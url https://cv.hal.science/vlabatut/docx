--- v2 (2026-04-22)
+++ v3 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Labatut </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR, Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vlabatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2619-2835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076951375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">labatut_v_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214940844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000004846645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9873-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Informatique d'Avignon - LIA EA 4128</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'enseignement et de recherche en informatique - CERI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : C114</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent.labatut@univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : +33 (0)4 90 84 35 25</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse : LIA-CERI, 339 chemin des Meinajariès, BP 1228, 84911 Avignon Cedex 9, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présence en-ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">arXiv : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://arxiv.org/a/labatut_v_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=I8GnHekAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Orcid : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0002-2619-2835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Vincent_Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LinkedIn : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.linkedin.com/pub/vincent-labatut/8/7ba/40a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publons : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/a/478374/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mastodon : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@VincentLabatut@sciences.re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="ExpPro" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Expérience professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Cursus" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Cursus universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Cours" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Disciplines enseignées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Seminaires" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Séminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Encadrement" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Evaluation" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Organisation" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Publis" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie courte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vincent Labatut a obtenu son doctorat en informatique (plus précisément intelligence artificielle) à l'</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paul-Sabatier Toulouse III</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en 2003. Son travail portait sur la conception d'un paradigme permettant de modéliser l'information cérébrale et son traitement, et a été réalisé à l'INSERM u455 (plus tard u825, puis </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">u1214-TONIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Entre 2003 et 2005, il a été ATER à l'</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paul-Sabatier Toulouse III</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et co-fondateur de la SAS Personnalité Numérique, une startup de stockage distant basée à Toulouse. De 2005 to 2014, il a été enseignant-chercheur à l'</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Galatasaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Istanbul, Turquie). Depuis 2014, il est maître de conférences au </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CERI) d'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et au </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Informatique d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIA EA 4128). Il a obtenu son habilitation à diriger des recherches d'</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujets de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ses sujets de recherche courant portent sur l'analyse de réseaux complexes (centralité, détection de communités, réseaux signés, etc.), ainsi que sur la recherche d'information et le traitement du langage naturel écrit (tout particulièrement dans les graphes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014–Présent  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   2005–2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Istanbul, Turquie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Galatasaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   2003–2006</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant technique et co-fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Personnalité Numérique SAS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Start-up ayant développé un système de disque dur virtuel distant et portable   2003–2005</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Poste à temps partiel   2000–2003</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moniteur de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   ---</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HDR), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Informatique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : &amp;quot;Combining Heterogeneous Information: Contributions to the Extraction and Analysis of Feature-Rich Complex Networks&amp;quot; ⟨</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03264989</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance : 16 juin 2021, Avignon   2000–2003</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Intelligence artificielle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bénéficiaire d'une allocation ministérielle de recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : &amp;quot;Reseaux causaux probabilistes à grande echelle : un nouveau formalisme pour la modelisation du traitement de l'information cerebrale&amp;quot; ⟨</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005190</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance : 18 décembre 2003, Toulouse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche : Josette Pastor, IR HDR INSERM, Unité 455, Toulouse   1999–2000</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'études approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DEA), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Intelligence artificielle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : &amp;quot;Reseaux causaux : quelle approche pour le cerveau ?&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche : Josette Pastor, IR HDR INSERM, Unité 455, Toulouse   1998–1999</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Informatique   1997–1998</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Pau et des pays de l'Adour</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Informatique   1995–1997</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'études universitaires générales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DEUG), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Pau et des pays de l'Adour</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Mathématiques et informatique appliquées aux sciences (MIAS)   ---</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Discipline** **Niveau** **Formation** **Langue**   Apprentissage non-supervisé M1 Informatique FR   Recherche d'information M1, M2 Informatique, Économie/Droit FR   Réseaux complexes M2 Informatique, Géographie FR, EN   Fouille de données M2 Informatique FR, EN   Intelligence artificielle L3, M1 Informatique, Biologie FR   Modélisation objet et UML L3 Informatique FR   Programmation en Java L3 Informatique FR   Programmation Web M1, M2 Informatique FR, EN   Programmation en Caml L1, L2 Informatique, Mathématiques FR   Programmation en Pascal L1 Biologie FR   Programmation en C L1, L2, L3 Informatique, Mathématiques, Biologie, Génie Industriel FR   Algorithmique L1, L2 Informatique, Mathématiques, Génie Industriel FR   Bases de données L3 Biologie FR   Systèmes distribués M1 Informatique FR   Systèmes d'exploitation L3 Informatique FR   Logique L1 Informatique, Mathématiques FR   Algèbre de Boole L1 Informatique, Mathématiques FR   Bureautique L1, L3 Informatique, Mathématiques, Biologie FR   Introduction à l'informatique L1 Informatique, Mathématiques FR   ---</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé automatique de séries TV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">''. 20èmes Rencontres enseignants-chercheurs LIA/LMA, Avignon, 12/03/2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation par graphes signés pour détecter les situations de conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée Humanités Numériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, organisée par l'</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Ciham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & la </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Avignon, 27/05/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing around with CLEF collections, Elastic Search and Kibana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. CLEF/ARIA Master Class, avec R. Dufour & L. Ermakova, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Avignon, 14/09/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes et détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Cycle de séminaires sur le numérique, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université pour Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vaison-la-romaine, 09/01/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à base de graphes signés pour la détection de corruption dans les marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaire du Living Lab, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa Créative Supramuros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays du Vaucluse (UAPV), 11/07/2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation par graphes signés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaire de la </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays du Vaucluse (UAPV), 07/12/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks & Community Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. École Doctorale Agrosciences & Sciences (ED 536), Université d'Avignon et des Pays du Vaucluse (UAPV), 15/06/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks: Presentation, main results and open problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe Maore, Laboratoire d'Informatique, de Robotique et de Microélectronique de Montpellier (LIRMM), Université de Montpellier, 09/05/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle communautaire d'un nœud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaires </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail d'Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Espace, Aix-Marseille Université (AMU), Aix-en-Provence, 26/05/2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language and Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage (LPL), Aix-Marseille Université (AMU), Aix-en-Provence, France, 15/05/2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe ComplexNetworks, Laboratoire d'informatique de l'Université Pierre et Marie Curie – Paris 6 (LIP6), 12/04/2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe A3, Laboratoire d'informatique de l'Université Paris Nord – Paris 13 (LIPN), 11/04/2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection in complex networks: problems, methods and applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Workshop on graph theory and applications III, Université Boğaziçi, Istanbul, Turquie, 11/10/2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Département de mathématiques, Université Galatasaray, Istanbul, Turquie, 20/04/2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et interprétation de communautés dans les réseaux complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaires IRIT-UT1, Université Toulouse 1 Capitole, Toulouse, 24/01/2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux complexes : une introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Département d'informatique, Université Galatasaray, Istanbul, Turquie, 21/12/2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks: Methods and Application to a Few Case Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe SosLab, Université Boğaziçi, Istanbul, Turquie, 20/06/2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux causaux probabilistes à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe Cortex, Loria, Nancy, 29/03/2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de M1 et équivalents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Faure, Laurent Pereira da Silva Quintas, et Virgile Sucal. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification de graphes signés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrés avec R. Figueiredo (LIA). Mémoire de master 1. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tewis Lemaire et Baptiste Quay. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux sociaux fictionnels à partir de romans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master 1. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vincent De Germiny, Maximilien Hugot et Alexandre Martin. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux politiques et dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrés avec R. Figueiredo (LIA) & A. Grunin (CIHAM). Mémoire de master 1. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julien Boge, Julien Delvaux et Adrien Sartori. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et pouvoir dans l'Europe du premier Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrés avec R. Figueiredo (LIA) & A. Grunin (CIHAM). Mémoire de master 1. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axel Clerici, Alexandra Moshina et Gaëtan Schmidt. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux sociaux fictionnels à partir de textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master 1. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hajar Ezzraidy, Ayoub Hajjar et Jihan Menioui. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement des réseaux signés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrés avec R. Figueiredo (LIA). Mémoire de master 1. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Banu Erdem. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et extraction de données à partir du site du Parlement Européen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bekir Çınar. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de communautés par propagation du label pour la plateforme Gephi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hatice Burcu Küpelioğlu. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la syntaxe HTML pour la reconnaissance d'entités nommées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Burcu Kantarcı. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une Plateforme pour la détection de communautés dans les réseaux complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yasa Bolkar Akbulut. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'entités nommées pour l'extraction automatique d'un réseau social à partir de Wikipedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cihan Aksoy et Koray Mançuhan. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation automatique de descriptions de services web</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nadin Kökciyan. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de services web par des méthodes de clustering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de M2 et équivalents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thomas Bringer. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de graphes signés pour détecter la corruption dans les marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Figueiredo (LIA). Mémoire de Master 2. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noé Cécillon. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration de caractéristiques d'embeddings de graphes pour la détection de messages abusifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Dufour (LIA). Mémoire de Master 2. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vitor dos Santos Ponciano. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph optimization problems related with social network balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Figueiredo (LIA) & P.-H. Morand (LBNC). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abir Hadda. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résolution automatique d'anaphores grammaticales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrée avec L. A. Cabrera Diego (LIA) & J.-M. Torres (LIA). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chadine Ganouni. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capturer les criminels ! Une approche combinant les jeux à somme nulle et l'apprentissage en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrée avec A. Reiffers-Masson (INRIA) & Y. Hayel( LIA). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adonis Baazaoui. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust networks based on social networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrée avec R. El-Azouzi (LIA). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sabrine Ayachi. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux sociaux à partir de notices biographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrée avec G. Marrel (LBNC) & F. Monier (CNE). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Burcu Kantarcı. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Complex Networks in Terms of Topological Properties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Samet Atdağ. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Combination of Named Entity Recognition Tools Applied to Biographical Texts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cihan Aksoy. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Annotation of Web Service Descriptions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Günce Keziban Orman. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Detection in Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Barış Aksoy. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Analysis of Decompression Illness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec M. Egit (GSÜ). Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Gadave. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide à la construction de modèles en neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de DESS. Toulouse, FR : Université Paul-Sabatier Toulouse III, IUP ISI, DESS Ingénierie des Systèmes Informatiques, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stages pré-doctoraux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nejat Arınık. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation par graphes signés pour détecter les situations de corruption et de collusion dans les marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Figueiredo (LIA) & P.-H. Morand (LBNC). Stage pré-doctoral. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Israel Mendonça. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signed Graph Optimization Applied to Community Detection and Related Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Figueiredo (LIA) & P. Michelon (LIA). Stage pré-doctoral. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arthur Amalvy. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du langage et modélisation de relations pour la représentation unifiée de documents narratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec R. Dufour (LS2N). Thèse de doctorat. Avignon, FR : Avignon Université, Prévu pour 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lucas Potin. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Graph Analysis for the Detection of Corruption in Public Procurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec R. Figueiredo (LIA) & C. Largeron (LHC). Thèse de doctorat. Avignon, FR : Avignon Université, Prévu pour 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noé Cécillon. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinaison du contenu et de la structure par representation learning : application à l'analyse de documents textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec G. Linarès (LIA) & R. Dufour (LIA). Thèse de doctorat. Avignon, FR : Avignon Université, Prévu pour 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noémie Févrat. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réélection ou rotation ? Reconstitution automatique de trajectoires politiques et réformes de la représentaton démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec G. Marrel (LBNC). Thèse de doctorat. Avignon, FR : Avignon Université, Prévu pour 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nejat Arınık. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solving Graph partitioning problems related to structural balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec R. Figueiredo (LIA) & R. El-Azouzi (LIA). Thèse de doctorat. Avignon, FR : Avignon Université, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adrien Gresse. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la voix : Caractériser l'information vocale dans un choix artistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec J.-F. Bonastre (LIA) & R. Dufour (LIA). Thèse de doctorat. Avignon, FR : Avignon Université, 2020. ⟨</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02938152</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Günce Keziban Orman. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the interpretation of evolving communities in complex networks : Application to the study of social interactions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec J.-F. Boulicaut (INSA Lyon). Thèse de doctorat. Istanbul, TR & Lyon, FR : Université Galatasaray & INSA Lyon, 2014. ⟨</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01081028</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditeur pour des journaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Hindawi, 2018--2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éditeur invité, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JIMIS), Numéro spécial sur l'</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de graphes et réseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Épisciences (CNRS), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-éditeur invité, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JIMIS), Numéro spécial sur les </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes et Systèmes Sociaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Épisciences (CNRS), 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour des journaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (TKDE), IEEE, 2013, 2018--2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Public Library of Science, 2015–2017, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Inform. Sciences), Elsevier, 2016, 2018, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2018, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (TNET), IEEE/ACM, 2016, 2018--2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Networks and Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (OSNM), Elsevier, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (TPAMI), IEEE, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networks Analysis and Mining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SNAM), Springer, 2013–2016, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIREs Data Mining and Knowledge Discovery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (J. Comp. Net.), Oxford University Press, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Comput. Intell.), Wiley, 2015–2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJITM), InderScience, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Adaptive Systems Modeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CASM), Springer, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJCSE), InderScience, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RIA), Lavoisier, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Mining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJSNM), InderScience, 2013, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometrika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Communication Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJICT), InderScience, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Phys. A), Elsevier, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communication Letters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IEEE Wireless Comm. Lett.), IEEE, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour des conférences internationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science Approaches for Modeling, Analyzing and Mining Networks on Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DSAA), Porto, PT, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Soc2Net), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ASONAM), La Haye, NL, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Modeling and Mining Social-Media-driven Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Soc2Net), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International AAAI Conference on Web and Social Medial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ICWSM), Munich, DE, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International workshop on Online Social Networks and Media: Network Properties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web Conf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (WWW), Lyon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International workshop on Mining Attributed Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MATNet), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web Conf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (WWW), Lyon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme technique, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22nd IEEE Symposium on Computers and Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISCC), Heraklion, GR, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Computers and Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISCC), Larnaca, CY, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13th European Control Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ECC), Strasbourg, FR, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International Conference on Digital Information and Communication Technology and its Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DICTAP), Dijon, FR, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Networked Digital Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (NDT), Prague, CZ, 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International Conference on Networked Digital Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (NDT), Ostrava, CZ, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour des conférences nationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Montpellier, FR, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Avignon, FR, 2020--2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Démonstrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DémoEGC), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Paris, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Paris, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Avignon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Démonstrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DémoEGC), </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Grenoble, FR, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), La Rochelle, FR, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Données participatives et sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DPS), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Reims, FR, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Démonstrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DémoEGC), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Reims, FR, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Cergy, FR, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er Atelier Réseaux sociaux et Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ARIA), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9ème Plate-forme Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PFIA), Rennes, FR, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Démonstrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DémoEGC), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Luxembourg, LU, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Nîmes, FR, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jurys doctoraux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrant pour Nejat Arınık, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité dans le partitionnement de graphes signés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Informatique d'Avignon (LIA), Avignon Université, Supervisors: Rachid El-Azouzi, Rosa Figueiredo & Vincent Labatut, 29/06/2021. ⟨</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03384624</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrant pour Adrien Gresse, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la voix : Caractériser l'information vocale dans un choix artistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Informatique d'Avignon (LIA), Avignon Université, Encadrants : Jean-François Bonastre, Richard Dufour \& Vincent Labatut, 06/02/2020. ⟨</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02938152</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Examinateur pour Vinh Loc Dao, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing community detection algorithms and modules in large scale complex networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Institut Mines-Télécom Atlantique (IMT Atlantique), Brest, Encadrants : Philippe Lenca & Cécile Bothorel, 17/12/2018. ⟨</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02121358</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invité pour Maël Camu, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de communautés orientée sommet pour réseaux mobiles opportunistes sociaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire d'informatique de Paris 6 (LIP6), Université Pierre et Marie Curie, Equipe Learning, Fuzzy and Intelligent systems (LFI), Encadrants : Marie-Jeanne Lesot, Adrien Revault d'Allonnes & Marcin Detyniecki, 20/12/2017. ⟨</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01745380</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Examinateur pour Xavier Bost, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storytelling machine? Automatic video summarization: the case of TV series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Informatique d'Avignon (LIA), Université d'Avignon et des Pays de Vaucluse, Encadrants : Georges Linarès, Serigne Gueye & Damien Malinas, 23/11/2016. ⟨</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01402549</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invité pour Jean-Valère Cossu, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'image de marque sur le Web 2.0</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Informatique d'Avignon (LIA), Université d'Avignon et des Pays de Vaucluse, Encadrants : Marc El-Bèze, Juan-Manuel Torres & Éric SanJuan, 16/12/2015. ⟨</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01291032</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Examinateur pour Adrien Guille, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de l'information dans les médias sociaux : modélisation et analyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Entrepôts, Représentation & Ingénierie des Connaissances (ERIC), Université Lyon 2, Encadrants : Djamel Zighed & Cécile Favre, 25/11/2014. ⟨</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01100255</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrant pour Günce Keziban Orman, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the interpretation of evolving communities in complex networks: Application to the study of social interactions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, INSA Lyon, Encadrants : Jean-François Boulicaut & Vincent Labatut, 16/07/2014. ⟨</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01081028</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agences de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets de recherche pour l'</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie suisse des sciences techniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SATW), programme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat Hubert Curien/Germaine de Staël</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PHC/GdS), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets de recherche pour l'</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence nationale pour la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR), programmes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de Recherche Conjoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PRC) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheuses/Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (JCJC), 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets de recherche pour le </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands Organisation for Scientific Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (NWO), programme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovational Research Incentives Scheme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Veni scheme), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets de recherche pour l'</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence nationale pour la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR), programme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheuses/Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (JCJC), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du comité local d'organisation, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (WiOpt), FR, Avignon, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du comité d'organisation, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles & Analyse des Réseaux : Approches Mathématiques & Informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Avignon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité local d'organisation, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CLEF), Avignon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-président du comité d'organisation, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée Graphes et Systèmes Sociaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JGSS), Avignon, FR, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Based Graph Classification: Comparison of Quality Measures and Importance of Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.123. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3743143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation-Based Multimodal Abuse Detection Through Text and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.124. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-025-01463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'annotation intégrale à l'analyse des réseaux de personnages : un modèle pour la REN dans les textes littéraires en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 66 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of the Representatives Elected in France During the Fifth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111542. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Spatial Distance Through Confront Networks: Application to the Segmentation of Medieval Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.cnae046. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnae046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected Kingdoms: Comparing 'A Song of Ice and Fire' Adaptations Across Media Using Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Janickyj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraig Maccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.199. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-024-01365-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Graph Representation Learning For the Classification of Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.151303-151316. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3472474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: A Modular Pipeline for Extracting Character Networks from Narrative Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6574. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: An Open Database of French Public Procurement Award Notices From 2010–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.303. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Enumeration of the Optimal Solutions to the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.355-391. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-023-01270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network Analysis of a Graphic Novel: The Case of the Bande Dessinée Thorgal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (5&amp;6), pp.2240003. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219525922400033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph embeddings for Abusive Language Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.37. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-020-00413-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multimodale par plongements de texte et de graphes pour la détection de messages abusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and comparing external measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.20255-20276. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3054621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple partitioning of multiplex signed networks: Application to European parliament votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Diversity: Analyzing the Optimal Solution Space of the Correlation Clustering Problem on Complete Signed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.cnaa025. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnaa025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering winter was coming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (24), pp.35373-35399. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-07969-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Networks for Automatic Online Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcss.2018.2887240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Analysis of Fictional Character Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (5), pp.89. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173918v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graph and Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Graph and Network Analysis, Analysis of networks and graphs, pp.0. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368152v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Average Straightness in Spatial Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.269-296. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnx033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571212v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion-Based Centrality in Multiplex Networks: A Convex Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.213-234. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nws.2017.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486629v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graphs & Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graphs &amp; Social Systems, Graphs and social systems, pp.0. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Evolution of Node Neighborhoods in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Teoman Naskali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 482, pp.375-391. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2017.04.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512952v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Features for the Discrimination of Twitter Users: Application to the Prediction of Offline Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-016-0329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting communities based on the evolution of a dynamic attributed network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.20. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-015-0262-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Measures for the Evaluation of Community Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Analysis and Mining (SNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNM.2015.069776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community role approach to assess social capitalists visibility in the Twitter network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.26:1-26-13. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-015-0266-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards realistic artificial benchmark for community detection algorithms evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2013.054908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Community Detection Algorithms: A Topological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (08), pp.P08001. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Accuracy of Community Structure Discovery Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.283, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PERFORMANCE MEASURES FOR CLASSIFIERS COMPARISON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.21, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral modeling and dynamic Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(03)00042-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du repérage à l'analyse : un modèle pour la reconnaissance d'entités nommées dans les textes littéraires en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Homology of Topic Networks for the Prediction of Reader Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel D. S. Hopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Natural Language Processing Tasks in Automatic Literary Character Network Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.8462-8473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Incomplete Data on Character Network Extraction: The Case of Comics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraig Maccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Garcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2025, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des relations dans Lorenzaccio : modélisation par réseaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diassinous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTT, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedSV: Byzantine-Robust Federated Learning via Shapley Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Denver (CO), United States. pp.4620-4625, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC51166.2024.10622175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512814v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Prediction in Bipartite Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Şükrü Demir İnan Özer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sevilla, Spain. pp.2264-2273, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à classer le contexte pour la reconnaissance d'entités nommées en utilisant un jeu de données synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances et apprentissage dans les données graphes : Application aux marchés publics français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Decade : DEcouverte de Connaissances et Apprentissage dans les Données graphEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Global and Local Context in Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada. pp.714-722, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.acl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank Context for Named Entity Recognition Using a Synthetic Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.10372-10382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERT meets d'Artagnan: Data Augmentation for Robust Character Detection in Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (COMHUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement de mentions pour l'adaptation d'un corpus de reconnaissance d'entités nommées à un domaine cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.198-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651510v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Robust Character Detection in Fantasy Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (ComHum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Analysis of Fictional Character Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC: A Corpus of Wikipedia Conversations for Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Graph2vec with Node Labels for Abuse Detection in Online Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Speakers: a Dataset of TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.4256-4264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (en ligne), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Optimal Solutions but Single Search: A Study of the Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antagonistic Relations in Signed Graphs under the Structural Balance Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Analysis of Tweet Content from Cultural Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France. pp.82-93, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the European Parliament votes through the multiple partitioning of signed multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Roll-Calls in the European Parliament by Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de messages abusifs au moyen de réseaux conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Modèles et Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of abusive messages in an on-line community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.153-168, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed Graph Analysis for the Interpretation of Voting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Technologies and Data-driven Business (i-KNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Features for Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.70-81, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visibilité politique en ligne : Contribution à la mesure de l’e-reputation politique d’un maire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data et visibilité en ligne - Un enjeu pluridisciplinaire de l’économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Fort de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Content Features For Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.404-419, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Smoothing: Dynamic Conversational Network for the Analysis of TV Series Plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dynamics in Networks (DyNo) / IEEE-ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Francisco, United States. pp.1111-1118, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2016.7752379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276708v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightness of rectilinear vs. radio-concentric networks: modeling simulation and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Mitsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Simulation for Architecture and Urban Design (SimAUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux dynamiques conversationnels par lissage narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Negative Links in Graph Partitioning: A Case Study Using Votes From the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.122-129, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web comme miroir du travail politique quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Real-World Influence Through Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Negative Links for Graph Partitioning, with an application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Modèles et Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Characterizing Communities in Dynamic Attributed Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.481-484, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Community Roles of Social Capitalists in the Twitter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.371-374, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour caractériser les communautés des réseaux dynamiques à attributs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'omniprésence des propriétés petit-monde et sans-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de rôles communautaires dans des réseaux orientés appliquée à Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème conférence Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Complex Networks Based on Topological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Social Computing and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.297-304, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGC.2013.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle communautaire des capitalistes sociaux dans Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Étienne, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Named Entity Recognition Tools Applied to Biographical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Atdağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Villeneuve d'Ascq, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure pour l'évaluation des méthodes de détection de communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris Villetaneuse, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Relation Between Community Structure and Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Melbourne, Florida, United States. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological measures for the analysis of wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgovde Atay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ambient Systems (ANT), Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Niagara Falls, Canada. pp.397-404, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre transitivité et structure de communauté dans les réseaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziban Gunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique Fouille de Grands Graphes (JFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Measures for the Comparison of Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, amman, Jordan. pp.1,5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTAP 2011, The International Conference on Digital Information and Communication Technology and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.265-279, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATAWS: A Multimodal Approach for Automatic WS Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cihan Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Macau, China. pp.319-333, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22185-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Flexible Web Services Composition Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Digital Information and Communication Technology and its Applications DICTAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.45-59, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21984-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Semantics on Web Service Composition from a Complex Network Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Prague, Czech Republic. pp.80-90, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14306-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Network Realism on Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Odense, Denmark. pp.301-305, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2010.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business-oriented Analysis of a Social Network of University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Balasque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Odense, Denmark. pp.25-32, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2010.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Dependency Networks Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of New Media and Interactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey. pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Rules of DCI Patient Clusters and Reliability of Clustering Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egi Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Ozyigit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Denoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diving Hyperbaric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aberdeen, United Kingdom. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Evaluation of Partition Algorithms for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Networked Digital Technologies (NDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ostrava, Czech Republic. pp.20-25, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NDT.2009.5272078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Community Detection Algorithms on Artificial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discovery Science (DS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Porto, Portugal. pp.242-256, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04747-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Bayesian modeling of the cerebral activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ruff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Acapulco, Mexico. pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Bayesian Networks for Integrated Neural Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International IEEE-EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Capri, Italy. pp.537-540, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNE.2003.1196882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the cerebral activity with dynamic probabilistic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulations in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ljubljana, Slovenia. pp.459-468, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/BIO030451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau humain : un réseau causal fonctionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ruff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque des doctorants de l’École Doctorale Informatique et Télécommunications (EDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier - Toulouse III, 2002, Toulouse, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling of Cerebral Information Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Models in Medicine Workshop / 8th European conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cascais, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du langage et modélisation de relations pour la représentation unifiée de documents narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de fraude dans les marchés publics : Application aux cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles intégrés du traitement de l’information cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSERM Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Intégrés du Traitement de l’Information Cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Neurosciences &amp; Sciences de l’Ingénieur (NSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinar, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visibilité politique en ligne de la maire de Paris : Contribution à la mesure de l’écho Web-médiatique d’Anne Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Alcantara; Francine Charest; Serge Agostinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data et visibilité en ligne : Un enjeu pluridisciplinaire de l'économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.271-286, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Analysis of Dynamic Conversational Networks from TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet Kaya; Jalal Kawash; Suheil Khoury; Min-Yuh Day. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Based Big Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.55-84, 2018, Lecture Notes in Social Networks, 978-3-319-78195-2. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78196-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Structure Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Social Network Analysis and Mining, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7163-9_110151-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Individual and Relational Data Compared Through Business-Oriented Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Balasque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Influence of Technology on Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.303-330, 2013, Lecture Notes in Social Networks, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-1346-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Interpretation of Communities in Complex Networks: Methods and Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Balasque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Social Networks: Tools, Perspectives and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.81-113, 2012, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4048-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Properties of Web Services Similarity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarrafzadeh, M., Petratos, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Advantage of Computing Information Systems in Enterprise Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATINER, pp.105-117, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Guidelines for Corpus Novelties: Part 2 - Alias Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Informatique d'Avignon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Guidelines for Corpus Novelties: Part 1 – Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Informatique d'Avignon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: A database of French Open Public Procurement Award notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Edge Connected Balanced Subgraphs for Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRÉF – Base de données Révisée des Élu·es de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Avignon Université; Agorantic FR 3621; Laboratoire Informatique d'Avignon EA 4128; Laboratoire Biens Normes et Contrats EA 3788. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Named Entity Recognition Through SVM-Based Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Galatasaray University, Computer Science Department. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Automatic Approach to the Semantic Annotation of Web Service Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cihan Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Galatasaray University, Computer Science Department. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur informative supplémentaire apportée par l'analyse des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Balasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TR200912031, Université Galatasaray. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modification to Improve the Realism of Networks Generated with the LFR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TR201002121, Université Galatasaray. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux causaux probabilistes à grande échelle : un nouveau formalisme pour la modélisation du traitement de l'information cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Paul Sabatier - Toulouse III, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Heterogeneous Information: Contributions to the Extraction and Analysis of Feature-Rich Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Social and Information Networks [cs.SI]. Université d'Avignon, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03264989v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique & programmation en langage C - vol.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Algorithmique et Programmation, Istanbul, Turquie. 2014, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01176119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique & programmation en langage C - vol.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Algorithmique et Programmation, Istanbul, Turquie. 2014, pp.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01176121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique & programmation en langage C - vol.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Algorithmique et Programmation, Istanbul, Turquie. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01176120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Graphs and Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs and Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: Relationships Extraction from NARrative Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWGE: Signed Whole-Graph Embedding methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANG: Pattern-Based Anomaly Detection in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:16c324b2fd1a78c7b978945666268f6aefe47bfe;origin=https://hal.archives-ouvertes.fr/hal-04329811;visit=swh:1:snp:d63c49649d2a04a8f72ea4b4293419c43237526a;anchor=swh:1:rel:cb2804f966e9a5a108c686b0743935e85527762a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiNetVotes - Multiple Partitioning of Multiplex Signed Networks: Application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c74523108a146a165cbffc5d7e652936b3496310;origin=https://hal.archives-ouvertes.fr/hal-02180966;visit=swh:1:snp:225ec91586ae4562d9f08aa91c79f8a9cd160493;anchor=swh:1:rev:29a169dde569eee47fde69f8c71136ac74faef4c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpatialMeasures v.0.2 - Continuous average Straightness for spatial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:bbc03899df671a2eaae6b3f98413e30be630ed79;origin=https://hal.archives-ouvertes.fr/hal-02180337;visit=swh:1:snp:464f10366fe1816fbbaf1c328075bd20bd29c36b;anchor=swh:1:rev:8cb7d8d43822b5e121c124c7cb691375e6bab903;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Centrality v.1.1 - Nodal centrality for multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4a8d2a013709646231016c43070db014e5bf7854;origin=https://hal.archives-ouvertes.fr/hal-02180368;visit=swh:1:snp:d408cb6ca73a9205c3f48e4da3268b4e8cc6a09b;anchor=swh:1:rev:1d8a562a018b59abd3c6a1ff37930a7eb485794c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetVotes v.2 - Extraction and analysis of vote-based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:29cbae0ee2a213ab37e6925866ae4192a9714bad;origin=https://hal.archives-ouvertes.fr/hal-02180177;visit=swh:1:snp:40ae49130ba9b667312ec4140167298dd8f4a4f2;anchor=swh:1:rev:51caf31e4d5744daf59d53d73f66ff2263a705bf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TranspoloSearch - Web-based information extraction for political science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0e93613c55895db305dbae804c1d0cff4a8f7b47;origin=https://hal.archives-ouvertes.fr/hal-02178524;visit=swh:1:snp:90c645c239392906657226151a6541fb9602909e;anchor=swh:1:rev:805cd45c8db094d4b176dfc993640b60c453b9da;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter Influence - Characterization of Twitter Profiles, with an application to offline influence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1343d720d6c3e19fa6124fd30fe23a0fa737e8e0;origin=https://hal.archives-ouvertes.fr/hal-02179513;visit=swh:1:snp:d08ff83162d7e6cf24502c4114e02e50d66bf1b0;anchor=swh:1:rev:cd96f9629ed1cfcf2bf57250db477194d8497e75;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocCap - Detection and Characterization of Social Capitalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:467dcfe01228349756173f861580ac592aee55ee;origin=https://hal.archives-ouvertes.fr/hal-02178682;visit=swh:1:snp:942813389ee91ffabe3ec10b94f7859ee422582a;anchor=swh:1:rev:ac949f794889737789a50db646051ab66e0031ba;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopoMeasures - Partition comparison measures for community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:977d2d818a864aa88aa0fdb36529ca742e396a5e;origin=https://hal.archives-ouvertes.fr/hal-02179362;visit=swh:1:snp:991c5aac21131f4cdbaf152fdfd2d4155457e67f;anchor=swh:1:rev:0ce2d28fa4b0707d724619b4603558e8284331ea;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google+ Network Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2517c5d70792e89cb86fbcec87787ef2e61de901;origin=https://hal.archives-ouvertes.fr/hal-02177387;visit=swh:1:snp:4b2decefa6576aadec561e8553e03f6bf62f2e50;anchor=swh:1:rev:629881b06c4077bbbe17fedc59583b0b938d25ea;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerwip - Named Entity Extraction in Wikipedia Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasa Akbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Küpelioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Atdağ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6f815f51af5e108873f6c389178310b9e7c2509d;origin=https://hal.archives-ouvertes.fr/hal-02178479;visit=swh:1:snp:ffa2dc976c9d2bac312748ad2a566dd9c12233d9;anchor=swh:1:rev:56b12dd554901a91737d5d7d125f81f103c9e07e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATAWS - Multimodal Automatic Tool for the Annotation of Web Service Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cihan Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koray Mancuhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6cc28c2a1c0f7c9531c1018e98c430577c2ab108;origin=https://hal.archives-ouvertes.fr/hal-01937857;visit=swh:1:snp:0fab0f9ae39626cf001e8504da8563055ac75ab5;anchor=swh:1:rev:325bf574ae3cd0ebf2f48dad9e81472b261b8dd3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganetto - Galatasaray Network Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Kantarci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4d8ce06d081083caba3459974a3cbe52b2f5bc35;origin=https://hal.archives-ouvertes.fr/hal-02177739;visit=swh:1:snp:a740b0729cd19862544201cefa7fbf254f3e0bf0;anchor=swh:1:rev:b8541bfa2c0f272b08ebd8d19251eb263a8daae4;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jepa - Java Europarl API version 1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banu Erdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9529ca1e4a2fd83153bff00dbaef80f33af43044;origin=https://hal.archives-ouvertes.fr/hal-02177397;visit=swh:1:snp:3c98e2dddc15ad1d7f4486d508f71a4b4fc43576;anchor=swh:1:rev:e4268f65191281edb5713efc252800c1fe6b06fc;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAGE - Réseaux à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gadave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1c0f87bedc5269d89d433583143955715bbba937;origin=https://hal.archives-ouvertes.fr/hal-02177293;visit=swh:1:snp:488efe784d993ce95363b249b9ca10654207443d;anchor=swh:1:rev:a5c3a632ff52caf942ac0457ce1ec733926a867b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Labatut </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR, Avignon Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vlabatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2619-2835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076951375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">labatut_v_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">214940844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=I8GnHekAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000004846645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9873-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences HDR, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Informatique d'Avignon - LIA EA 4128</w:t></w:r></w:hyperlink><w:br/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'enseignement et de recherche en informatique - CERI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bureau : C114</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent.labatut@univ-avignon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Téléphone : +33 (0)4 90 84 35 25</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adresse : LIA-CERI, 339 chemin des Meinajariès, BP 1228, 84911 Avignon Cedex 9, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présence en-ligne</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">arXiv : </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://arxiv.org/a/labatut_v_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Google Scholar : </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=I8GnHekAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Orcid : </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0002-2619-2835</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">ResearchGate : </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Vincent_Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">LinkedIn : </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.linkedin.com/pub/vincent-labatut/8/7ba/40a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publons : </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://publons.com/a/478374/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mastodon : </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">@VincentLabatut@sciences.re</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink w:anchor="ExpPro" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Expérience professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Cursus" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Cursus universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Cours" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Disciplines enseignées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Seminaires" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Séminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Encadrement" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Evaluation" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Organisation" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink w:anchor="Publis" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;gt; Publications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie courte.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Vincent Labatut a obtenu son doctorat en informatique (plus précisément intelligence artificielle) à l'</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paul-Sabatier Toulouse III</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en 2003. Son travail portait sur la conception d'un paradigme permettant de modéliser l'information cérébrale et son traitement, et a été réalisé à l'INSERM u455 (plus tard u825, puis </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">u1214-TONIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Entre 2003 et 2005, il a été ATER à l'</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paul-Sabatier Toulouse III</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et co-fondateur de la SAS Personnalité Numérique, une startup de stockage distant basée à Toulouse. De 2005 to 2014, il a été enseignant-chercheur à l'</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Galatasaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Istanbul, Turquie). Depuis 2014, il est maître de conférences au </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Enseignement et de Recherche en Informatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CERI) d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, et au </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Informatique d'Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (LIA EA 4128). Il a obtenu son habilitation à diriger des recherches d'</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> en 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sujets de recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ses sujets de recherche courant portent sur l'analyse de réseaux complexes (centralité, détection de communités, réseaux signés, etc.), ainsi que sur la recherche d'information et le traitement du langage naturel écrit (tout particulièrement dans les graphes).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014–Présent  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   2005–2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Istanbul, Turquie </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Galatasaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   2003–2006</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consultant technique et co-fondateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Personnalité Numérique SAS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Start-up ayant développé un système de disque dur virtuel distant et portable   2003–2005</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d'enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Poste à temps partiel   2000–2003</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moniteur de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">   ---</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021  </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avignon </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (HDR), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avignon Université</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Informatique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : &amp;quot;Combining Heterogeneous Information: Contributions to the Extraction and Analysis of Feature-Rich Complex Networks&amp;quot; ⟨</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03264989</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance : 16 juin 2021, Avignon   2000–2003</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Intelligence artificielle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Bénéficiaire d'une allocation ministérielle de recherche</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : &amp;quot;Reseaux causaux probabilistes à grande echelle : un nouveau formalisme pour la modelisation du traitement de l'information cerebrale&amp;quot; ⟨</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005190</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance : 18 décembre 2003, Toulouse</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche : Josette Pastor, IR HDR INSERM, Unité 455, Toulouse   1999–2000</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'études approfondies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DEA), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Intelligence artificielle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Sujet : &amp;quot;Reseaux causaux : quelle approche pour le cerveau ?&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Directrice de recherche : Josette Pastor, IR HDR INSERM, Unité 455, Toulouse   1998–1999</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Toulouse </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtrise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Toulouse III Paul-Sabatier</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Informatique   1997–1998</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Licence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Pau et des pays de l'Adour</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Informatique   1995–1997</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Pau </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplôme d'études universitaires générales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (DEUG), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Pau et des pays de l'Adour</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialité : Mathématiques et informatique appliquées aux sciences (MIAS)   ---</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Disciplines enseignées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Discipline** **Niveau** **Formation** **Langue**   Apprentissage non-supervisé M1 Informatique FR   Recherche d'information M1, M2 Informatique, Économie/Droit FR   Réseaux complexes M2 Informatique, Géographie FR, EN   Fouille de données M2 Informatique FR, EN   Intelligence artificielle L3, M1 Informatique, Biologie FR   Modélisation objet et UML L3 Informatique FR   Programmation en Java L3 Informatique FR   Programmation Web M1, M2 Informatique FR, EN   Programmation en Caml L1, L2 Informatique, Mathématiques FR   Programmation en Pascal L1 Biologie FR   Programmation en C L1, L2, L3 Informatique, Mathématiques, Biologie, Génie Industriel FR   Algorithmique L1, L2 Informatique, Mathématiques, Génie Industriel FR   Bases de données L3 Biologie FR   Systèmes distribués M1 Informatique FR   Systèmes d'exploitation L3 Informatique FR   Logique L1 Informatique, Mathématiques FR   Algèbre de Boole L1 Informatique, Mathématiques FR   Bureautique L1, L3 Informatique, Mathématiques, Biologie FR   Introduction à l'informatique L1 Informatique, Mathématiques FR   ---</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Séminaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumé automatique de séries TV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">''. 20èmes Rencontres enseignants-chercheurs LIA/LMA, Avignon, 12/03/2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation par graphes signés pour détecter les situations de conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée Humanités Numériques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, organisée par l'</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR Ciham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & la </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Avignon, 27/05/2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Playing around with CLEF collections, Elastic Search and Kibana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. CLEF/ARIA Master Class, avec R. Dufour & L. Ermakova, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLEF 2018</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Avignon, 14/09/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données ouvertes et détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Cycle de séminaires sur le numérique, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université pour Tous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Vaison-la-romaine, 09/01/2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modèles à base de graphes signés pour la détection de corruption dans les marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaire du Living Lab, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa Créative Supramuros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays du Vaucluse (UAPV), 11/07/2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation par graphes signés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaire de la </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR Agorantic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Avignon et des Pays du Vaucluse (UAPV), 07/12/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks & Community Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. École Doctorale Agrosciences & Sciences (ED 536), Université d'Avignon et des Pays du Vaucluse (UAPV), 15/06/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks: Presentation, main results and open problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe Maore, Laboratoire d'Informatique, de Robotique et de Microélectronique de Montpellier (LIRMM), Université de Montpellier, 09/05/2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle communautaire d'un nœud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaires </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail d'Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Espace, Aix-Marseille Université (AMU), Aix-en-Provence, 26/05/2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language and Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaire </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique et sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Parole et Langage (LPL), Aix-Marseille Université (AMU), Aix-en-Provence, France, 15/05/2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe ComplexNetworks, Laboratoire d'informatique de l'Université Pierre et Marie Curie – Paris 6 (LIP6), 12/04/2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de réseaux complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe A3, Laboratoire d'informatique de l'Université Paris Nord – Paris 13 (LIPN), 11/04/2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection in complex networks: problems, methods and applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Workshop on graph theory and applications III, Université Boğaziçi, Istanbul, Turquie, 11/10/2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Networks Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Département de mathématiques, Université Galatasaray, Istanbul, Turquie, 20/04/2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et interprétation de communautés dans les réseaux complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Séminaires IRIT-UT1, Université Toulouse 1 Capitole, Toulouse, 24/01/2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux complexes : une introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Département d'informatique, Université Galatasaray, Istanbul, Turquie, 21/12/2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks: Methods and Application to a Few Case Studies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe SosLab, Université Boğaziçi, Istanbul, Turquie, 20/06/2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux causaux probabilistes à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Équipe Cortex, Loria, Nancy, 29/03/2004.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de M1 et équivalents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Faure, Laurent Pereira da Silva Quintas, et Virgile Sucal. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classification de graphes signés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrés avec R. Figueiredo (LIA). Mémoire de master 1. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Tewis Lemaire et Baptiste Quay. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux sociaux fictionnels à partir de romans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master 1. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vincent De Germiny, Maximilien Hugot et Alexandre Martin. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux politiques et dynamiques spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrés avec R. Figueiredo (LIA) & A. Grunin (CIHAM). Mémoire de master 1. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Julien Boge, Julien Delvaux et Adrien Sartori. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux et pouvoir dans l'Europe du premier Moyen-Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrés avec R. Figueiredo (LIA) & A. Grunin (CIHAM). Mémoire de master 1. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Axel Clerici, Alexandra Moshina et Gaëtan Schmidt. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux sociaux fictionnels à partir de textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master 1. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hajar Ezzraidy, Ayoub Hajjar et Jihan Menioui. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement des réseaux signés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrés avec R. Figueiredo (LIA). Mémoire de master 1. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Banu Erdem. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et extraction de données à partir du site du Parlement Européen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bekir Çınar. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de communautés par propagation du label pour la plateforme Gephi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Hatice Burcu Küpelioğlu. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la syntaxe HTML pour la reconnaissance d'entités nommées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2012.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Burcu Kantarcı. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une Plateforme pour la détection de communautés dans les réseaux complexes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Yasa Bolkar Akbulut. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance d'entités nommées pour l'extraction automatique d'un réseau social à partir de Wikipedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cihan Aksoy et Koray Mançuhan. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation automatique de descriptions de services web</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nadin Kökciyan. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de services web par des méthodes de clustering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de lisans. Istanbul, TR : Université Galatasaray, Département informatique, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de M2 et équivalents</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thomas Bringer. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et analyse de graphes signés pour détecter la corruption dans les marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Figueiredo (LIA). Mémoire de Master 2. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noé Cécillon. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploration de caractéristiques d'embeddings de graphes pour la détection de messages abusifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Dufour (LIA). Mémoire de Master 2. Avignon, FR : Avignon Université, Centre d'Enseignement et de Recherche en Informatique (CERI), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vitor dos Santos Ponciano. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graph optimization problems related with social network balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Figueiredo (LIA) & P.-H. Morand (LBNC). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Abir Hadda. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résolution automatique d'anaphores grammaticales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrée avec L. A. Cabrera Diego (LIA) & J.-M. Torres (LIA). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chadine Ganouni. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capturer les criminels ! Une approche combinant les jeux à somme nulle et l'apprentissage en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrée avec A. Reiffers-Masson (INRIA) & Y. Hayel( LIA). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adonis Baazaoui. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trust networks based on social networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrée avec R. El-Azouzi (LIA). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sabrine Ayachi. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux sociaux à partir de notices biographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadrée avec G. Marrel (LBNC) & F. Monier (CNE). Mémoire de Master 2. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Burcu Kantarcı. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Complex Networks in Terms of Topological Properties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Samet Atdağ. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and Combination of Named Entity Recognition Tools Applied to Biographical Texts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cihan Aksoy. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Annotation of Web Service Descriptions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Günce Keziban Orman. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Detection in Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Barış Aksoy. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster Analysis of Decompression Illness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec M. Egit (GSÜ). Mémoire de master. Istanbul, TR : Université Galatasaray, Institut des sciences, 2009.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Gadave. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide à la construction de modèles en neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Mémoire de DESS. Toulouse, FR : Université Paul-Sabatier Toulouse III, IUP ISI, DESS Ingénierie des Systèmes Informatiques, 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stages pré-doctoraux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nejat Arınık. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation par graphes signés pour détecter les situations de corruption et de collusion dans les marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Figueiredo (LIA) & P.-H. Morand (LBNC). Stage pré-doctoral. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Israel Mendonça. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signed Graph Optimization Applied to Community Detection and Related Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-encadré avec R. Figueiredo (LIA) & P. Michelon (LIA). Stage pré-doctoral. Avignon, FR : Université d'Avignon et des pays de Vaucluse, Centre d'Enseignement et de Recherche en Informatique (CERI), 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorats</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arthur Amalvy. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du langage et modélisation de relations pour la représentation unifiée de documents narratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec R. Dufour (LS2N). Thèse de doctorat. Avignon, FR : Avignon Université, Prévu pour 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lucas Potin. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Graph Analysis for the Detection of Corruption in Public Procurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec R. Figueiredo (LIA) & C. Largeron (LHC). Thèse de doctorat. Avignon, FR : Avignon Université, Prévu pour 2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noé Cécillon. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinaison du contenu et de la structure par representation learning : application à l'analyse de documents textuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec G. Linarès (LIA) & R. Dufour (LIA). Thèse de doctorat. Avignon, FR : Avignon Université, Prévu pour 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Noémie Févrat. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réélection ou rotation ? Reconstitution automatique de trajectoires politiques et réformes de la représentaton démocratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec G. Marrel (LBNC). Thèse de doctorat. Avignon, FR : Avignon Université, Prévu pour 2022.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nejat Arınık. &amp;quot;</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solving Graph partitioning problems related to structural balance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec R. Figueiredo (LIA) & R. El-Azouzi (LIA). Thèse de doctorat. Avignon, FR : Avignon Université, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Adrien Gresse. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la voix : Caractériser l'information vocale dans un choix artistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec J.-F. Bonastre (LIA) & R. Dufour (LIA). Thèse de doctorat. Avignon, FR : Avignon Université, 2020. ⟨</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02938152</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Günce Keziban Orman. &amp;quot;</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the interpretation of evolving communities in complex networks : Application to the study of social interactions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;. Co-dirigé avec J.-F. Boulicaut (INSA Lyon). Thèse de doctorat. Istanbul, TR & Lyon, FR : Université Galatasaray & INSA Lyon, 2014. ⟨</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01081028</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditeur pour des journaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité éditorial, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Hindawi, 2018--2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Éditeur invité, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JIMIS), Numéro spécial sur l'</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de graphes et réseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Épisciences (CNRS), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-éditeur invité, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JIMIS), Numéro spécial sur les </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes et Systèmes Sociaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Épisciences (CNRS), 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour des journaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (TKDE), IEEE, 2013, 2018--2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Public Library of Science, 2015–2017, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Frontiers, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Inform. Sciences), Elsevier, 2016, 2018, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2018, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Networking</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (TNET), IEEE/ACM, 2016, 2018--2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Networks and Media</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (OSNM), Elsevier, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (TPAMI), IEEE, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Networks Analysis and Mining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SNAM), Springer, 2013–2016, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WIREs Data Mining and Knowledge Discovery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (J. Comp. Net.), Oxford University Press, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, MDPI, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Comput. Intell.), Wiley, 2015–2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Information Technology and Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJITM), InderScience, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Adaptive Systems Modeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CASM), Springer, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Science and Engineering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJCSE), InderScience, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d'Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (RIA), Lavoisier, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Mining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJSNM), InderScience, 2013, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychometrika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Journal of Information and Communication Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IJICT), InderScience, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Phys. A), Elsevier, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communication Letters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (IEEE Wireless Comm. Lett.), IEEE, 2014.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour des conférences internationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Science Approaches for Modeling, Analyzing and Mining Networks on Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Data Science and Advanced Analytics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DSAA), Porto, PT, 2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Soc2Net), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ASONAM), La Haye, NL, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Workshop on Modeling and Mining Social-Media-driven Complex Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Soc2Net), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International AAAI Conference on Web and Social Medial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ICWSM), Munich, DE, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International workshop on Online Social Networks and Media: Network Properties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web Conf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (WWW), Lyon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International workshop on Mining Attributed Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MATNet), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Web Conf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (WWW), Lyon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme technique, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22nd IEEE Symposium on Computers and Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISCC), Heraklion, GR, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Computers and Communications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISCC), Larnaca, CY, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relecteur, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13th European Control Conference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ECC), Strasbourg, FR, 2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International Conference on Digital Information and Communication Technology and its Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DICTAP), Dijon, FR, 2011.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Networked Digital Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (NDT), Prague, CZ, 2010.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité scientifique, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International Conference on Networked Digital Technologies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (NDT), Ostrava, CZ, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Relecteur pour des conférences nationales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Montpellier, FR, 2020.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">57ème colloque de l'ASRDLF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Avignon, FR, 2020--2021.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Démonstrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DémoEGC), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Paris, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Paris, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Avignon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Démonstrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DémoEGC), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">17ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Grenoble, FR, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), La Rochelle, FR, 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Données participatives et sociales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DPS), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Reims, FR, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Démonstrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DémoEGC), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">16ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Reims, FR, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Cergy, FR, 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er Atelier Réseaux sociaux et Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ARIA), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9ème Plate-forme Intelligence Artificielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (PFIA), Rennes, FR, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de lecture, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Démonstrations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (DémoEGC), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15ème Conférence internationale sur l'extraction et la gestion des connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EGC), Luxembourg, LU, 2015.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="12"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de programme, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Nîmes, FR, 2015.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre de jurys doctoraux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrant pour Nejat Arınık, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicité dans le partitionnement de graphes signés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Informatique d'Avignon (LIA), Avignon Université, Supervisors: Rachid El-Azouzi, Rosa Figueiredo & Vincent Labatut, 29/06/2021. ⟨</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03384624</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrant pour Adrien Gresse, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de la voix : Caractériser l'information vocale dans un choix artistique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Informatique d'Avignon (LIA), Avignon Université, Encadrants : Jean-François Bonastre, Richard Dufour \& Vincent Labatut, 06/02/2020. ⟨</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02938152</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Examinateur pour Vinh Loc Dao, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing community detection algorithms and modules in large scale complex networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Institut Mines-Télécom Atlantique (IMT Atlantique), Brest, Encadrants : Philippe Lenca & Cécile Bothorel, 17/12/2018. ⟨</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02121358</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invité pour Maël Camu, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de communautés orientée sommet pour réseaux mobiles opportunistes sociaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire d'informatique de Paris 6 (LIP6), Université Pierre et Marie Curie, Equipe Learning, Fuzzy and Intelligent systems (LFI), Encadrants : Marie-Jeanne Lesot, Adrien Revault d'Allonnes & Marcin Detyniecki, 20/12/2017. ⟨</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01745380</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Examinateur pour Xavier Bost, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A storytelling machine? Automatic video summarization: the case of TV series</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Informatique d'Avignon (LIA), Université d'Avignon et des Pays de Vaucluse, Encadrants : Georges Linarès, Serigne Gueye & Damien Malinas, 23/11/2016. ⟨</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01402549</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Invité pour Jean-Valère Cossu, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'image de marque sur le Web 2.0</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Informatique d'Avignon (LIA), Université d'Avignon et des Pays de Vaucluse, Encadrants : Marc El-Bèze, Juan-Manuel Torres & Éric SanJuan, 16/12/2015. ⟨</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01291032</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Examinateur pour Adrien Guille, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion de l'information dans les médias sociaux : modélisation et analyse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, Laboratoire Entrepôts, Représentation & Ingénierie des Connaissances (ERIC), Université Lyon 2, Encadrants : Djamel Zighed & Cécile Favre, 25/11/2014. ⟨</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01100255</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="13"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrant pour Günce Keziban Orman, &amp;quot;</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the interpretation of evolving communities in complex networks: Application to the study of social interactions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, INSA Lyon, Encadrants : Jean-François Boulicaut & Vincent Labatut, 16/07/2014. ⟨</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01081028</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">⟩</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agences de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets de recherche pour l'</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie suisse des sciences techniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (SATW), programme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partenariat Hubert Curien/Germaine de Staël</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PHC/GdS), 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets de recherche pour l'</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence nationale pour la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR), programmes </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet de Recherche Conjoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PRC) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheuses/Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (JCJC), 2017.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets de recherche pour le </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netherlands Organisation for Scientific Research</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (NWO), programme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovational Research Incentives Scheme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Veni scheme), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="14"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Évaluation de projets de recherche pour l'</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence nationale pour la recherche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ANR), programme </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes Chercheuses/Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (JCJC), 2016.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/><w:pBdr><w:bottom w:val="single" w:sz="1" w:color="000000"/></w:pBdr></w:pPr><w:r><w:rPr><w:sz w:val="6"/><w:szCs w:val="6"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du comité local d'organisation, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (WiOpt), FR, Avignon, 2019.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président du comité d'organisation, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles & Analyse des Réseaux : Approches Mathématiques & Informatiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (MARAMI), Avignon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité local d'organisation, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conference and Labs of the Evaluation Forum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CLEF), Avignon, FR, 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="15"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-président du comité d'organisation, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée Graphes et Systèmes Sociaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (JGSS), Avignon, FR, 2016.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversation-Based Multimodal Abuse Detection Through Text and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.124. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-025-01463-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993092v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Based Graph Classification: Comparison of Quality Measures and Importance of Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.123. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3743143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'annotation intégrale à l'analyse des réseaux de personnages : un modèle pour la REN dans les textes littéraires en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 66 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128385v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dataset of the Representatives Elected in France During the Fifth Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111542. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximating Spatial Distance Through Confront Networks: Application to the Segmentation of Medieval Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.cnae046. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnae046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786705v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnected Kingdoms: Comparing 'A Song of Ice and Fire' Adaptations Across Media Using Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Janickyj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane Mannion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraig Maccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.199. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-024-01365-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-Graph Representation Learning For the Classification of Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.151303-151316. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3472474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: A Modular Pipeline for Extracting Character Networks from Narrative Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Open Source Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (98), pp.6574. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21105/joss.06574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611122v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Enumeration of the Optimal Solutions to the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.355-391. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-023-01270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: An Open Database of French Public Procurement Award Notices From 2010–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.303. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02213-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Network Analysis of a Graphic Novel: The Case of the Bande Dessinée Thorgal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (5&amp;6), pp.2240003. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219525922400033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph embeddings for Abusive Language Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.37. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42979-020-00413-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multimodale par plongements de texte et de graphes pour la détection de messages abusifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 62 (2), pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03527016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and comparing external measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.20255-20276. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3054621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple partitioning of multiplex signed networks: Application to European parliament votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Diversity: Analyzing the Optimal Solution Space of the Correlation Clustering Problem on Complete Signed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.cnaa025. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnaa025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remembering winter was coming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Larson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (24), pp.35373-35399. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-019-07969-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278188v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Networks for Automatic Online Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.38-55. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcss.2018.2887240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Analysis of Fictional Character Networks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (5), pp.89. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3344548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173918v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graph and Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Graph and Network Analysis, Analysis of networks and graphs, pp.0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-180719-5-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368152v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Average Straightness in Spatial Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.269-296. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnx033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571212v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion-Based Centrality in Multiplex Networks: A Convex Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.213-234. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/nws.2017.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486629v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graphs & Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graphs &amp; Social Systems, Graphs and social systems, pp.0. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Evolution of Node Neighborhoods in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmet Teoman Naskali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 482, pp.375-391. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2017.04.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512952v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Features for the Discrimination of Twitter Users: Application to the Prediction of Offline Influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.25. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-016-0329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting communities based on the evolution of a dynamic attributed network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.20. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-015-0262-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Measures for the Evaluation of Community Detection Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Network Analysis and Mining (SNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (1), pp.44-63. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSNM.2015.069776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802923v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community role approach to assess social capitalists visibility in the Twitter network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.26:1-26-13. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-015-0266-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation, simulation et analyse de propriétés de réseaux orbitèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Chekir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (4), pp.515-536. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIG.25.515-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards realistic artificial benchmark for community detection algorithms evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.349-370. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2013.054908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Evaluation of Community Detection Algorithms: A Topological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (08), pp.P08001. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/08/P08001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Accuracy of Community Structure Discovery Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Convergence Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), pp.283, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF PERFORMANCE MEASURES FOR CLASSIFIERS COMPARISON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubiquitous Computing and Communication Journal </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.21, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral modeling and dynamic Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ruff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (2), pp.119-139. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0933-3657(03)00042-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming Copyright Barriers in Corpus Distribution Through Non-Reversible Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hen-Hsen Huang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2026, San Diego (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du repérage à l'analyse : un modèle pour la reconnaissance d'entités nommées dans les textes littéraires en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motasem Alrahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Homology of Topic Networks for the Prediction of Reader Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel D. S. Hopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Stone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2025, Vienna, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Natural Language Processing Tasks in Automatic Literary Character Network Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Abu Dhabi, United Arab Emirates. pp.8462-8473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04836363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Incomplete Data on Character Network Extraction: The Case of Comics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pádraig Maccarron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Garcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School and Conference on Network Science (NetSci)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Network Science Society, Jun 2025, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des relations dans Lorenzaccio : modélisation par réseaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Diassinous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Informatique Théâtrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICTT, Oct 2024, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link Prediction in Bipartite Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Şükrü Demir İnan Özer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sevilla, Spain. pp.2264-2273, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FedSV: Byzantine-Robust Federated Learning via Shapley Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Otmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Elazouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Denver (CO), United States. pp.4620-4625, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC51166.2024.10622175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512814v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à classer le contexte pour la reconnaissance d'entités nommées en utilisant un jeu de données synthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COnférence en Recherche d’Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances et apprentissage dans les données graphes : Application aux marchés publics français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Decade : DEcouverte de Connaissances et Apprentissage dans les Données graphEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Global and Local Context in Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st Annual Meeting of the Association for Computational Linguistics (ACL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Jul 2023, Toronto, Canada. pp.714-722, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2023.acl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092431v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Rank Context for Named Entity Recognition Using a Synthetic Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Empirical Methods in Natural Language Processing (EMNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACL, Dec 2023, Singapore, Singapore. pp.10372-10382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BERT meets d'Artagnan: Data Augmentation for Robust Character Detection in Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (COMHUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remplacement de mentions pour l'adaptation d'un corpus de reconnaissance d'entités nommées à un domaine cible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.198-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651510v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Augmentation for Robust Character Detection in Fantasy Novels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities (ComHum)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Analysis of Fictional Character Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Computational Methods in the Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAC: A Corpus of Wikipedia Conversations for Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.1375-1383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Graph2vec with Node Labels for Abuse Detection in Online Conversations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Speakers: a Dataset of TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.4256-4264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (en ligne), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Optimal Solutions but Single Search: A Study of the Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity Metric Based on Siamese Neural Networks for Voice Casting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.6585-6589, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWSM International Workshop on Modeling and Mining Social-Media-Driven Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antagonistic Relations in Signed Graphs under the Structural Balance Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de similarité fondée sur des réseaux de neurones siamois pour le doublage de voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIèmes Journées d’Études sur la Parole (JEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Temporal Analysis of Tweet Content from Cultural Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Quillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France. pp.82-93, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the European Parliament votes through the multiple partitioning of signed multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Roll-Calls in the European Parliament by Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de messages abusifs au moyen de réseaux conversationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Modèles et Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pairing of Original and Dubbed Voices in the Context of Video Game Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Gresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.2839-2843, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-1311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visibilité politique en ligne : Contribution à la mesure de l’e-reputation politique d’un maire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data et visibilité en ligne - Un enjeu pluridisciplinaire de l’économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Fort de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of abusive messages in an on-line community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence en Recherche d'Information et Applications (CORIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.153-168, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2017.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed Graph Analysis for the Interpretation of Voting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Technologies and Data-driven Business (i-KNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based Features for Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Le Mans, France. pp.70-81, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68456-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Of Content Features For Automatic Online Abuse Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Papegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics and Intelligent Text Processing (CICLing)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Budapest, Hungary. pp.404-419, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77116-8_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative Smoothing: Dynamic Conversational Network for the Analysis of TV Series Plots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Dynamics in Networks (DyNo) / IEEE-ACM International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, San Francisco, United States. pp.1111-1118, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2016.7752379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276708v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de réseaux dynamiques conversationnels par lissage narratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightness of rectilinear vs. radio-concentric networks: modeling simulation and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Mitsche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Simulation for Architecture and Urban Design (SimAUD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web comme miroir du travail politique quotidien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc El Bèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès de l'Association Française de Science Politique (AFSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Politique, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Real-World Influence Through Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.83-90, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Negative Links in Graph Partitioning: A Case Study Using Votes From the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.122-129, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Negative Links for Graph Partitioning, with an application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Modèles et Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the Community Roles of Social Capitalists in the Twitter Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.371-374, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011910v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode pour caractériser les communautés des réseaux dynamiques à attributs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Conférence Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Characterizing Communities in Dynamic Attributed Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Plantevit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Conference on Advances in Social Network Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Pékin, China. pp.481-484, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'omniprésence des propriétés petit-monde et sans-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de rôles communautaires dans des réseaux orientés appliquée à Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème conférence Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Complex Networks Based on Topological Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Kantarci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Social Computing and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.297-304, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CGC.2013.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle communautaire des capitalistes sociaux dans Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Étienne, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Named Entity Recognition Tools Applied to Biographical Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Atdağ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Villeneuve d'Ascq, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle mesure pour l'évaluation des méthodes de détection de communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence sur les modèles et l'analyse de réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris Villetaneuse, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Empirical Study of the Relation Between Community Structure and Transitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop on Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Melbourne, Florida, United States. pp.99-110, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30287-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological measures for the analysis of wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgovde Atay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Ambient Systems (ANT), Networks and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Niagara Falls, Canada. pp.397-404, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2012.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Comparison of Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DICTAP 2011, The International Conference on Digital Information and Communication Technology and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.265-279, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22027-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy Measures for the Comparison of Classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th International Conference on Information Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, amman, Jordan. pp.1,5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre transitivité et structure de communauté dans les réseaux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziban Gunce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Cherifi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée thématique Fouille de Grands Graphes (JFGG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATAWS: A Multimodal Approach for Automatic WS Semantic Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cihan Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Macau, China. pp.319-333, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22185-9_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Flexible Web Services Composition Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Digital Information and Communication Technology and its Applications DICTAP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Dijon, France. pp.45-59, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21984-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of Semantics on Web Service Composition from a Complex Network Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Networked Digital Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Prague, Czech Republic. pp.80-90, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-14306-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Network Realism on Community Detection Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Odense, Denmark. pp.301-305, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2010.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business-oriented Analysis of a Social Network of University Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Balasque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Social Networks Analysis and Mining (ASONAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Odense, Denmark. pp.25-32, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2010.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web Services Dependency Networks Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of New Media and Interactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Istanbul, Turkey. pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Rules of DCI Patient Clusters and Reliability of Clustering Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baris Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egi Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamer Ozyigit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petar Denoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Diving Hyperbaric Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Aberdeen, United Kingdom. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Evaluation of Partition Algorithms for Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Networked Digital Technologies (NDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ostrava, Czech Republic. pp.20-25, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NDT.2009.5272078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Community Detection Algorithms on Artificial Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Discovery Science (DS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Porto, Portugal. pp.242-256, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04747-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633640v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Bayesian modeling of the cerebral activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ruff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Joint Conference on Artificial Intelligence (IJCAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Acapulco, Mexico. pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Bayesian Networks for Integrated Neural Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International IEEE-EMBS Conference on Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Capri, Italy. pp.537-540, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CNE.2003.1196882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the cerebral activity with dynamic probabilistic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Simulations in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Ljubljana, Slovenia. pp.459-468, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/BIO030451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cerveau humain : un réseau causal fonctionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ruff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque des doctorants de l’École Doctorale Informatique et Télécommunications (EDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Sabatier - Toulouse III, 2002, Toulouse, France. pp.34-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Modeling of Cerebral Information Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bayesian Models in Medicine Workshop / 8th European conference on Artificial Intelligence in Medicine (AIME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Cascais, Portugal. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de fraude dans les marchés publics : Application aux cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du langage et modélisation de relations pour la représentation unifiée de documents narratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abusive Language Detection in Online Conversations by Combining Content- and Graph-based Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles intégrés du traitement de l’information cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INSERM Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Toulouse, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Intégrés du Traitement de l’Information Cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées Neurosciences &amp; Sciences de l’Ingénieur (NSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Dinar, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visibilité politique en ligne de la maire de Paris : Contribution à la mesure de l’écho Web-médiatique d’Anne Hidalgo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Alcantara; Francine Charest; Serge Agostinelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data et visibilité en ligne : Un enjeu pluridisciplinaire de l'économie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.271-286, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Analysis of Dynamic Conversational Networks from TV Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serigne Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Linarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mehmet Kaya; Jalal Kawash; Suheil Khoury; Min-Yuh Day. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Based Big Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.55-84, 2018, Lecture Notes in Social Networks, 978-3-319-78195-2. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78196-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543938v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Structure Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Social Network Analysis and Mining, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2017, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-7163-9_110151-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Individual and Relational Data Compared Through Business-Oriented Community Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Balasque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Influence of Technology on Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.303-330, 2013, Lecture Notes in Social Networks, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-1346-2_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Interpretation of Communities in Complex Networks: Methods and Practical Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Balasque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Social Networks: Tools, Perspectives and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.81-113, 2012, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4048-1_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633653v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Properties of Web Services Similarity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarrafzadeh, M., Petratos, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Advantage of Computing Information Systems in Enterprise Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATINER, pp.105-117, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Guidelines for Corpus Novelties: Part 2 - Alias Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Informatique d'Avignon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715341v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Guidelines for Corpus Novelties: Part 1 – Named Entity Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Informatique d'Avignon. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: A database of French Open Public Procurement Award notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRÉF – Base de données Révisée des Élu·es de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Févrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Avignon Université; Agorantic FR 3621; Laboratoire Informatique d'Avignon EA 4128; Laboratoire Biens Normes et Contrats EA 3788. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886580v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Edge Connected Balanced Subgraphs for Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Named Entity Recognition Through SVM-Based Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Galatasaray University, Computer Science Department. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Automatic Approach to the Semantic Annotation of Web Service Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cihan Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Galatasaray University, Computer Science Department. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur informative supplémentaire apportée par l'analyse des réseaux sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Balasque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TR200912031, Université Galatasaray. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modification to Improve the Realism of Networks Generated with the LFR Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] TR201002121, Université Galatasaray. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux causaux probabilistes à grande échelle : un nouveau formalisme pour la modélisation du traitement de l'information cérébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Paul Sabatier - Toulouse III, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00005190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Heterogeneous Information: Contributions to the Extraction and Analysis of Feature-Rich Complex Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Social and Information Networks [cs.SI]. Université d'Avignon, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03264989v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique & programmation en langage C - vol.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Algorithmique et Programmation, Istanbul, Turquie. 2014, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01176119v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique & programmation en langage C - vol.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Algorithmique et Programmation, Istanbul, Turquie. 2014, pp.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01176121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmique & programmation en langage C - vol.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Algorithmique et Programmation, Istanbul, Turquie. 2014, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01176120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Graphs and Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphs and Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renard: Relationships Extraction from NARrative Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Amalvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWGE: Signed Whole-Graph Embedding methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Cecillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arınık</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANG: Pattern-Based Anomaly Detection in Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:16c324b2fd1a78c7b978945666268f6aefe47bfe;origin=https://hal.archives-ouvertes.fr/hal-04329811;visit=swh:1:snp:d63c49649d2a04a8f72ea4b4293419c43237526a;anchor=swh:1:rel:cb2804f966e9a5a108c686b0743935e85527762a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiNetVotes - Multiple Partitioning of Multiplex Signed Networks: Application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c74523108a146a165cbffc5d7e652936b3496310;origin=https://hal.archives-ouvertes.fr/hal-02180966;visit=swh:1:snp:225ec91586ae4562d9f08aa91c79f8a9cd160493;anchor=swh:1:rev:29a169dde569eee47fde69f8c71136ac74faef4c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpatialMeasures v.0.2 - Continuous average Straightness for spatial graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:bbc03899df671a2eaae6b3f98413e30be630ed79;origin=https://hal.archives-ouvertes.fr/hal-02180337;visit=swh:1:snp:464f10366fe1816fbbaf1c328075bd20bd29c36b;anchor=swh:1:rev:8cb7d8d43822b5e121c124c7cb691375e6bab903;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion Centrality v.1.1 - Nodal centrality for multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Reiffers-Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4a8d2a013709646231016c43070db014e5bf7854;origin=https://hal.archives-ouvertes.fr/hal-02180368;visit=swh:1:snp:d408cb6ca73a9205c3f48e4da3268b4e8cc6a09b;anchor=swh:1:rev:1d8a562a018b59abd3c6a1ff37930a7eb485794c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetVotes v.2 - Extraction and analysis of vote-based networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:29cbae0ee2a213ab37e6925866ae4192a9714bad;origin=https://hal.archives-ouvertes.fr/hal-02180177;visit=swh:1:snp:40ae49130ba9b667312ec4140167298dd8f4a4f2;anchor=swh:1:rev:51caf31e4d5744daf59d53d73f66ff2263a705bf;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TranspoloSearch - Web-based information extraction for political science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0e93613c55895db305dbae804c1d0cff4a8f7b47;origin=https://hal.archives-ouvertes.fr/hal-02178524;visit=swh:1:snp:90c645c239392906657226151a6541fb9602909e;anchor=swh:1:rev:805cd45c8db094d4b176dfc993640b60c453b9da;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter Influence - Characterization of Twitter Profiles, with an application to offline influence detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Cossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1343d720d6c3e19fa6124fd30fe23a0fa737e8e0;origin=https://hal.archives-ouvertes.fr/hal-02179513;visit=swh:1:snp:d08ff83162d7e6cf24502c4114e02e50d66bf1b0;anchor=swh:1:rev:cd96f9629ed1cfcf2bf57250db477194d8497e75;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocCap - Detection and Characterization of Social Capitalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:467dcfe01228349756173f861580ac592aee55ee;origin=https://hal.archives-ouvertes.fr/hal-02178682;visit=swh:1:snp:942813389ee91ffabe3ec10b94f7859ee422582a;anchor=swh:1:rev:ac949f794889737789a50db646051ab66e0031ba;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TopoMeasures - Partition comparison measures for community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:977d2d818a864aa88aa0fdb36529ca742e396a5e;origin=https://hal.archives-ouvertes.fr/hal-02179362;visit=swh:1:snp:991c5aac21131f4cdbaf152fdfd2d4155457e67f;anchor=swh:1:rev:0ce2d28fa4b0707d724619b4603558e8284331ea;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google+ Network Extractor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2517c5d70792e89cb86fbcec87787ef2e61de901;origin=https://hal.archives-ouvertes.fr/hal-02177387;visit=swh:1:snp:4b2decefa6576aadec561e8553e03f6bf62f2e50;anchor=swh:1:rev:629881b06c4077bbbe17fedc59583b0b938d25ea;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerwip - Named Entity Extraction in Wikipedia Pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasa Akbulut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Küpelioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Atdağ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6f815f51af5e108873f6c389178310b9e7c2509d;origin=https://hal.archives-ouvertes.fr/hal-02178479;visit=swh:1:snp:ffa2dc976c9d2bac312748ad2a566dd9c12233d9;anchor=swh:1:rev:56b12dd554901a91737d5d7d125f81f103c9e07e;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATAWS - Multimodal Automatic Tool for the Annotation of Web Service Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cihan Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koray Mancuhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:6cc28c2a1c0f7c9531c1018e98c430577c2ab108;origin=https://hal.archives-ouvertes.fr/hal-01937857;visit=swh:1:snp:0fab0f9ae39626cf001e8504da8563055ac75ab5;anchor=swh:1:rev:325bf574ae3cd0ebf2f48dad9e81472b261b8dd3;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganetto - Galatasaray Network Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günce Keziban Orman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Kantarci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:4d8ce06d081083caba3459974a3cbe52b2f5bc35;origin=https://hal.archives-ouvertes.fr/hal-02177739;visit=swh:1:snp:a740b0729cd19862544201cefa7fbf254f3e0bf0;anchor=swh:1:rev:b8541bfa2c0f272b08ebd8d19251eb263a8daae4;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jepa - Java Europarl API version 1.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banu Erdem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9529ca1e4a2fd83153bff00dbaef80f33af43044;origin=https://hal.archives-ouvertes.fr/hal-02177397;visit=swh:1:snp:3c98e2dddc15ad1d7f4486d508f71a4b4fc43576;anchor=swh:1:rev:e4268f65191281edb5713efc252800c1fe6b06fc;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAGE - Réseaux à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gadave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1c0f87bedc5269d89d433583143955715bbba937;origin=https://hal.archives-ouvertes.fr/hal-02177293;visit=swh:1:snp:488efe784d993ce95363b249b9ca10654207443d;anchor=swh:1:rev:a5c3a632ff52caf942ac0457ce1ec733926a867b;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId465"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0B6E44D"/>
+    <w:nsid w:val="E62F394A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8EA5B9A3"/>
+    <w:nsid w:val="590835E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F281018"/>
+    <w:nsid w:val="6A2FDDCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="53E2054F"/>
+    <w:nsid w:val="DC27FE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="79DC1CDA"/>
+    <w:nsid w:val="C830F7F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="05B7237A"/>
+    <w:nsid w:val="77FD8289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AF6B0C79"/>
+    <w:nsid w:val="021962AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B0A54B14"/>
+    <w:nsid w:val="4A2E94D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="127865C9"/>
+    <w:nsid w:val="646C676E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B3453151"/>
+    <w:nsid w:val="D923BFB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="51414CC6"/>
+    <w:nsid w:val="5ECB8864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1735,51 +1735,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="1DC1DCE3"/>
+    <w:nsid w:val="E03FA34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1883,51 +1883,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="8DD834C5"/>
+    <w:nsid w:val="30545A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2031,51 +2031,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FA16E080"/>
+    <w:nsid w:val="F8B23A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2179,51 +2179,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="422E55C5"/>
+    <w:nsid w:val="B73C4296"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2452,51 +2452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vlabatut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2619-2835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076951375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/labatut_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214940844" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004846645" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9873-2010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceri.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.labatut@univ-avignon.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/labatut_v_1.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=I8GnHekAAAAJ" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-2619-2835" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Vincent_Labatut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/pub/vincent-labatut/8/7ba/40a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/a/478374/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@VincentLabatut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ExpPro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Cursus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Cours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Seminaires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Encadrement" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Evaluation" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Organisation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Publis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tonic.inserm.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsu.edu.tr/en/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsu.edu.tr/fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03264989" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00005190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-pau.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr/seminaire/journee-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ciham.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clef2018.clef-initiative.eu/index.php?page=Pages/programme.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clef2018.clef-initiative.eu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette-locale.fr/article/20180108-l-universite-pour-tous-active-en-janvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univpourtous-vaison.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-avignon.fr/recherche/les-grands-projets/villa-creative-supramuros/villa-creative-supramuros-2953.kjsp/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agorantic.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.risc.cnrs.fr/detail_lesechos.php?ID=27994" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lipn.univ-paris13.fr/fr/a3/seminaires" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.ncc.metu.edu.tr/content/files/CKUC3_at_IMBM_Oct11-12.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.mathinfolmd.univ-tlse2.fr/IRIT_UTM/seminaires.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmpe.boun.edu.tr/soslab/doku.php/wiki/seminars" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/erdem2013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/cinar2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/kupelioglu2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/kantarci2011.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/akbulut2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/aksoy2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kikencere.gsu.edu.tr/publis/2009KokciyanNadin.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/kantarci2013.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/atdag2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/aksoy2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/orman2010b.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/aksoy2009a.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02938152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01081028" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hindawi.com/journals/complexity/editors/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/page/si-marami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/page/graphes-et-systemes-sociaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.computer.org/portal/web/tkde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epjdatascience.springeropen.com/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/computer-communications" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/cell-and-developmental-biology" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/physics" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/information-sciences" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/entropy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/journal-of-business-research" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ton.lids.mit.edu/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/symmetry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/online-social-networks-and-media" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/future-generation-computer-systems" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/processes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/RecentIssue.jsp?punumber=34" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/database+management+%26+information+retrieval/journal/13278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/applsci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wires.wiley.com/WileyCDA/WiresJournal/wisId-WIDM.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/comnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/algorithms" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1467-8640" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijitm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casmodeling.springeropen.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijcse" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijsnm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/11336" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijict" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/physica-a-statistical-mechanics-and-its-applications/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comsoc.org/wcl/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lipn.univ-paris13.fr/dsaa21/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dsaa2021.dcc.fc.up.pt/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://events.dimes.unical.it/soc2net/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asonam.cpsc.ucalgary.ca/2020/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icwsm.org/2019/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osned.netsons.org/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2018.thewebconf.org/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-lipn.univ-paris13.fr/man-www2018/MAN%40WWW2018/Home.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ics.forth.gr/iscc2017/committees.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-iscc.org/committees.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecc14.eu/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdiwc.net/fr/Program_Committees.php" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dirf.org/ndt2010/committee.asp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arg.vsb.cz/ndt2009/Committees.aspx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marami2020.umr-tetis.fr/index.php/committees" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asrdlf2020.org/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc18.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marami2018.sciencesconf.org/page/comites" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2017.imag.fr/demonstrations/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2017.imag.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.univ-lr.fr/cgi-bin/WebObjects/Colloque.woa/1/wa/colloque?code=1941" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Arnaud.Martin/atelierDPS/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2016.univ-reims.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2016.univ-reims.fr/index.php/D%C3%A9monstrations" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lipn.fr/marami2016/MARAMI16/Comites.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfia2015.inria.fr/journees-bilaterales/reseaux-sociaux-et-ia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfia2015.inria.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2015.lippmann.lu/fr/presentation-generale/demonstrations/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2015.lippmann.lu/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://marami.mines-ales.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03384624" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02121358" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01745380" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01402549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01291032" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01100255" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.satw.ch/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwo.nl/en" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wi-opt.org/committeesO.php" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clef2018.clef-initiative.eu/index.php?page=Pages/organizers.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jgss.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993092v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-025-01463-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128385v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maurel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786705v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae046" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Janickyj" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mannion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;draig Maccarron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01365-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712854v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3472474" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611122v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06574" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02213-z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525922400033" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00413-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278188v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-07969-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999546v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Papegnies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcss.2018.2887240" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173918v5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344548" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368152v3" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571212v3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnx033" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486629v3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2017.7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560655v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-0" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512952v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Teoman Naskali" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.04.084" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203171v3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0329-x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163778v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0262-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802923v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNM.2015.069776" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0266-0" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840261v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2013.054908" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710659v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/08/P08001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653084v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653071v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634307v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pastor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ruff" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celsis" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00042-3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128746v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098910v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D. S. Hopp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stone" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140156v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Garcke" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117674v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diassinous" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512814v3" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Otmani" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622175" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605758v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;&#252;kr&#252; Demir I&#775;nan &#214;zer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.567" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504218v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092431v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.62" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237987v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617722v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651510v3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972448v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497514v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993571v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477736v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130205v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580578v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Ollivier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614279v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505017v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.16" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01571639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904352v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505502v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_30" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276708v6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2016.7752379" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176090v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mendon&#231;a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.25" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904338v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164453v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.20" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055158v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michelon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011913v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921629" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011910v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921612" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918181v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075680v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918175v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940688v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kantarci" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2013.54" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849797v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Atda&#287;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743888v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717707v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_11" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723724v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.052" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112256v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Gunce" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611319v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611385v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Orman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2_23" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620566v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Aksoy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22185-9_27" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620565v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21984-9_5" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620559v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14306-9_9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633641v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2010.70" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633643v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Balasque" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2010.15" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620541v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633616v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Aksoy" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egi Murat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ozyigit" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Denoble" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633624v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272078" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633640v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04747-3_20" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634306v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634305v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2003.1196882" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634299v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/BIO030451" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176101v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634303v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857928v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832543v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176104v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173422v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543938v3" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525440v2" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_110151-1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633650v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1346-2_13" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633653v3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4048-1_4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715341v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715338v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322867v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112241v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863315v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863318v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005190v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03264989v3" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01176119v2" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berthet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01176121v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01176120v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131790v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131791v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617831v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722536v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329811v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16c324b2fd1a78c7b978945666268f6aefe47bfe;origin=https://hal.archives-ouvertes.fr/hal-04329811;visit=swh:1:snp:d63c49649d2a04a8f72ea4b4293419c43237526a;anchor=swh:1:rel:cb2804f966e9a5a108c686b0743935e85527762a;path=/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180966v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c74523108a146a165cbffc5d7e652936b3496310;origin=https://hal.archives-ouvertes.fr/hal-02180966;visit=swh:1:snp:225ec91586ae4562d9f08aa91c79f8a9cd160493;anchor=swh:1:rev:29a169dde569eee47fde69f8c71136ac74faef4c;path=/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180337v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bbc03899df671a2eaae6b3f98413e30be630ed79;origin=https://hal.archives-ouvertes.fr/hal-02180337;visit=swh:1:snp:464f10366fe1816fbbaf1c328075bd20bd29c36b;anchor=swh:1:rev:8cb7d8d43822b5e121c124c7cb691375e6bab903;path=/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180368v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a8d2a013709646231016c43070db014e5bf7854;origin=https://hal.archives-ouvertes.fr/hal-02180368;visit=swh:1:snp:d408cb6ca73a9205c3f48e4da3268b4e8cc6a09b;anchor=swh:1:rev:1d8a562a018b59abd3c6a1ff37930a7eb485794c;path=/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180177v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:29cbae0ee2a213ab37e6925866ae4192a9714bad;origin=https://hal.archives-ouvertes.fr/hal-02180177;visit=swh:1:snp:40ae49130ba9b667312ec4140167298dd8f4a4f2;anchor=swh:1:rev:51caf31e4d5744daf59d53d73f66ff2263a705bf;path=/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178524v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e93613c55895db305dbae804c1d0cff4a8f7b47;origin=https://hal.archives-ouvertes.fr/hal-02178524;visit=swh:1:snp:90c645c239392906657226151a6541fb9602909e;anchor=swh:1:rev:805cd45c8db094d4b176dfc993640b60c453b9da;path=/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179513v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1343d720d6c3e19fa6124fd30fe23a0fa737e8e0;origin=https://hal.archives-ouvertes.fr/hal-02179513;visit=swh:1:snp:d08ff83162d7e6cf24502c4114e02e50d66bf1b0;anchor=swh:1:rev:cd96f9629ed1cfcf2bf57250db477194d8497e75;path=/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178682v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:467dcfe01228349756173f861580ac592aee55ee;origin=https://hal.archives-ouvertes.fr/hal-02178682;visit=swh:1:snp:942813389ee91ffabe3ec10b94f7859ee422582a;anchor=swh:1:rev:ac949f794889737789a50db646051ab66e0031ba;path=/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179362v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:977d2d818a864aa88aa0fdb36529ca742e396a5e;origin=https://hal.archives-ouvertes.fr/hal-02179362;visit=swh:1:snp:991c5aac21131f4cdbaf152fdfd2d4155457e67f;anchor=swh:1:rev:0ce2d28fa4b0707d724619b4603558e8284331ea;path=/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177387v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2517c5d70792e89cb86fbcec87787ef2e61de901;origin=https://hal.archives-ouvertes.fr/hal-02177387;visit=swh:1:snp:4b2decefa6576aadec561e8553e03f6bf62f2e50;anchor=swh:1:rev:629881b06c4077bbbe17fedc59583b0b938d25ea;path=/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178479v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasa Akbulut" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu K&#252;pelio&#287;lu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6f815f51af5e108873f6c389178310b9e7c2509d;origin=https://hal.archives-ouvertes.fr/hal-02178479;visit=swh:1:snp:ffa2dc976c9d2bac312748ad2a566dd9c12233d9;anchor=swh:1:rev:56b12dd554901a91737d5d7d125f81f103c9e07e;path=/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937857v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Mancuhan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cc28c2a1c0f7c9531c1018e98c430577c2ab108;origin=https://hal.archives-ouvertes.fr/hal-01937857;visit=swh:1:snp:0fab0f9ae39626cf001e8504da8563055ac75ab5;anchor=swh:1:rev:325bf574ae3cd0ebf2f48dad9e81472b261b8dd3;path=/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177739v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d8ce06d081083caba3459974a3cbe52b2f5bc35;origin=https://hal.archives-ouvertes.fr/hal-02177739;visit=swh:1:snp:a740b0729cd19862544201cefa7fbf254f3e0bf0;anchor=swh:1:rev:b8541bfa2c0f272b08ebd8d19251eb263a8daae4;path=/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177397v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Erdem" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9529ca1e4a2fd83153bff00dbaef80f33af43044;origin=https://hal.archives-ouvertes.fr/hal-02177397;visit=swh:1:snp:3c98e2dddc15ad1d7f4486d508f71a4b4fc43576;anchor=swh:1:rev:e4268f65191281edb5713efc252800c1fe6b06fc;path=/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177293v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gadave" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c0f87bedc5269d89d433583143955715bbba937;origin=https://hal.archives-ouvertes.fr/hal-02177293;visit=swh:1:snp:488efe784d993ce95363b249b9ca10654207443d;anchor=swh:1:rev:a5c3a632ff52caf942ac0457ce1ec733926a867b;path=/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vlabatut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2619-2835" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076951375" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/labatut_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214940844" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=I8GnHekAAAAJ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000004846645" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9873-2010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceri.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vincent.labatut@univ-avignon.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/labatut_v_1.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=I8GnHekAAAAJ" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-2619-2835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Vincent_Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.linkedin.com/pub/vincent-labatut/8/7ba/40a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publons.com/a/478374/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://social.sciences.re/@VincentLabatut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="ExpPro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Cursus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Cours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Seminaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Encadrement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Evaluation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Organisation" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Publis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-tlse3.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tonic.inserm.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsu.edu.tr/en/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gsu.edu.tr/fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03264989" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-00005190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-pau.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr/seminaire/journee-humanites-numeriques/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ciham.msh-lse.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agorantic.univ-avignon.fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clef2018.clef-initiative.eu/index.php?page=Pages/programme.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clef2018.clef-initiative.eu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gazette-locale.fr/article/20180108-l-universite-pour-tous-active-en-janvier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univpourtous-vaison.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://univ-avignon.fr/recherche/les-grands-projets/villa-creative-supramuros/villa-creative-supramuros-2953.kjsp/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://agorantic.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.risc.cnrs.fr/detail_lesechos.php?ID=27994" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lipn.univ-paris13.fr/fr/a3/seminaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://math.ncc.metu.edu.tr/content/files/CKUC3_at_IMBM_Oct11-12.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://w3.mathinfolmd.univ-tlse2.fr/IRIT_UTM/seminaires.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cmpe.boun.edu.tr/soslab/doku.php/wiki/seminars" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/erdem2013.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/cinar2013.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/kupelioglu2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/kantarci2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/akbulut2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/aksoy2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kikencere.gsu.edu.tr/publis/2009KokciyanNadin.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/kantarci2013.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/atdag2013.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/aksoy2013.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/orman2010b.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bit.gsu.edu.tr/administrator/components/com_jresearch/files/publications/aksoy2009a.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02938152" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01081028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hindawi.com/journals/complexity/editors/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/page/si-marami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jimis.episciences.org/page/graphes-et-systemes-sociaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.computer.org/portal/web/tkde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epjdatascience.springeropen.com/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.plosone.org/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/computer-communications" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/cell-and-developmental-biology" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontiersin.org/journals/physics" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/information-sciences" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/entropy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/journal-of-business-research" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ton.lids.mit.edu/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/symmetry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/online-social-networks-and-media" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journals.elsevier.com/future-generation-computer-systems" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/processes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/RecentIssue.jsp?punumber=34" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/database+management+%26+information+retrieval/journal/13278" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/applsci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wires.wiley.com/WileyCDA/WiresJournal/wisId-WIDM.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/comnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mdpi.com/journal/algorithms" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onlinelibrary.wiley.com/journal/10.1111/(ISSN)1467-8640" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijitm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://casmodeling.springeropen.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijcse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ria.revuesonline.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijsnm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/journal/11336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/jhome.php?jcode=ijict" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journals.elsevier.com/physica-a-statistical-mechanics-and-its-applications/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comsoc.org/wcl/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lipn.univ-paris13.fr/dsaa21/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dsaa2021.dcc.fc.up.pt/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://events.dimes.unical.it/soc2net/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asonam.cpsc.ucalgary.ca/2020/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icwsm.org/2019/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osned.netsons.org/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2018.thewebconf.org/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www-lipn.univ-paris13.fr/man-www2018/MAN%40WWW2018/Home.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ics.forth.gr/iscc2017/committees.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-iscc.org/committees.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecc14.eu/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sdiwc.net/fr/Program_Committees.php" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dirf.org/ndt2010/committee.asp" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arg.vsb.cz/ndt2009/Committees.aspx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marami2020.umr-tetis.fr/index.php/committees" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asrdlf2020.org/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egc18.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marami2018.sciencesconf.org/page/comites" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2017.imag.fr/demonstrations/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2017.imag.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.univ-lr.fr/cgi-bin/WebObjects/Colloque.woa/1/wa/colloque?code=1941" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://people.irisa.fr/Arnaud.Martin/atelierDPS/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2016.univ-reims.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2016.univ-reims.fr/index.php/D%C3%A9monstrations" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lipn.fr/marami2016/MARAMI16/Comites.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfia2015.inria.fr/journees-bilaterales/reseaux-sociaux-et-ia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pfia2015.inria.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2015.lippmann.lu/fr/presentation-generale/demonstrations/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://egc2015.lippmann.lu/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://marami.mines-ales.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-03384624" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02121358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01745380" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01402549" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01291032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-01100255" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.satw.ch/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nwo.nl/en" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wi-opt.org/committeesO.php" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://clef2018.clef-initiative.eu/index.php?page=Pages/organizers.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jgss.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993092v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cecillon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dufour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-025-01463-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128385v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motasem Alrahabi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Amalvy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Maurel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012514v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie F&#233;vrat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Volpi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786705v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ferrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnae046" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722579v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Janickyj" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mannion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#225;draig Maccarron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01365-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712854v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Ar&#305;n&#305;k" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3472474" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611122v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21105/joss.06574" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101350v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02213-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694768v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525922400033" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042171v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linares" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-020-00413-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278188v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bost" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Gueye" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Larson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Linar&#232;s" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-07969-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999546v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Papegnies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcss.2018.2887240" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173918v5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3344548" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368152v3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-180719-5-6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571212v3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnx033" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486629v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Reiffers-Masson" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/nws.2017.7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560655v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-0" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512952v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban Orman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Teoman Naskali" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.04.084" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203171v3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Cossu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-016-0329-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163778v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0262-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802923v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSNM.2015.069776" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163741v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0266-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249881v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chekir" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.25.515-536" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840261v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2013.054908" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710659v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/08/P08001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653084v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653071v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634307v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pastor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ruff" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celsis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00042-3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606228v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hen-Hsen Huang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128746v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098910v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel D. S. Hopp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Stone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836363v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Garcke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117674v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Diassinous" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;&#252;kr&#252; Demir I&#775;nan &#214;zer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.567" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512814v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Otmani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Elazouzi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC51166.2024.10622175" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504218v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092431v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.acl-short.62" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237987v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617722v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651510v3" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972448v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698514v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497514v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993571v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477736v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004762v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gresse" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Quillot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683178" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130205v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819198v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouvier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580578v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Ollivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614279v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572151v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Bonastre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-1311" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904352v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505017v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.16" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01571639v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68456-7_6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01505502v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77116-8_30" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276708v6" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2016.7752379" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385215v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367824v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Mitsche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904338v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El B&#232;ze" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164453v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.20" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176090v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mendon&#231;a" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.25" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055158v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michelon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011910v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921612" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918181v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011913v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921629" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075680v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918175v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Kantarci" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGC.2013.54" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849797v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Atda&#287;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743888v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717707v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30287-9_11" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723724v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgovde Atay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2012.06.052" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611385v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Orman" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22027-2_23" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611319v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112256v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziban Gunce" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620566v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cihan Aksoy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Santucci" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22185-9_27" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620565v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21984-9_5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620559v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14306-9_9" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633641v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2010.70" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633643v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Balasque" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2010.15" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620541v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633616v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baris Aksoy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egi Murat" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Ozyigit" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Denoble" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633624v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272078" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633640v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04747-3_20" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634306v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634305v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNE.2003.1196882" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634299v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/BIO030451" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176101v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634303v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832543v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857928v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176104v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lafon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176094v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173422v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543938v3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_3" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525440v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_110151-1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633650v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1346-2_13" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633653v3" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4048-1_4" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620552v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715341v2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715338v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886580v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322867v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112241v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863315v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863318v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nce Keziban" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005190v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03264989v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01176119v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berthet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01176121v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01176120v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131790v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131791v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617831v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:38f514e999df2f88177baa1a4784fffb9b989306;origin=https://hal.archives-ouvertes.fr/hal-04617831;visit=swh:1:snp:58fd2c526f1ba6b5df8f2919aa877aad8af18703;anchor=swh:1:rel:8ebe0e451b6f07812071ec1fc14e8380844bdf09;path=/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722536v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:59ea1dfba11ee7009fdb32b93aa5101a6fbc83a8;origin=https://hal.archives-ouvertes.fr/hal-04722536;visit=swh:1:snp:b22bf68a7fa2ee3e3440e74d5db80d81588209b2;anchor=swh:1:rel:5223a87adf3758bff6317ea214019b7f6a754166;path=/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329811v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:16c324b2fd1a78c7b978945666268f6aefe47bfe;origin=https://hal.archives-ouvertes.fr/hal-04329811;visit=swh:1:snp:d63c49649d2a04a8f72ea4b4293419c43237526a;anchor=swh:1:rel:cb2804f966e9a5a108c686b0743935e85527762a;path=/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180966v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c74523108a146a165cbffc5d7e652936b3496310;origin=https://hal.archives-ouvertes.fr/hal-02180966;visit=swh:1:snp:225ec91586ae4562d9f08aa91c79f8a9cd160493;anchor=swh:1:rev:29a169dde569eee47fde69f8c71136ac74faef4c;path=/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bbc03899df671a2eaae6b3f98413e30be630ed79;origin=https://hal.archives-ouvertes.fr/hal-02180337;visit=swh:1:snp:464f10366fe1816fbbaf1c328075bd20bd29c36b;anchor=swh:1:rev:8cb7d8d43822b5e121c124c7cb691375e6bab903;path=/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180368v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a8d2a013709646231016c43070db014e5bf7854;origin=https://hal.archives-ouvertes.fr/hal-02180368;visit=swh:1:snp:d408cb6ca73a9205c3f48e4da3268b4e8cc6a09b;anchor=swh:1:rev:1d8a562a018b59abd3c6a1ff37930a7eb485794c;path=/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180177v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:29cbae0ee2a213ab37e6925866ae4192a9714bad;origin=https://hal.archives-ouvertes.fr/hal-02180177;visit=swh:1:snp:40ae49130ba9b667312ec4140167298dd8f4a4f2;anchor=swh:1:rev:51caf31e4d5744daf59d53d73f66ff2263a705bf;path=/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178524v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e93613c55895db305dbae804c1d0cff4a8f7b47;origin=https://hal.archives-ouvertes.fr/hal-02178524;visit=swh:1:snp:90c645c239392906657226151a6541fb9602909e;anchor=swh:1:rev:805cd45c8db094d4b176dfc993640b60c453b9da;path=/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179513v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1343d720d6c3e19fa6124fd30fe23a0fa737e8e0;origin=https://hal.archives-ouvertes.fr/hal-02179513;visit=swh:1:snp:d08ff83162d7e6cf24502c4114e02e50d66bf1b0;anchor=swh:1:rev:cd96f9629ed1cfcf2bf57250db477194d8497e75;path=/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178682v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:467dcfe01228349756173f861580ac592aee55ee;origin=https://hal.archives-ouvertes.fr/hal-02178682;visit=swh:1:snp:942813389ee91ffabe3ec10b94f7859ee422582a;anchor=swh:1:rev:ac949f794889737789a50db646051ab66e0031ba;path=/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179362v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:977d2d818a864aa88aa0fdb36529ca742e396a5e;origin=https://hal.archives-ouvertes.fr/hal-02179362;visit=swh:1:snp:991c5aac21131f4cdbaf152fdfd2d4155457e67f;anchor=swh:1:rev:0ce2d28fa4b0707d724619b4603558e8284331ea;path=/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177387v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2517c5d70792e89cb86fbcec87787ef2e61de901;origin=https://hal.archives-ouvertes.fr/hal-02177387;visit=swh:1:snp:4b2decefa6576aadec561e8553e03f6bf62f2e50;anchor=swh:1:rev:629881b06c4077bbbe17fedc59583b0b938d25ea;path=/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178479v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasa Akbulut" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu K&#252;pelio&#287;lu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6f815f51af5e108873f6c389178310b9e7c2509d;origin=https://hal.archives-ouvertes.fr/hal-02178479;visit=swh:1:snp:ffa2dc976c9d2bac312748ad2a566dd9c12233d9;anchor=swh:1:rev:56b12dd554901a91737d5d7d125f81f103c9e07e;path=/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937857v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koray Mancuhan" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:6cc28c2a1c0f7c9531c1018e98c430577c2ab108;origin=https://hal.archives-ouvertes.fr/hal-01937857;visit=swh:1:snp:0fab0f9ae39626cf001e8504da8563055ac75ab5;anchor=swh:1:rev:325bf574ae3cd0ebf2f48dad9e81472b261b8dd3;path=/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177739v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4d8ce06d081083caba3459974a3cbe52b2f5bc35;origin=https://hal.archives-ouvertes.fr/hal-02177739;visit=swh:1:snp:a740b0729cd19862544201cefa7fbf254f3e0bf0;anchor=swh:1:rev:b8541bfa2c0f272b08ebd8d19251eb263a8daae4;path=/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177397v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banu Erdem" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9529ca1e4a2fd83153bff00dbaef80f33af43044;origin=https://hal.archives-ouvertes.fr/hal-02177397;visit=swh:1:snp:3c98e2dddc15ad1d7f4486d508f71a4b4fc43576;anchor=swh:1:rev:e4268f65191281edb5713efc252800c1fe6b06fc;path=/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177293v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gadave" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1c0f87bedc5269d89d433583143955715bbba937;origin=https://hal.archives-ouvertes.fr/hal-02177293;visit=swh:1:snp:488efe784d993ce95363b249b9ca10654207443d;anchor=swh:1:rev:a5c3a632ff52caf942ac0457ce1ec733926a867b;path=/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>