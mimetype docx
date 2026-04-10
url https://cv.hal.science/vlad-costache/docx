--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,1887 +234,1753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Electrochemical Monitoring of Bacillus cereus Biofilm Formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Milica Sentic</w:t>
+                <w:t xml:space="preserve">Illuminating microalgal biofilms using advanced photonic imaging techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shanshan Wang</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical &amp; Biomedical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cbmi.5c00271⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88, pp.104018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519569v1</w:t>
+                <w:t xml:space="preserve">hal-05005963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating microalgal biofilms using advanced photonic imaging techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
+                <w:t xml:space="preserve">Hundreds of antimicrobial peptides create a selective barrier for insect gut symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Lachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lextrait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Boukherissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (25), pp.e2401802121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2401802121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05005963v1</w:t>
+                <w:t xml:space="preserve">hal-04611367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hundreds of antimicrobial peptides create a selective barrier for insect gut symbionts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aya Yokota</w:t>
+                <w:t xml:space="preserve">Rapid Detection and Identification of Vancomycin-Sensitive Bacteria Using an Electrochemical Apta-Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorica Novakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Joao Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.2841-2849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2401802121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04611367v1</w:t>
+                <w:t xml:space="preserve">hal-04521922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Detection and Identification of Vancomycin-Sensitive Bacteria Using an Electrochemical Apta-Sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Susana Cardoso</w:t>
+                <w:t xml:space="preserve">Functional Cyperus esculentus L. Cookies Enriched with the Probiotic Strain Lacticaseibacillus rhamnosus SL42</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noussaiba Belmadani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Kassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawtar Keddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Amtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahira Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (16), pp.2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13162541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04521922v1</w:t>
+                <w:t xml:space="preserve">hal-04717255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Cyperus esculentus L. Cookies Enriched with the Probiotic Strain Lacticaseibacillus rhamnosus SL42</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djahira Hamed</w:t>
+                <w:t xml:space="preserve">Low-cost goldleaf electrode as a platform for Escherichia coli immunodetection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Podunavac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manil Kukkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Léguillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.124557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13162541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04717255v1</w:t>
+                <w:t xml:space="preserve">hal-04297200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost goldleaf electrode as a platform for Escherichia coli immunodetection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoran Pavlovic</w:t>
+                <w:t xml:space="preserve">Rapid assembly of a polar network architecture drives efficient actomyosin contractility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Prigent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille N Plancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Begnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (9), pp.110868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04297200v1</w:t>
+                <w:t xml:space="preserve">hal-03874348v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid assembly of a polar network architecture drives efficient actomyosin contractility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of PB1 Midbody Remnant Creating Tethered Polar Bodies during Meiosis II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Pruliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simon Begnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11121394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03874348v2</w:t>
+                <w:t xml:space="preserve">hal-03025218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of PB1 Midbody Remnant Creating Tethered Polar Bodies during Meiosis II</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kif2 localizes to a subdomain of cortical endoplasmic reticulum that drives asymmetric spindle position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Prulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Besnardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Failla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01048-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/genes11121394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03025218v1</w:t>
+                <w:t xml:space="preserve">hal-02115657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kif2 localizes to a subdomain of cortical endoplasmic reticulum that drives asymmetric spindle position</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of translation using polysome profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Chassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Morales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.gkw907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01048-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115657v1</w:t>
+                <w:t xml:space="preserve">hal-01389711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of translation using polysome profiling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell cycle arrest and activation of development in marine invertebrate deuterostomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Morales</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Mcdougall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 450 (3), pp.1175-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.03.155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01389711v2</w:t>
+                <w:t xml:space="preserve">hal-02335191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle arrest and activation of development in marine invertebrate deuterostomes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">mRNA-selective translation induced by FSH in primary Sertoli cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Musnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Reiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.03.155⟩</w:t>
+              <w:t xml:space="preserve">Molecular Endocrinology -Baltimore-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (4), pp.669-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/me.2011-1267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02335191v1</w:t>
+                <w:t xml:space="preserve">hal-01129597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mRNA-selective translation induced by FSH in primary Sertoli cells</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Dephosphorylation of eIF2α is essential for protein synthesis increase and cell cycle progression after sea urchin fertilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Vlad Costache</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Bilotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Bilotto</w:t>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+                <w:t xml:space="preserve">Robert Bellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 365 (1), pp.303-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.03.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2124,279 +1990,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic hormonal control of mRNA translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly León</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Musnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly León</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boulo</w:t>
+                <w:t xml:space="preserve">Gwenhael Jegot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR 3545: RCPG-Physio-Med</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Paris, FRA., Oct 2013, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du contrôle hormonal de la traduction des ARNm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Musnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement des Biotechnologies en Région Centre (Biotechnocentre). Tours, FRA., Oct 2012, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2406,293 +2272,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of multispecies bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Guéneau</w:t>
+                <w:t xml:space="preserve">Raphaël Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Charron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vlad Costache</w:t>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 53: Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2023, Methods in Microbiology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mim.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrosomes and spindles in ascidian embryos and eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Chenevert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hebras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Cell Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.317-339, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mcb.2015.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2702,387 +2568,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro biofilms of Clostridioides difficile undomesticated strains: Morphology and properties according to strain diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lemaire</w:t>
+                <w:t xml:space="preserve">Ludovic Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bridoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vlad Costache</w:t>
+                <w:t xml:space="preserve">Aline Crouzols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Crouzols</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost gold-leaf electrode as a platform for Escherichia coli immuno-detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Podunavac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manil Kukkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of midbody remnant in meiosis II creating tethered polar bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Mcdougall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hebras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Hebras</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérard Prulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3092,114 +2958,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation traductionnelle en réponse à la fécondation et en conditions perturbées dans l'embryon d'oursin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie cellulaire. Université Rennes 1, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011REN1S162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00706548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3346,51 +3212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Mijajlovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Sentic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.5c00271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519569v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005963v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611367v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lextrait" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boukherissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yokota" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401802121" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521922v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Novakovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Camacho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cardoso" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08219" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717255v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Belmadani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kassous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Keddar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Amtout" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahira Hamed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13162541" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Podunavac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Kukkar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Pavlovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389711v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chass&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw907" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1267" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bilotto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3H42BLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810531v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308860v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039742v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706548v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN1S162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Mijajlovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Sentic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.5c00271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lextrait" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boukherissa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yokota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401802121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Novakovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Camacho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cardoso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Belmadani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kassous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Keddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Amtout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahira Hamed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13162541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Podunavac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Kukkar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Pavlovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124557" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389711v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chass&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1267" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bilotto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3H42BLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748238v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN1S162" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>