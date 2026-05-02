--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Detection and Identification of Vancomycin-Sensitive Bacteria Using an Electrochemical Apta-Sensor</w:t>
+                <w:t xml:space="preserve">Functional Cyperus esculentus L. Cookies Enriched with the Probiotic Strain Lacticaseibacillus rhamnosus SL42</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zorica Novakovic</w:t>
+                <w:t xml:space="preserve">Noussaiba Belmadani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Khalife</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vlad Costache</w:t>
+                <w:t xml:space="preserve">Wafa Kassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Joao Camacho</w:t>
+                <w:t xml:space="preserve">Kawtar Keddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Cardoso</w:t>
+                <w:t xml:space="preserve">Lamia Amtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahira Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08219⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (16), pp.2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13162541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521922v1</w:t>
+                <w:t xml:space="preserve">hal-04717255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Cyperus esculentus L. Cookies Enriched with the Probiotic Strain Lacticaseibacillus rhamnosus SL42</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Detection and Identification of Vancomycin-Sensitive Bacteria Using an Electrochemical Apta-Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Kassous</w:t>
+                <w:t xml:space="preserve">Zorica Novakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawtar Keddar</w:t>
+                <w:t xml:space="preserve">Majd Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Costache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Amtout</w:t>
+                <w:t xml:space="preserve">Maria Joao Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djahira Hamed</w:t>
+                <w:t xml:space="preserve">Susana Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (16), pp.2541. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.2841-2849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13162541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c08219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717255v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost goldleaf electrode as a platform for Escherichia coli immunodetection</w:t>
+                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Podunavac</w:t>
+                <w:t xml:space="preserve">Hugo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manil Kukkar</w:t>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Léguillier</w:t>
+                <w:t xml:space="preserve">Simon Palussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
+                <w:t xml:space="preserve">Pascal Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoran Pavlovic</w:t>
+                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 259, pp.124557. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297200v1</w:t>
+                <w:t xml:space="preserve">hal-04159138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PBP2b Mutations Improve the Growth of Phage-Resistant Lactococcus cremoris Lacking Polysaccharide Pellicle</w:t>
+                <w:t xml:space="preserve">Low-cost goldleaf electrode as a platform for Escherichia coli immunodetection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Guérin</w:t>
+                <w:t xml:space="preserve">Ivana Podunavac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Quénée</w:t>
+                <w:t xml:space="preserve">Manil Kukkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Palussière</w:t>
+                <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Courtin</w:t>
+                <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle André-Leroux</w:t>
+                <w:t xml:space="preserve">Zoran Pavlovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 89 (6), </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 259, pp.124557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02103-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2023.124557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159138v1</w:t>
+                <w:t xml:space="preserve">hal-04297200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid assembly of a polar network architecture drives efficient actomyosin contractility</w:t>
               </w:r>
@@ -2700,90 +2700,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost gold-leaf electrode as a platform for Escherichia coli immuno-detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Podunavac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manil Kukkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Léguillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Rizzotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoran Pavlović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Mijajlovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Sentic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.5c00271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lextrait" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boukherissa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yokota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401802121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521922v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Novakovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Camacho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cardoso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08219" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Belmadani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kassous" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Keddar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Amtout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahira Hamed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13162541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Podunavac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Kukkar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Pavlovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124557" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389711v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chass&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1267" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bilotto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3H42BLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748238v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN1S162" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Mijajlovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalibor Stankovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milica Sentic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Costache" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cbmi.5c00271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104018" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Lachat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lextrait" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Boukherissa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Yokota" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2401802121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Belmadani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Kassous" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Keddar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Amtout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahira Hamed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13162541" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04521922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorica Novakovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Khalife" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Camacho" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cardoso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c08219" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04159138v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gu&#233;rin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Palussi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Courtin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Andr&#233;-Leroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02103-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Podunavac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manil Kukkar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent L&#233;guillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Pavlovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2023.124557" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874348v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Prigent Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Plancke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Begnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110868" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025218v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mcdougall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Hebras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pruliere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Burgess" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11121394" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hebras" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pruli&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Besnardeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Failla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01048-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389711v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Chass&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulben" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cormier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.03.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ2SMCMF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Musnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Leon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morales" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2011-1267" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Bilotto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bell&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cosson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3H42BLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Le&#243;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748238v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04087208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Charron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mim.2023.03.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335185v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Chenevert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.03.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lemaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bridoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Crouzols" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039742v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Pavlovi&#263;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115684v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00706548v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011REN1S162" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>