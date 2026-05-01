--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -127,3707 +127,3707 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Manufactory of Old French Psalters. Part 3. The Semi-Diplomatic transcription of Douce MS 320</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.157-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Issue of Cretan or Serbian Models in the Depiction of the Individual Punishments in the Medieval Churches of Leșnic and Ribița: Once Again About the First Edogenous Testimony of the Romanian Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Universitatis Apulensis. Series Historica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28, pp.11 - 33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29302/auash.2024.28.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I libri che i valdesi leggevano prima del Duecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protestantesimo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (2-3), pp.117-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Manufactory of Old French Psalters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.29302/auash.2024.28.1.2⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alessia Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.55-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Manufactory of Old French Psalters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.103-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04997549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Manufactory of Old French Psalters. Part 2: The Genetic Stratigraphy of Douce MS 320 (Continuation) and Its Links with the Maidstone and Orne Fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Chapel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Lendinara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.157-215</w:t>
+              <w:t xml:space="preserve">, 2024, 8, pp.103-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04865339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A ‘Greek Whispers’ parody in the vernacular Voyage of Charlemagne to Jerusalem and Constantinople</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Δελτίον της Χριστιανικής Αρχαιολογικής Εταιρίας</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 42, pp.303-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12681/dchae.32434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ‘Double-Sided’ Chapel at Pyrga (Cyprus, 1421-1424)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.21-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03923908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Manuscrit du Roi, un chansonnier que le prince de Morée Guillaume de Villehardouin n'a sans doute jamais connu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textus &amp; Musica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Varia. Articles, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511181v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Manufacturing Stages of the Old French Barlaam and Ioasaph in the Library of the Iviron Monastery from Mount Athos. Preliminary Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medioevo Romanzo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46/2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511197v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular Translations of the Psalms (4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.103-203</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp.211-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessia Chapel</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03923915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular Translations of the Psalms (3): Collective Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Sasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jasinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 7, pp.55-143</w:t>
+              <w:t xml:space="preserve">, 2021, 5, pp.91-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Manufactory of Old French Psalters. Part 2: The Genetic Stratigraphy of Douce MS 320 (Continuation) and Its Links with the Maidstone and Orne Fragments</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arbitrary Distribution of Emphasis (Conclusions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessia Chapel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Olar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.213-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pornographie française (animalière) dans la Grèce médiévale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, HS (octobre 2021), pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préambule à une étude sur l'hérésie et la traduction biblique au Moyen Âge et à l'aube de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblicum Jassyense. Romanian Journal for Biblical Philology and Hermeneutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.15-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proclaiming the Eucharist on Communist Stadiums? The Multiple Meanings of the Phoenix Concept-Album Cantafabule (An Experiment in Cultural History)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.119-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De David le prophecie (and the Old French Eructavit poem) as a synecdoche of the psalter in the manuscript British Library, Additional 15606</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medioevi Rivista di letterature e culture medievali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.253-259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510885v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magic and Papyri in the Latin Voyage of Charlemagne to the East</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transylvanian review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXIX (1), pp.9-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit partagé par deux cultures : le vieil-anglais et l’ancien français dans une Règle de Saint Benoît (ms. Londres, British Library, Cotton Titus A iv)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Mediolatini e volgari</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXVI, pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular the entire corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Chaillou-Amadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Delattre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.67-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recreational Tourism, Make-Believe Antiquity, and the Trivial Origins of the Renaissance in Niccolo da Martoni's Travels through Latin-Occupied Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itineraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.321-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular Translations of the Psalms (2): Collective Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Gânsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanța Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.103-203</w:t>
+              <w:t xml:space="preserve">, 2020, 4, pp.257-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mise en page générative pour les manuscrits bilingues ? Les similitudes entre les témoins latin-français (XIIe s.) et slavo-roumains (XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biblicum Jassyense. Romanian Journal for Biblical Philology and Hermeneutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.25-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Musical Instruments in the Early Vernacular the entire corpus : collective research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Gânsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ágnes Korondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mary Macrobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Popa-Gorjanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp.21-80</w:t>
+              <w:t xml:space="preserve">, 2019, 3, pp.67-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Varia. Articles, 6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02443941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prolegomena to a Study of the Religious and Cultural Networks Linking the Romanian Communities of Medieval Transylvania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Religion &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Religious History and Culture of the Balkans, suppl. 19, pp.83-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">The Manufacturing Stages of the Old French Barlaam and Ioasaph in the Library of the Iviron Monastery from Mount Athos. Preliminary Investigations</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roau d’Arundel et sa technique de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medioevi Rivista di letterature e culture medievali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.149-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacré et profane dans deux cathédrales du XIIe siècle. Le contexte culturel de l’'Artus' de Modène et du 'Roland' de Vérone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francigena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.63-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25430/2420-9767/v4-063-100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermogène le rhéteur et Bohémond le bâilleur. Échos de l’École de Hereford dans l’Ipomedon de Hue de Rotelande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (74), pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/medievales.8592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02055799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les peintures de Strei et l’Union des deux Églises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">museIKON A Journal of Religious Art and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.37-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuscrit lat. 15675 de la Bibliothèque nationale de France, source des inscriptions de la chapelle Saint-Étienne de Westminster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convivium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (2), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CONVIVIUM.4.2018011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01699462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sermon en langue vulgaire, tiré du Barlaam et Josaphat, sur les parois du baptistère saint-Jean à Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (237), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.1887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01543336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un boudhha à Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, HS, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02269274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La datation du 'Barlaam' français du Mont Athos (à propos d'un article récent)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Apulensis. Series Historica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (1), pp.153-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinul, grâul si ardelenii lui Faramund. O primă utopie transilvăneană în literatura occidentală: 'Roman de Thèbes', sec. XII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii si materiale de istorie medie, ISSN : 1222-4766</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34, pp.363-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02057592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand ou le faux Frédéric II de Hohenstaufen dans les peintures murales du palais abbatial de San Zeno, à Vérone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medioevi Rivista di letterature e culture medievali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.31-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02057670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert, fils de Tédald, et la « Vie de saint Nicolas » de Wace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medioevi Rivista di letterature e culture medievali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.125-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umbra lui Dobre la Leşnic. Despre un comanditar fictiv, despre picturi inspirate de apocrife şi nu în ultimul rând despre primele atestări endogene ale limbii române</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apulum : arheologie, istorie, etnografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Historia &amp; Patrimonium, 52, pp.157-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Pauper Paulus’ şi mănăstirea tainică de la Sântămărie Orlea: scenele pictate în secolul al XV-lea sub tribuna de vest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars Transsilvaniae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XXIV, pp.183-228</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rara avis : la traduction française médiévale du Barlaam et Ioasaph du Mont Athos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medioevo Romanzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46/2</w:t>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.106-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...89 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.211-221</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Popa. - La începuturile Evului Mediu românesc/At the Beginnings of the Romanian Middle Ages. Alba Iulia, ALTIP, 2008, 413 p. 95 fig.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56 (221), pp.104-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.15-91</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00812700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Interpretatio Wallachica of Serbian Influences: The Cases of Ribița, Streisângeorgiu, and Crișcior (but also Râmeț)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Apulensis. Series Historica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.105-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, HS (octobre 2021), pp.24-25</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pierre tombale d’un évêque ‘suffragant’ d’Alba Iulia : Saulus (†1309/1310?) ou Benedictus (†1320)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Apulensis. Series Historica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.155-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.119-147</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau regard porté sur l’épée à inscription de Satu Mare (XIIIe-XIVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apulum : arheologie, istorie, etnografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.205-2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01235000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de l'Apoloines perdu. Les échos littéraires d'une traduction française de l'Historia Apollonii regis Tyri conservée dans les fragments de Gdansk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (217), pp.3-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/128rr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...102 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.91-107</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00695541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scriptor scribebat et pulcram puellam in mente tenebat : la fin de l'inscription peinte de Dârjiu (1419)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studii si materiale de istorie medie, ISSN : 1222-4766</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXX, pp.213-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, pp.213-222</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lez prixonier esclaive de Nicopolit’. À propos d’un feuillet du manuscrit Épinal 59 (217)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Universitatis Apulensis. Series Historica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (1), pp.311-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.67-140</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01234972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bazgazul, seigneur de Ballaquie. À la recherche du Valaque musulman de steppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apulum : arheologie, istorie, etnografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XLVI, pp.95-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, LXVI, pp.5-16</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01235024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vlachs and the troubadour. Brief analysis of three poems by Raimbaut de Vaqueiras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études sud-est européennes / Journal of South-East European studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, XLVII, pp.55-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...2092 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00794738v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01235024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois techniques d'excavation. Nouvelles recherches sur le complexe Basarabi-Murfatlar</w:t>
               </w:r>
@@ -4065,51 +4065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The erasures of the Old French Psalter (Oxford, Bodleian Library, Douce MS 320) and the likelihood of a previous interlinear gloss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Chapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4210,2041 +4210,2041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02169961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les hétérodoxes minoritaires et la traduction française de la Bible au XIIe siècle : Lambert le Bègue (“Dire(s) au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Première journée d’études 2018 : Discours minoritaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voici venu le temps où les clercs oublient leur clerquois : La diorthosis du Psautier d’Oxford dans le ms. Harley 273 de la British Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorări în tradiţia biblică românească şi europeană”, ediţia a VIII-a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Iasi, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The First Psalters in Old French and Their 12th Century Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Alba Iulia, Romania. pp.29-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02181546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quotations from the Vernacular Psalters in French and English Medieval Sermons + Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vernacular Psalters and the Early Rise of Linguistic Identities”, Museikon / CESCM, Alba Iulia, June 27-28 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museikon; CESCM, Jun 2018, Alba Iulia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02271781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Iasi, Roumanie</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation du mouvement vaudois et l’oubli de l’identité littéraire gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convegno storico "A ottocento anni dal Colloquio di Bergamo, 1218-2018. Un dibattito agli inizi della storia valdese"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bergame, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Alba Iulia, Romania. pp.29-37</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Fluid Confessional Border: A Comparative Analysis of Medieval Paintings from Haţeg (Romania) and Mesa Mani (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balkan Cultural Symposium: Currents and Crosscurrents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bucharest, Jun 2018, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bergame, Italie</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacred and Profane In Medieval French Literature and Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National and Kapodistrian University of Athen, Nov 2018, Athen, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Bucharest, Jun 2018, Bucarest, Romania</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes bibliques historiés. Une tradition latine et française de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumenta linguae Dacoromanorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’études bibliques-philologiques, May 2018, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, National and Kapodistrian University of Athen, Nov 2018, Athen, Greece</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vernacular Bibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory and the Past: Round Table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM; Institute for Medieval Studies, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’études bibliques-philologiques, May 2018, Iasi, Roumanie</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02186731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle ambigu du prince de Morée dans la composition du manuscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde interdisciplinaire : Le Manuscrit du Roi, Paris BnF fr. 844</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rome, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CESCM; Institute for Medieval Studies, Jun 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02187117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective Memory Loss and Shifting Heterodox Identities in Two Vernacular Textual Communities of the Late 12th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International medieval Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Rome, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le influenze culturali occidentali nell'arte e nella letteratura romena del tardo Medioevo e della prima età moderna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario di romeno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Padova, Oct 2018, Padove, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Leeds, United Kingdom</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The thorny issue of heresy or heterodoxy in the French medieval translations of the Bible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heresy and Bible translation in the Middle Ages and at the dawn of the Renaissance (Première journée d’études)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università degli studi di Padova, Oct 2018, Padove, Italy</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions de Merléac dans l’histoire des textes bibliques historiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Merléac, ut pictura genesis. Le patrimoine numérisé de la Bible au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence hussite sur les premières traductions roumaines des textes sacrés : un faux problème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorări în tradiţia biblică românească şi europeană</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contexte historique et culturel de la seule traduction française médiévale faite à partir d’un texte grec ancien : le ‘Barlaam et Ioasaph’ du Mont Athos (vers 1207-1213)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour le département de Lettres classiques de l'Université de Iasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Iasi, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la traduction médiévale: écriture fictionnelle et parole sacrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vincensini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS), Jan 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02190426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le manuscrit de Londres, British Library, Titus A IV, témoin d'un 'stimulus diffusion' culturel du XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence pour le département de Lettres classiques de l'Université de Iasi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’influence hussite sur les premières traductions roumaines des textes sacrés : un faux problème</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apocrife în picturile bisericuţei de la Leşnic (sec. XIV-XV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence pour le Centre Iconographè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bucarest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions en vers du psautier au Moyen Âge et à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les traductions médiévales à la Renaissance et les auto-traductions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESR, Jun 2016, Tours, France. pp.139-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01511217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vers et la prose dans les traductions françaises du Psautier au Moyen Âge et à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude : Les traductions médiévales à la Renaissance et les auto-traductions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS); CESR (Université de tours/CNRS), Jun 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mise en page générative pour les manuscrits bilingues ? Quelques similitudes entre les témoins latins-ancien français et slavon-vieux roumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorări în tradiţia biblică românească şi europeană</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Iasi, Roumanie</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Iasi, Roumanie</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le portrait du traducteur en poupée russe Guyart des Moulins, Pierre le Mangeur et Saint Jérôme dans les enluminures du manuscrit BnF, fr. 155</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les auteurs étaient des nains. Stratégies auctoriales chez les traducteurs français de la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Louvain-la-Neuve, France. pp.59-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Iasi, Roumanie</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02118598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un manuscrit partagé par deux cultures : Londres, British Library, Cotton Titus A IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les littératures vernaculaires de l’Europe médiévale et la question des frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle matière pour quelle translatio ? L'héritage sympériphérique de l'Antiquité dans certains textes français du XIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELLAM, Mar 2015, Poitiers, France. pp.587-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Iasi, Roumanie</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01576480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions au sujet des traductions françaises médiévales de la bible. Un problème de méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude De la traduction médiévale à la seconde main moderne. Théories pratiques et impasses de la translatio contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARC Linguae, Sep 2014, Poitiers, France. pp.165-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CESR, Jun 2016, Tours, France. pp.139-158</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01229016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’esthétique paysanne des spolia dans les églises médiévales du Hațeg (Roumanie, XIIIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la journée d'études de l'équipe d'accueil Histara tenue à Paris, à l'Institut national de l'histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. pp.73-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Bucarest, Romania</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Thaon le Coadunator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLLMOO, Sep 2012, Nantes, France. pp.103-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CESCM (Université de Poitiers/CNRS); CESR (Université de tours/CNRS), Jun 2016, Tours, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02436947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuf ou la poule : la polygénèse de saint Gires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matérialité et immatérialité dans l’église au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bucarest, Roumanie. pp.261-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00794712v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02436947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Artus de Modène, la winlogee volée et le commanditaire mystérieux</w:t>
               </w:r>
@@ -6413,51 +6413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Révolution de l'écrit. Effets esthétiques et culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Vincensini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6501,51 +6501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Sasu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ileana Sasu; Vladimir Agrigoroaei. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6660,51 +6660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vernacular Psalters and the Early Rise of Linguistic Identities:The Romanian Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Sasu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. DAR Publishing, Muzeul National al Unirii, 2019, 978-606-94751-5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6823,50 +6823,665 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The allophone translator of a Franciscan ‘Rule with a bull’ and his use of Greek biblical quotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.148-155, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip of Thaon’s biblical quotations in his Bestiary as proof of Old French language automatisms at the beginning of the twelfth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.162-167, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation clusters, translation units, and language automatisms: Describing organic language phenomena found in translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Sasu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-39, 2023, Biblia vernacula, 978-2-503-60033-8; 978-2-503-60034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The translator of the Metz Psalter (c.1365) about the exegetical and aesthetical dangers of foreignization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.305-314, 2023, Biblia vernacula, 978-2-503-60033-8; 978-2-503-60034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The beneurez huem, the cunseil de feluns (and the chaere de pestilence) of Ps 1:1 in a series of twelfth- and thirteenth-century Old French texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.109-114, 2023, Biblia vernacula, 978-2-503-60033-8; 978-2-503-60034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Testament references in the Cathar Interrogatio Iohannis, the linguistic conundrum of its (Greek) source, and the issue of diorthoses vs. retranslations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-238, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identical language automatisms and translation clusters in the Old French Oxford Psalter and Eadwine Psalter: Analysis of Ps 151</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.122-129, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translation automatisms or formulae? Unusual phrases in a Constantinopolitan icon miracle told in the Galician Cantigas de Santa Maria (thirteenth century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6879,3410 +7494,2795 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.437-443, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04373604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cum manus his Efrem fertur fecisse tu autem (1169): Formulaic Transfer in the Mosaics of the Nativity Church in Bethlehem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.122-129, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+              <w:t xml:space="preserve">, pp.430-436, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The translator of the Metz Psalter (c.1365) about the exegetical and aesthetical dangers of foreignization</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04343115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tertia die resurrexit: Formulae and translation automatisms of the Apostles’ Creed in the Old French epic poems of the twelfth and thirteenth centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cinzia Pignatelli</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sini Kangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.305-314, 2023, Biblia vernacula, 978-2-503-60033-8; 978-2-503-60034-5</w:t>
+              <w:t xml:space="preserve">, pp.413-422, 2023, Biblia vernacula, 978-2-503-60033-8 / 978-2-503-60034-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A pan-European translation cluster? Synonymic variations in the vernacular translation choices for τυμπανιστριαί / tympanistriae (Ps 67:26)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Sasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Voleková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Svobodová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Jasińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.109-114, 2023, Biblia vernacula, 978-2-503-60033-8; 978-2-503-60034-5</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.296-304, 2023, Biblia vernacula, 978-2-503-60033-8; 978-2-503-60034-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Old Testament references in the Cathar Interrogatio Iohannis, the linguistic conundrum of its (Greek) source, and the issue of diorthoses vs. retranslations</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The issue of heresy and oral translation errors in two low prestige contexts from twelfth-century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.233-238, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+              <w:t xml:space="preserve">, pp.52-56, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philip of Thaon’s biblical quotations in his Bestiary as proof of Old French language automatisms at the beginning of the twelfth century</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ps 50:6 iudica(ve)ris or the difference between translation automatisms, copies, and diorthoses in several medieval French texts based on the Psalms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Agrigoroaei; Ileana Sasu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.162-167, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+              <w:t xml:space="preserve">, pp.200-208, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Translation clusters, translation units, and language automatisms: Describing organic language phenomena found in translation</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvance, variance, matérialité ou pseudo-transférance ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane Cuny, Jean-Jacques Vincensini, Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Révolution de l’écrit : Effets esthétiques et culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, éditions du Cerf (Beauchesne), pp.109-125, 2022, Collection Christophe Plantin, 978-2-7010-1736-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03924008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un termen de comparație grecesc pentru caii pictați în sanctuarul bisericii de la Streisângeorgiu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gianina‑Diana Iegar, Péter Levente Szőcs, Gabriela Rusu, Florela Vasilescu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evul mediu neterminat / A Befejezetlen Középkor / The Unfinished Middle Ages: Omagiu adus profesorului Adrian Andrei Rusu cu ocazia împlinirii vârstei de 70 de ani / Tanulmányok Adrian Andrei Rusu professzor köszöntésére 70. születésnapja alkalmából / Studies in honour of professor Adrian Andrei Rusu on his 70th birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura MEGA, pp.399-414, 2022, 978‑606‑020‑533‑3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03926550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dating of the first (anonymous) Anglo-Norman poem dedicated to the passion of Saint Catherine: c. 1115-1120</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del convegno internazionale 'Lo spazio anglo-normanno: lingua, letteratura, cultura'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiorini, In press, Medioevi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internazionalizzazione del movimento valdese e la perdita dell’identità letteraria gallo-romanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Tasca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maggio 1218: Il Colloquio di Bergamo. Un dibattito agli inizi della storia valdese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudiana, pp.59-71, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Langue d’oïl (and the Langue d’oc) in the Mirror of Translation: bringing into perspective French-speaking translation in the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Galderisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Borsari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translation in Europe during the Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.29-62, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des inscriptions de Merléac dans l’histoire des textes bibliques historiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier-Laurent Salvador, Jeanette Patterson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ut pictura genesis. De la chapelle saint Jacques en Merléac à la Bible numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Paradigme, 2019, 978-2-86878-150-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02920365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captatio benevolentiae: A Different History of the Early Romanian Psalters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Agrigoroaei; I. Sasu; A. Dumitran; F. Bogdan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vernacular Psalters and the Early Rise of Linguistic Identities: The Romanian Case</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Dark Publishing, pp.7-8, 2019, Museikon STudies, 9786069475157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02271939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le faux problème hussite dans la littérature vieil-Roumaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandru Ioan Cuza. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Receptarea Sfintei Scripturi: între filologie, hermeneutică şi traductologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editura Universităţii, pp.77-97, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue d’oïl (et la langue d’oc) au miroir des traductions : Une mise en perspective de la traduction francophone au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Galderisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisa Borsari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La traducción en Europa durante la Edad Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cilengua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-70, 2018, 978-84-17107-47-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’y a-t-il dans un auteur ? Simund de Freine en dialogue avec Giraud de Barri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giovanni Borriero, Roberta Capelli, Chiara Concina, Massimo Salgaro,Tobia Zanon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amb. Dialoghi e scrittiper Anna Maria Babbi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni Fiorini, pp.145-153, 2016, 978-88-96419-85-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction et sotériologie. Nouvelles recherches au sujet du Barlaam français du Mont Athos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anna Maria Babbi; Chiara Concina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Francofonie medievali : Lingue e letterature gallo-romanze fuori di Francia (sec. XII-XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fiorini, pp.229-249, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction perdue de la Bible faite pour l’usage de Valdès : supercherie savante involontaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi, Jean-Jacques Vincensini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de la traduction : Du topos du livre source à la traduction empêchée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.27-39, 2023, Biblia vernacula, 978-2-503-60033-8; 978-2-503-60034-5</w:t>
+              <w:t xml:space="preserve">, pp.133-152, 2016, 978-2-503-56726-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture templière de l'Ancien testament : les peintures de Cressac à la lumière de la traduction anglo-normande du livre des Juges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catalina Girbea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armes et jeux militaires dans l'imaginaire : XIIe-XVe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Classiques Garnier, pp.65-96, 2016, Bibliothèque d'histoire médiévale, 978-2-8124-6083-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citations bibliques et patristiques dans le premier livre de l’Ovide moralisé en prose (ms. Vatican, Reg. Lat. 1686)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Da Ovidio a Ovidio? l'Ovide moralisé in prosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Edizioni Fiorini, pp.1-28, 2013, Medioevi, 978-88-96419-67-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altercatio Hadriani Augusti et Epicteti Philosophi, IIe-IIIe s. (n° 1091) - [Anatomie], (datation inconnue) (n° 1092) - [Avis de l'Université de Paris sur le Grand Schisme], [XIVe s.] (n° 1093) - Bernard de Clairvaux (saint), Iubilus rythmicus de nomine Iesu, XIIe s. (n° 1097) - Bible : Apocalypse de saint Jean [sans datation] (n° 1100) - Bible : Dix commandements [sans datation] (n° 1101) - Bible : Livre des Maccabées [IIe s. av. J.-C.] (n° 1102) - [Bii eyner Schiben man pruven kann...] [XIVe-XVe s.] (n° 1103)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1297 et s.q., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auguste, Coutumes de Lorris, XIIe s. (n° 425) - Philippe V le Long, Actes pour le sénéchal de Rouergue, XIVe s. (n° 427) - Philippe V le Long, Convocations de Philippe V pour discuter de la monnaie, XIVe s. (n° 428) - Philippe V le Long, Lettres de Philippe V aux grands de son royaume, XIVe s. (n° 429) - Pierre de Blois, Compendium in Iob, XIIe s. (n° 435) - Raymond du Puy, Règle des hospitaliers (n° 480) - Règle du Temple, XIIe s. (n° 483) - Statuta capitulorum ordinis Cisterciensis (n° 502) - Super omnia vincit veritas, XVe s. (n° 503) - Traité de Troyes, XVe s. (n° 514) - Traité sur l'Egypte et les moyens de conquérir la Terre sainte, Emmanuel Piloti, XVe s. (n° 515) - [Vita sanctae Enimiae], [XIIe s.] (n° 615)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.732 et sq., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schwabenspiegel, XIIIe s. (n° 1002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1203, 2011, 978-2-503-54330-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure (saint), De triplici via, XIIIe s. (n° 1104) - Bonaventure (saint), Lignum vitae, XIIIe s. (n° 1105)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Translation Automatisms in the Vernacular Texts of the Middle Ages and Early Modern Period</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Devard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1304, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00702241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccobaldo da Ferrara, Cronica summorum pontificum [XIVe s.] (n° 1179) - Robert Blondel, Complanctus bonorum Galicorum, 1420 (n° 1180) - Robert Blondel, Oratio historialis, 1449 (n° 1181) - Robert de Saint-Marien d'Auxerre, Chronologia, seriem temporum et historiam rerum in orbe gestarum, XIIIe s. (n° 1182) - Rodrigo Sanchez de Arevalo, Speculum vite humanae, XVe s. (n° 1183) - Speculum humilitatis, [datation inconnue] (n° 1186) - Statuts synodaux du diocèse de Troyes, XVe s. (n° 1187) - Statutum de viris religiosis, XIIIe s. (n° 1188) - Tancrède de Bologne, Ordo iudiciarius, 1216 (n° 1189) - Thomas a Kempis, De imitatione Christi, 1424-1441 (n° 1190) - Traité de chiromancie, [datation inconnue] (n° 1191) - [Vie de sainte Flour], [XIVe s.] (n° 1193) - [Vita sancti Benedicti fundatoris pontis Avenionensis], [XIIe s.] (n° 1194) - [Vita sancti Trophimi Arelatensis episcopi], [datation inconnue] (n° 1195) - [Vitae Elzearii de Sabrano, comitis Ariani, et Dalfinae coniugis eius], [XIVe s.] (n° 1196) - Vital de Blois, Geta, XIIe s. (n° 1197)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1339 et s.q., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordo Missae, XIVe s. (n° 1164) - Passio Polychronii, Ve s. (n° 1165) - [Philomena] / Guillermus Paduanus, Gesta Karoli Magni ad Carcassonam et Narbonam, 1ère moitié du XIIIe s. (n° 1166) - Pierre de Cugnières, [Droits de spiritualité et de temporalité...], XIVe s. (n° 1167) - Pierre Poquet (Pierre Bourguignon), Dictamen de laudibus beati Josephi, XVe s. (n° 1168) - Philippe de Mézières, Nova Passionis religio, 1367-1368 / 1386 / 1395 (n° 1169) - (Pseudo)-Albert le Grand, De perfectione vitae spiritualis, XIIIe s. (n° 1170) - (Pseudo)-Augustin, Enarrationes in psalmos, Ives. (n° 1171) - (Pseudo)-Bonaventure (saint), Meditationes vitae Christi, [ca. 1300] (n° 1172) - (Pseudo)-Clément (saint), Recognitiones, [avant le IVe s.] (n° 1173) - (Pseudo)-Guillaume de Rennes, Apparatus in Summam de casibus Raymundi de Penyafort, XIIIe s. (n° 1174) - (Pseudo)-Lentulus, Epistula ad senatum Romanum de Iesu Christo [datation inconnue] (n° 1175) - [Ramon Llull ?], Liber de investigatione secreti occulti, [datation inconnue] (n° 1176) - Rex Tiurcorum, [datation inconnue] (n° 1177) - [Richard de Gerberoy], [Transalatio faciei Iohannis Baptistae Ambianum anno 1206], XIIIe s. (n° 1178)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1332-1333 et s.q., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelium Nicodemi / Acta Pilati (n° 64) - Varro, Fragments divers, Ier s. av. J.-C. (n° 95)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.185-190, 255-256, 2011, 978-2-503-54329-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00700247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix nobiliaires ou modèle oriental : le cas de saint Georges et des autres saints guerriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Aurell; C. Girbea. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chevalerie et christianisme aux XIIe et XIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.430-436, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-100, 2011, Histoire, 978-2-7535-1726-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tertia die resurrexit: Formulae and translation automatisms of the Apostles’ Creed in the Old French epic poems of the twelfth and thirteenth centuries</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Directorium ad passagium faciendum ad Terram sanctam, XIVe s. (n° 207) - Epistula presbyteri Iohannis, XIIe s. (n° 221) - Foucher de Chartres, Historia Hierosolymitana, XIIe s. (n° 230) - Guillaume de Tyr, Historia rerum in partibus transmarinis gestarum, XIIe s. (n° 288) - Jean II Le Bon, Privilèges conférés aux juifs et autorisation de séjourner pour vingt ans dans le royaume, XIVe s. (n° 346) - Les Coutumiers de Normandie, XIe-XIIIe s. (n° 365) - Les Paix d'Aurillac, XIIIe s. (n° 366) - Ordo de Reims, XIIIe s. (n° 409)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.419 et sq., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00701594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Ier le Grand, lettre à Serenus, ca. 600 (n° 1128)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sini Kangas</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Devard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, pp.413-422, 2023, Biblia vernacula, 978-2-503-60033-8 / 978-2-503-60034-5</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Galderisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1315-1316, 2011, 978-2-503-54330-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...129 lines deleted...]
-              <w:t xml:space="preserve">, pp.296-304, 2023, Biblia vernacula, 978-2-503-60033-8; 978-2-503-60034-5</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Chroniques des Comtes de Foix], XVe s. (n° 1203) - Cantilène / Séquence de sainte Eulalie [IXe s.] (n° 1204) - [Clef des songes], [datation inconnue] (n° 1205) - [Compte des LVIIII poins de l'escequier], [datation inconnue] (n° 1206) - [Gall de Königssaal], Malogranatum, XIVe s. (n° 1210) - John Peckham, Gerarchie, 1285 (n° 1215) - Guillaume Filastre, Traité d'amitié [XVe s.] (n° 1216) - Lambert de Saint-Omer, Liber Floridus, 1090-1120 (n° 1217) - Le premier traité de Londres (1358), XIVe s. (n° 1219) - Merveilles du pays de Syrie [XVe s.] (n° 1220) - Platon (Phédon), ca. 383 av. J.-C. (n° 1221) - Serments de Starsbourg [Ixe s. 842] (n° 1225) - [Simon de Compiègne ?], Comput [XIIIe-XIVe s.]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1353 et s.q., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.52-56, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chrysostome, De reparatione lapsi vel Paraeneses ad Theodorum lapsum, IVe s. (n° 1147) - Jean de Beke, Chronicon continens res gestas episcoporum sedis Ultraiectanae et comitum Hollandiae, 1348 (n° 1148) - Jean de Eecoute, De triplici desponsatione, XVe s. (N° 1149) - [Jean de Hildesheim], Historia trium Regum, XIVe s. (n° 1150) - [Lettres de Frère Nicolas à Frère Bernard sur l'art philosophical], [datation inconnue] (n° 1151) - [Lettre du Soudan de Babylone au roi de Chypre], 1339 (n° 1152) - Libellus de meditatione Passionis Christi per septem diei horas, XIVe s. (n° 1153) - Ludolphe de Saxe, Enarratio in Psalmos, XIVe s. (n° 1154) - Maistre Loys [livre de fauconnerie], [fin XVe-début XVIe s.] (n° 1155) - Marbode de Rennes, de Gemmis [XIe-XIIe s.] (n° 1156) - marguerite d'Oingt, Speculum [XIIIe-XIVe s.] (n° 1157) - Marsile de Padoue, Defensor pacis, 1318-1324 (n° 1158) - Martyrologium Romanum [datation inconnue] (n° 1159) - Matthieu de Cracovie, Tractatus de conscientia et ratione [XIVe-XVe s.] (n° 1160) - Mirabilia Urbis Romae, XIIe s. (n° 1162) - Nicolas de Lyre, Postillae perpetuae in Vetus et Novum Testamentum [XIVe s.] (n° 1163)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1322 et s.q., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.200-208, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonaventure (saint), Soliloquium de quattuor mentalibus exerciis, XIIIe s. (n° 1106) - Bonaventure (saint), Stimulus divini amoris, XIIIe s. (n° 1107) - Boniface Symonnetta, De Christinae fidei et Romanorum pontificum persecutionibus, XVe s. (n° 1108) - Chronique des évêques de Metz, [XIIe s.] (n° 1110) - [Chronique de Lanerscot], XIVe s. (n° 1111) - Confiteor, [XIe s.] (n° 1113) - De praeservativis epidermiae ex decreto Facultatis medicae Parisiensis d. d. anno 1348, 1348 (n° 1115) - Edmond Rich (saint), Speculum Ecclesiae, XIIIe s. (n° 1116) - Extenta terre comitatus Campanie et Brie, 1276-1278 (n° 1118) - Fretellus, Rorgo, Liber locorum sanctorum Terrae Ierusalem, 1137 (n° 1120) - Generatio unius corruptio alterius... / Corruptio unius est generatio alterius [datation inconnue] (n° 1121) - Georges d'Esclavonie, Epistola de virgitate servanda, 1411 (n° 1122) - Gesta episcoporum Cameracensium [1024-1025, etc.] (n° 1123) - Gilles d'Assise, Dicta Aurea, XIIIe s. (n° 1124)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1305 et s.q., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.148-155, 2023, Biblia vernacula, 978-2-503-60033-8 ; 978-2-503-60034-5</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiard de Laon [Sermon sur les douze fruits de l'Eucharistie], XIIIe s. (n° 1129) - Guillaume de Boldensele, Liber de quibusdam ultramarinis partibus et praecipue de terra Sancta, 1336 (n° 1130) - Guillaume Durand de Saint-Pourçain, De origine potestatum et iurisdictionum quibus populus regitur, XIVe s. (n° 1131) - Guillaume de Tripoli, Notitia de Machometo + (pseudo)-Guillaume de Tripoli, De statu Sarracenorum, 1271-1273 (n° 1134) - Haymo de Halberstadt, Breviarium historiae ecclesiasticae, IXe s. (n° 1135) - Haymo de Halberstadt, Homiliae, IXe s. (n° 1136) - Haymo de Halberstadt, Sermo in natali Sancti Vedasti de duobus parvulis meritis eius sanitatis, IXe s. (n° 1137) - Hugues Candidus [Chronique de Peterborough], XIIe s. (n° 1138) - Hugues de Saint-Cher, De doctrina cordis / De custodia cordis, XIIIe s. (n° 1139) - Hugues de Saint-Victor, De institutione novitiorum, XIIe s. (n° 1140) - Ignace d'Antioche (saint) [Les epistres de Saint Ignace, evesque d'Antioche], [Ier-IIe s.] (n° 1141) - Jacob van Maerlant, Wapene Martijn / Dander Martijn / Derden Martijn, XIIIe s. (n° 1142) - Jacobus de Theramo, Consolatio peccatorum, seu Lis Christi et Belial, sive Processus Luciferi contra Jesum Christum, sive Belial [XIVe s.] (n° 1143) - Jean Beleth, Summa de ecclesisaticis officiis, XIIe s. (n° 1144) - Jean Cassien, Collationes patrum in Scithico eremo commorantium, Ve s. (n° 1145)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.1316 et s.q., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fiorini, In press, Medioevi</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00703695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testamenta duodecim patriarcharum (n° 9), Sibylla Tiburtina, IVe s. (n° 33), (n° 35)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Agrigoroaei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudio Galderisi avec la coll. de Vladimir Agrigoroaei. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translations médiévales, cinq siècles de traductions en français du Moyen Âge (XIe-XVe siècles), t. II : le Corpus Transmédie : Répertoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.71-72, 108-111, 112-113., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...1924 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700234v1</w:t>
-              </w:r>
-[...217 lines deleted...]
-                <w:t xml:space="preserve">halshs-00733321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10437,51 +10437,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536291v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29302/auash.2024.28.1.2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521345v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Chapel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997549v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373977v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Lendinara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/dchae.32434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511181v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511197v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Toupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510885v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jasinska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511344v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Olar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097377v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria G&#226;nsac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Suciu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Svobodov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#539;a Burlacu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098115v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Korondi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Macrobert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Popa-Gorjanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25430/2420-9767/v4-063-100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8592" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVIVIUM.4.2018011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.1887" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057592v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233195v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233477v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128rr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gruia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271772v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271645v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186731v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271595v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190614v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436947v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63371" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373536v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373532v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373596v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Kangas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373583v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Volekov&#225;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jasi&#324;ska" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373528v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373547v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926550v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097620v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920365v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272120v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilengua.es/tienda/publicacion/la-traduccion-en-europa-durante-la-edad-media" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/action/showBook?doi=10.1484%2FM.BITAM-EB.5.109500" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700247v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/136/chevalerie-et-christianisme-aux-xiie-et-xiiie-siecles" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701594v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703787v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703752v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703695v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700234v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702235v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521345v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Agrigoroaei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Chapel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536291v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29302/auash.2024.28.1.2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536302v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997549v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Delattre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Lendinara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/dchae.32434" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511181v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511197v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Toupin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Sasu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jasinska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Olar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511341v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510885v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892286v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chaillou-Amadieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria G&#226;nsac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Suciu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Svobodov&#225;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constan&#539;a Burlacu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02443941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Korondi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mary Macrobert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Pignatelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Popa-Gorjanu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056369v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25430/2420-9767/v4-063-100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.8592" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CONVIVIUM.4.2018011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.1887" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269274v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057592v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057670v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233477v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235000v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/128rr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794322v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234972v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235975v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235037v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gruia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236004v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271752v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271034v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271772v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02186731v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187117v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190426v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vincensini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271595v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511217v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271226v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02118598v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229016v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436947v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794712v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234948v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777122v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503600338-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/63371" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02181567v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Galderisi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373541v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373544v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373587v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373604v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04343115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sini Kangas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373583v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Volekov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jasi&#324;ska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373547v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03924008v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926550v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920365v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272120v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cilengua.es/tienda/publicacion/la-traduccion-en-europa-durante-la-edad-media" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272204v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272272v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/action/showBook?doi=10.1484%2FM.BITAM-EB.5.109500" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359073v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733321v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700270v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703787v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233490v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/136/chevalerie-et-christianisme-aux-xiie-et-xiiie-siecles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701594v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703802v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703707v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703688v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00703695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700234v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>