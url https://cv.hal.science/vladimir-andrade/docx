--- v0 (2026-04-01)
+++ v1 (2026-04-30)
@@ -412,217 +412,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apresentação dos dados em atividades que envolvem as medidas de tendência central e de dispersão nos livros didáticos do ensino médio no Brasil e na França. Análise das formas e das suas organizações no quadro da A.S.I.</w:t>
+                <w:t xml:space="preserve">As medidas de tendência central e de dispersão nos programas e livros didáticos de matemática do ensino médio no Brasil e na França: análise dos efeitos dos programas nos livros didáticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.1047-1067</w:t>
+              <w:t xml:space="preserve">Vidya ( ISSN 2176-4603)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.187-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097648v1</w:t>
+                <w:t xml:space="preserve">hal-00999240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As medidas de tendência central e de dispersão nos programas e livros didáticos de matemática do ensino médio no Brasil e na França: análise dos efeitos dos programas nos livros didáticos</w:t>
+                <w:t xml:space="preserve">Apresentação dos dados em atividades que envolvem as medidas de tendência central e de dispersão nos livros didáticos do ensino médio no Brasil e na França. Análise das formas e das suas organizações no quadro da A.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidya ( ISSN 2176-4603)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.187-208</w:t>
+              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.1047-1067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999240v1</w:t>
+                <w:t xml:space="preserve">hal-01097648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilização de um dispositivo pedagógico envolvendo histórias em quadrinhos na formação de professores na França: o lugar da matemática em situações-problema evocadas pelos estudantes</w:t>
               </w:r>
@@ -1001,63 +1001,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion autour des performances en Statistique des élèves de lycée au Brésil</w:t>
+                <w:t xml:space="preserve">Littéracie statistique dans les premières années de l'enseignement primaire : tendances de la production scientifique brésilienne à la lumière de l'Analyse Statistique Implicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Bezerra Sousa</w:t>
+                <w:t xml:space="preserve">Leandra Tamiris de Oliveira Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1072,241 +1072,241 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799956v1</w:t>
+                <w:t xml:space="preserve">hal-04799949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littéracie statistique dans les premières années de l'enseignement primaire : tendances de la production scientifique brésilienne à la lumière de l'Analyse Statistique Implicative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
+                <w:t xml:space="preserve">O saber função afim e as teorias da didática da matemática: uma revisão de literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799949v1</w:t>
+                <w:t xml:space="preserve">hal-04688336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O saber função afim e as teorias da didática da matemática: uma revisão de literatura</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
+                <w:t xml:space="preserve">Réflexion autour des performances en Statistique des élèves de lycée au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Bezerra Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688336v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis de l'enseignement distanciel en temps de pandémie : le cas de l'enseignement du dessin géométrique dans une formation initiale pour professeurs de mathématiques à l’Université Fédérale Rurale du Pernambuco -Brésil.</w:t>
               </w:r>
@@ -1450,433 +1450,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la technologie dans l'enseignement à distance en période de pandémie : évaluation des impacts sur la formation initiale des professeurs de mathématiques au Brésil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+                <w:t xml:space="preserve">Tendências de pesquisas sobre resiliência educacional em teses e dissertações no Brasil: análise à luz da ASI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurino Lima Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque International sur l'Analyse Statistique Implicative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355322v1</w:t>
+                <w:t xml:space="preserve">halshs-03491153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendências de pesquisas sobre resiliência educacional em teses e dissertações no Brasil: análise à luz da ASI.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
+                <w:t xml:space="preserve">L'utilisation de la technologie dans l'enseignement à distance en période de pandémie : évaluation des impacts sur la formation initiale des professeurs de mathématiques au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque International sur l'Analyse Statistique Implicative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Belfort, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03491153v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A importância da formação inicial e contínua do professor em educação multicultural em um caso brasileiro:</w:t>
+                <w:t xml:space="preserve">L'urgence de l'éducation interculturelle dans l'émergence de l'enseignement virtuel en biochimie dans un contexte multiculturelle au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos de Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acioly-Régnier Nadja Maria</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Silva Ricardo Francelino Da</w:t>
+                <w:t xml:space="preserve">Nadja Acioly-Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Congrés International d'Éducation et de la Profission d'Enseignant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE Brésil - CRIFPE Canada, Dec 2021, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association la Biennale; Chair UNESCO "Formation Professionnelle, Construction Professionnelle, Transformation Sociales" et ICP; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491940v1</w:t>
+                <w:t xml:space="preserve">hal-03504181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urgence de l'éducation interculturelle dans l'émergence de l'enseignement virtuel en biochimie dans un contexte multiculturelle au Brésil</w:t>
+                <w:t xml:space="preserve">A importância da formação inicial e contínua do professor em educação multicultural em um caso brasileiro:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos de Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acioly-Régnier Nadja Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrade Vladimir Lira Véras Xavier De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Acioly-Regnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
+                <w:t xml:space="preserve">Silva Ricardo Francelino Da</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association la Biennale; Chair UNESCO "Formation Professionnelle, Construction Professionnelle, Transformation Sociales" et ICP; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2éme Congrés International d'Éducation et de la Profission d'Enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE Brésil - CRIFPE Canada, Dec 2021, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504181v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Os colóquios A.S.I.: uma análise das produções e dos pesquisadores participantes</w:t>
               </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.480-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2856,350 +2856,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Vicente de Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.352 - 367, 2025, 978-2-9562045-7-2</w:t>
+              <w:t xml:space="preserve">, pp.293 - 312, 2025, 978-2-9562045-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372804v1</w:t>
+                <w:t xml:space="preserve">hal-05372761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Marinho da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mie Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.293 - 312, 2025, 978-2-9562045-7-2</w:t>
+              <w:t xml:space="preserve">, pp.352 - 367, 2025, 978-2-9562045-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372761v1</w:t>
+                <w:t xml:space="preserve">hal-05372804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TENDÊNCIAS DE PESQUISAS SOBRE RESILIÊNCIA EDUCACIONAL EM TESES E DISSERTAÇÕES NO BRASIL: ANÁLISE À LUZ DA ASI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
+                <w:t xml:space="preserve">Aurino Lima Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3267,77 +3267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise estatística implicativa e análise de variância: estudo estatístico comparativo sobre o desempenho escolar em sala de aula multicultural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos de Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3511,51 +3511,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usando o software CHIC</w:t>
+                <w:t xml:space="preserve">A Análise Estatística Implicativa e Análise de Similaridade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
@@ -3568,293 +3568,293 @@
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-162, 2020, 978-65-86466-11-9</w:t>
+              <w:t xml:space="preserve">, pp.39-82, 2020, 978-65-86466-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083512v1</w:t>
+                <w:t xml:space="preserve">hal-03083509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulação de conceitos físicos aprendidos em sala de aula na solução de desafios construídos com a robótica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usando o software CHIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helaine Sivini Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.245-282, 2020, 978-65-86466-11-9</w:t>
+              <w:t xml:space="preserve">, pp.83-162, 2020, 978-65-86466-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083522v1</w:t>
+                <w:t xml:space="preserve">hal-03083512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Análise Estatística Implicativa e Análise de Similaridade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulação de conceitos físicos aprendidos em sala de aula na solução de desafios construídos com a robótica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Roberto Tavares de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helaine Sivini Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.39-82, 2020, 978-65-86466-11-9</w:t>
+              <w:t xml:space="preserve">, pp.245-282, 2020, 978-65-86466-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083509v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama da formação de professores no campo da educação ambiental a luz da A.S.I.</w:t>
               </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements socio-historiques et activités en situation de formation : approche ASI pour l'étude d'un dispositif pédagogique basé sur la construction assistée par ordinateur de Bande Dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements socio-historiques et nouvelles formes d'activités dans des situations de formation universitaire : approche A.S.I. pour l'étude d'un dispositif pédagogique basé sur la construction de Bandes Dessinées à l'aide d'un logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,51 +4909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i4p096-137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjane Pereira da Silva Rufino de Freitas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes Campos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/amazrecm.v15i33.6033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Raabi Do Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Acioly-R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabral Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rep.2013.3512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;rcia Carvalho Eloi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier De Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Vicente de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho da Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Louro Ferreira Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mie Matsuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bezerra Sousa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Tamiris de Oliveira Lira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Ver&#225;s Xavier De Andrade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves Cabral Andrade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurino Lima Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos de Aquino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acioly-R&#233;gnier Nadja Maria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria dos Anjos Carneiro-Le&#227;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Vladimir Lira V&#233;ras Xavier De" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Ricardo Francelino Da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho Da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Roselaine de Oliveira Farias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editora.ufrpe.br/ASI" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/11/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Tavares de Lima" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helaine Sivini Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/10/index.php" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pereira Da Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#244;nia Leit&#227;o Melo Vieira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi/9/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveilson Jos&#233; de Santana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi8/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i4p096-137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjane Pereira da Silva Rufino de Freitas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes Campos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/amazrecm.v15i33.6033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Raabi Do Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Acioly-R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabral Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rep.2013.3512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;rcia Carvalho Eloi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier De Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Vicente de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho da Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Louro Ferreira Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mie Matsuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Tamiris de Oliveira Lira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bezerra Sousa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Ver&#225;s Xavier De Andrade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves Cabral Andrade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurino Lima Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos de Aquino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acioly-R&#233;gnier Nadja Maria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria dos Anjos Carneiro-Le&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Vladimir Lira V&#233;ras Xavier De" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Ricardo Francelino Da" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho Da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Roselaine de Oliveira Farias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editora.ufrpe.br/ASI" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/11/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Tavares de Lima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helaine Sivini Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/10/index.php" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pereira Da Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#244;nia Leit&#227;o Melo Vieira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi/9/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveilson Jos&#233; de Santana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi8/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>