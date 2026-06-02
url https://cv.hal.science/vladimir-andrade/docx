--- v1 (2026-04-30)
+++ v2 (2026-06-02)
@@ -412,217 +412,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As medidas de tendência central e de dispersão nos programas e livros didáticos de matemática do ensino médio no Brasil e na França: análise dos efeitos dos programas nos livros didáticos</w:t>
+                <w:t xml:space="preserve">Apresentação dos dados em atividades que envolvem as medidas de tendência central e de dispersão nos livros didáticos do ensino médio no Brasil e na França. Análise das formas e das suas organizações no quadro da A.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vidya ( ISSN 2176-4603)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.187-208</w:t>
+              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.1047-1067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999240v1</w:t>
+                <w:t xml:space="preserve">hal-01097648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apresentação dos dados em atividades que envolvem as medidas de tendência central e de dispersão nos livros didáticos do ensino médio no Brasil e na França. Análise das formas e das suas organizações no quadro da A.S.I.</w:t>
+                <w:t xml:space="preserve">As medidas de tendência central e de dispersão nos programas e livros didáticos de matemática do ensino médio no Brasil e na França: análise dos efeitos dos programas nos livros didáticos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Paula de Avelar Brito Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Matemática Pesquisa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Analyse Statistique Implicative; Statistical Implicative Analysis; Analise Estatistica Implicativa, 16 (3), pp.1047-1067</w:t>
+              <w:t xml:space="preserve">Vidya ( ISSN 2176-4603)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.187-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097648v1</w:t>
+                <w:t xml:space="preserve">hal-00999240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilização de um dispositivo pedagógico envolvendo histórias em quadrinhos na formação de professores na França: o lugar da matemática em situações-problema evocadas pelos estudantes</w:t>
               </w:r>
@@ -768,303 +768,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t>
+                <w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristiana Marinho da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mie Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Lumière Lyon2 -Lyon &amp; Université des Antilles - Martinique; UMR 5191 ICAR &amp; UR6_3 CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t>
+              <w:t xml:space="preserve">, Université Lumière Lyon2 Lyon &amp; Université des Antilles Martinique; UMR 5191 ICAR &amp; UR6_3CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373115v1</w:t>
+                <w:t xml:space="preserve">hal-05373091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiana Marinho da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t>
+                <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mie Matsuo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiago Vicente de Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Lumière Lyon2 Lyon &amp; Université des Antilles Martinique; UMR 5191 ICAR &amp; UR6_3CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t>
+              <w:t xml:space="preserve">, Université Lumière Lyon2 -Lyon &amp; Université des Antilles - Martinique; UMR 5191 ICAR &amp; UR6_3 CRREF, Nov 2025, Fort de France (Martinique), France. pp.678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373091v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littéracie statistique dans les premières années de l'enseignement primaire : tendances de la production scientifique brésilienne à la lumière de l'Analyse Statistique Implicative</w:t>
+                <w:t xml:space="preserve">Réflexion autour des performances en Statistique des élèves de lycée au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leandra Tamiris de Oliveira Lira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Beatriz Bezerra Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1072,265 +1072,265 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799949v1</w:t>
+                <w:t xml:space="preserve">hal-04799956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O saber função afim e as teorias da didática da matemática: uma revisão de literatura</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
+                <w:t xml:space="preserve">Littéracie statistique dans les premières années de l'enseignement primaire : tendances de la production scientifique brésilienne à la lumière de l'Analyse Statistique Implicative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandra Tamiris de Oliveira Lira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t>
+              <w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688336v1</w:t>
+                <w:t xml:space="preserve">hal-04799949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion autour des performances en Statistique des élèves de lycée au Brésil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
+                <w:t xml:space="preserve">O saber função afim e as teorias da didática da matemática: uma revisão de literatura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Colloque Francophone International sur l’Enseignement de la Statistique - CFIES 8 - 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Enseignement de la statistique - SFDS - Société Française de Statistique; Université Côte d'Azur, Nov 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">2° Simposio Internacional Lusofono sobre a Analise Estatistica Implicativa - SILASI2-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programa de Pós-Graduação em Ensino das Ciências - UFRPE - Universidade Federal Rural de Pernambuco - Brésil; UMR 5191 - ICAR - Interactions, Corpus, Apprentissages, Représentations - Université Lumière Lyon2 - France, Aug 2024, Recife, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799956v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de l'enseignement distanciel en temps de pandémie : le cas de l'enseignement du dessin géométrique dans une formation initiale pour professeurs de mathématiques à l’Université Fédérale Rurale du Pernambuco -Brésil.</w:t>
+                <w:t xml:space="preserve">Mise en œuvre d’un dispositif d'enseignement distanciel en Licenciatura de mathématiques à l’Université Fédérale Rurale de Pernambuco pendant la pandémie : essai d’identification des impacts auprès des étudiant-e-s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
@@ -1344,75 +1344,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779647v1</w:t>
+                <w:t xml:space="preserve">hal-03779650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d’un dispositif d'enseignement distanciel en Licenciatura de mathématiques à l’Université Fédérale Rurale de Pernambuco pendant la pandémie : essai d’identification des impacts auprès des étudiant-e-s.</w:t>
+                <w:t xml:space="preserve">Les défis de l'enseignement distanciel en temps de pandémie : le cas de l'enseignement du dessin géométrique dans une formation initiale pour professeurs de mathématiques à l’Université Fédérale Rurale du Pernambuco -Brésil.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
@@ -1426,673 +1426,673 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, - SSRE (Société Suisse pour la Recherche en Éducation) - AECSE (Association des Enseignant∙e∙s et Chercheur∙e∙s en Sciences de l’Éducation) - ABC-Educ (Association Belge francophone Collaborative de la recherche en Education) - OBSEF (Observatoire de l’éducation et de la formation) de la Faculté des Sciences sociales et politiques de l’Université de Lausanne, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779650v1</w:t>
+                <w:t xml:space="preserve">hal-03779647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendências de pesquisas sobre resiliência educacional em teses e dissertações no Brasil: análise à luz da ASI.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
+                <w:t xml:space="preserve">L'utilisation de la technologie dans l'enseignement à distance en période de pandémie : évaluation des impacts sur la formation initiale des professeurs de mathématiques au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque International sur l'Analyse Statistique Implicative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Belfort, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03491153v1</w:t>
+                <w:t xml:space="preserve">hal-03355322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation de la technologie dans l'enseignement à distance en période de pandémie : évaluation des impacts sur la formation initiale des professeurs de mathématiques au Brésil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+                <w:t xml:space="preserve">Tendências de pesquisas sobre resiliência educacional em teses e dissertações no Brasil: análise à luz da ASI.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurino Lima Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale et Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque International sur l'Analyse Statistique Implicative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355322v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03491153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urgence de l'éducation interculturelle dans l'émergence de l'enseignement virtuel en biochimie dans un contexte multiculturelle au Brésil</w:t>
+                <w:t xml:space="preserve">A importância da formação inicial e contínua do professor em educação multicultural em um caso brasileiro:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos de Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Acioly-Regnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
+                <w:t xml:space="preserve">Acioly-Régnier Nadja Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrade Vladimir Lira Véras Xavier De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silva Ricardo Francelino Da</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association la Biennale; Chair UNESCO "Formation Professionnelle, Construction Professionnelle, Transformation Sociales" et ICP; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2éme Congrés International d'Éducation et de la Profission d'Enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE Brésil - CRIFPE Canada, Dec 2021, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03504181v1</w:t>
+                <w:t xml:space="preserve">hal-03491940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A importância da formação inicial e contínua do professor em educação multicultural em um caso brasileiro:</w:t>
+                <w:t xml:space="preserve">L'urgence de l'éducation interculturelle dans l'émergence de l'enseignement virtuel en biochimie dans un contexte multiculturelle au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Santos de Aquino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silva Ricardo Francelino Da</w:t>
+                <w:t xml:space="preserve">Nadja Acioly-Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lira Verás Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Congrés International d'Éducation et de la Profission d'Enseignant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE Brésil - CRIFPE Canada, Dec 2021, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques professionnelles - Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association la Biennale; Chair UNESCO "Formation Professionnelle, Construction Professionnelle, Transformation Sociales" et ICP; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491940v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os colóquios A.S.I.: uma análise das produções e dos pesquisadores participantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panorama da formação de professores no campo da educação ambiental a luz da A.S.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Roselaine de Oliveira Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.480-502</w:t>
+              <w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.353-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375433v1</w:t>
+                <w:t xml:space="preserve">hal-02375415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama da formação de professores no campo da educação ambiental a luz da A.S.I.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Os colóquios A.S.I.: uma análise das produções e dos pesquisadores participantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque International sur l'Analyse Statistique Implicative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.353-364</w:t>
+              <w:t xml:space="preserve">, IUT - Belfort Montbeliard; UMR 5191 ICAR Universté de Lyon - Labex ASLAN, Oct 2019, Befort, France. pp.480-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375415v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise Estatística Implicativa da tendência de abordagens do método de estudo de casos no Ensino das Ciências</w:t>
               </w:r>
@@ -2680,51 +2680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise Estatística Implicativa e Analise de Similaridade no Quadro Teórico et Metodológico das Pesquisas em Ensino de Ciências e Matemática com a Utilização do Software CHIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora Universitaria - EDUFRPE, pp.309, 2023, 978-65-86466-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2856,350 +2856,350 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t>
+                <w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cristiana Marinho da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Mie Matsuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.293 - 312, 2025, 978-2-9562045-7-2</w:t>
+              <w:t xml:space="preserve">, pp.352 - 367, 2025, 978-2-9562045-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372761v1</w:t>
+                <w:t xml:space="preserve">hal-05372804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redução de riscos e desastres (RRD): estudos das tendências dos projetos cemaden educação das instituições de ensino pernambucanas nas edições das campanhas aprenderparaprevenir 2016-2024 à luz da A.S.I.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situações contextualizadas relacionadas à função afim: um estudo à luz das variáveis didáticas e da análise estatística implicativa (ASI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiana Marinho da Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosana Louro Ferreira Silva</w:t>
+                <w:t xml:space="preserve">Vladimir Lira Veras Xavier De Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Mie Matsuo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thiago Vicente de Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Lumière Lyon2 - Lyon Université des Antilles - Martinique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.352 - 367, 2025, 978-2-9562045-7-2</w:t>
+              <w:t xml:space="preserve">, pp.293 - 312, 2025, 978-2-9562045-7-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05372804v1</w:t>
+                <w:t xml:space="preserve">hal-05372761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TENDÊNCIAS DE PESQUISAS SOBRE RESILIÊNCIA EDUCACIONAL EM TESES E DISSERTAÇÕES NO BRASIL: ANÁLISE À LUZ DA ASI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurino Lima Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3248,314 +3248,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise estatística implicativa e análise de variância: estudo estatístico comparativo sobre o desempenho escolar em sala de aula multicultural</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t>
+                <w:t xml:space="preserve">Competências socioemocionais (cse) na educação: tendências da produção científica nas edições do CONEDU 2014-2020 à luz da A.S.I.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadja Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.169-189, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t>
+              <w:t xml:space="preserve">, pp.255-273, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421603v1</w:t>
+                <w:t xml:space="preserve">hal-03424396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competências socioemocionais (cse) na educação: tendências da produção científica nas edições do CONEDU 2014-2020 à luz da A.S.I.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
+                <w:t xml:space="preserve">Análise estatística implicativa e análise de variância: estudo estatístico comparativo sobre o desempenho escolar em sala de aula multicultural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Santos de Aquino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria dos Anjos Carneiro-Leão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadja Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier; Régis Gras; Antoine Bodin; Raphael Couturier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse statistique implicative Analyses quali-quantitatives des liens orientés entre variables et/ou groupes de variables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Bourgogne- Franche Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.255-273, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t>
+              <w:t xml:space="preserve">, pp.169-189, 2021, Imprimé : 978-2-9562045-5-8; Numérique: 978-2-9562045-4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03424396v1</w:t>
+                <w:t xml:space="preserve">hal-03421603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Análise Estatística Implicativa e Análise de Similaridade</w:t>
+                <w:t xml:space="preserve">Usando o software CHIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
@@ -3568,349 +3568,349 @@
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.39-82, 2020, 978-65-86466-11-9</w:t>
+              <w:t xml:space="preserve">, pp.83-162, 2020, 978-65-86466-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083509v1</w:t>
+                <w:t xml:space="preserve">hal-03083512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usando o software CHIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Articulação de conceitos físicos aprendidos em sala de aula na solução de desafios construídos com a robótica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Roberto Tavares de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helaine Sivini Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.83-162, 2020, 978-65-86466-11-9</w:t>
+              <w:t xml:space="preserve">, pp.245-282, 2020, 978-65-86466-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083512v1</w:t>
+                <w:t xml:space="preserve">hal-03083522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulação de conceitos físicos aprendidos em sala de aula na solução de desafios construídos com a robótica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Análise Estatística Implicativa e Análise de Similaridade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helaine Sivini Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier; Vladimir Lira Véras Xavier de Andrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise Estatística Implicativa e Análise de Similaridade no Quadro Teórico e Metodológico das Pesquisas em Ensino de Ciências e Matemática com a utilização do software CHIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Universitaria da UFRPE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.245-282, 2020, 978-65-86466-11-9</w:t>
+              <w:t xml:space="preserve">, pp.39-82, 2020, 978-65-86466-11-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083522v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama da formação de professores no campo da educação ambiental a luz da A.S.I.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carmen Roselaine de Oliveira Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier, Régis Gras, Michel Henry, Raphaël Couturier, Guy Brousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Statistique Implicative. Cadre théorique en relation étroite et au service de multiples disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4103,77 +4103,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudo exploratório do pensamento geométrico de professores de matemática: caso de um grupo na PARAÍBA (BRASIL) a luz da A.S.I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pereira Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Marinho Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sônia Leitão Melo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quércia Carvalho Eloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4258,51 +4258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Virgínia Chaves Cabral Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Régnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse Statistique Implicative. Points de vue conceptuels, applicatifs et métaphoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4456,51 +4456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements socio-historiques et activités en situation de formation : approche ASI pour l'étude d'un dispositif pédagogique basé sur la construction assistée par ordinateur de Bande Dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements socio-historiques et nouvelles formes d'activités dans des situations de formation universitaire : approche A.S.I. pour l'étude d'un dispositif pédagogique basé sur la construction de Bandes Dessinées à l'aide d'un logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Maria Acioly-Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lira Veras Xavier de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,51 +4909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i4p096-137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjane Pereira da Silva Rufino de Freitas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes Campos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/amazrecm.v15i33.6033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Raabi Do Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Acioly-R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabral Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rep.2013.3512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;rcia Carvalho Eloi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier De Andrade" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Vicente de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho da Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Louro Ferreira Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mie Matsuo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Tamiris de Oliveira Lira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bezerra Sousa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Ver&#225;s Xavier De Andrade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves Cabral Andrade" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurino Lima Ferreira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos de Aquino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acioly-R&#233;gnier Nadja Maria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria dos Anjos Carneiro-Le&#227;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Vladimir Lira V&#233;ras Xavier De" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Ricardo Francelino Da" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho Da Costa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Roselaine de Oliveira Farias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editora.ufrpe.br/ASI" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/11/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424396v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083512v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Tavares de Lima" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helaine Sivini Ferreira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/10/index.php" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pereira Da Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#244;nia Leit&#227;o Melo Vieira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi/9/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveilson Jos&#233; de Santana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi8/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913282v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1983-3156.2022v24i4p096-137" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02443675v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladjane Pereira da Silva Rufino de Freitas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fernandes Campos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/amazrecm.v15i33.6033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01462863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Raabi Do Nascimento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00999240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01625911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veras Xavier de Andrade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Acioly-R&#233;gnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabral Andrade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5335/rep.2013.3512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho da Costa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Louro Ferreira Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mie Matsuo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#233;rcia Carvalho Eloi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Veras Xavier De Andrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Vicente de Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Bezerra Sousa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandra Tamiris de Oliveira Lira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688336v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lira Ver&#225;s Xavier De Andrade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355322v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03491153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Virg&#237;nia Chaves Cabral Andrade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurino Lima Ferreira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Maria Acioly-Regnier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491940v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Santos de Aquino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acioly-R&#233;gnier Nadja Maria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria dos Anjos Carneiro-Le&#227;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Vladimir Lira V&#233;ras Xavier De" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Ricardo Francelino Da" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Acioly-Regnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Marinho Da Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Roselaine de Oliveira Farias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01621502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01117075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula de Avelar Brito Lima" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04125504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editora.ufrpe.br/ASI" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372804v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05372761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03427086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/11/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03424396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421603v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Tavares de Lima" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helaine Sivini Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03083509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/10/index.php" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612797v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pereira Da Costa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#244;nia Leit&#227;o Melo Vieira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi/9/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01612788v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262419v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveilson Jos&#233; de Santana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sites.univ-lyon2.fr/asi8/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00836754v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00503219v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>