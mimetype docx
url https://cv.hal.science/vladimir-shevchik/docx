--- v0 (2026-03-09)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vladimir SHEVCHIK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vladimir-shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8031-8638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157585808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inner membrane protein is covalently attached to peptidoglycan in the γ-proteobacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Narajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Czajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1071. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08488-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Protein GspB/OutB Facilitates Assembly of the Dickeya dadantii Type 2 Secretion System by Anchoring the Outer Membrane Secretin Pore to the Inner Membrane and to the Peptidoglycan Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers Rycroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.e0025322. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00253-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary structure and 1H, 15 N & 13C resonance assignments of the periplasmic domain of OutG, major pseudopilin from Dickeya dadantii type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theis Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular NMR Assignments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.231-236. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12104-022-10085-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle R Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100305. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii pectic enzymes necessary for virulence are also responsible for activation of the Arabidopsis thaliana innate immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Expert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of intrinsic disorder and dynamics in the assembly and function of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Garnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochim Biophys Acta Proteins Proteom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (10), pp.1255-1266. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial pectate lyases, structural and functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environ Microbiol Rep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.427-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PelN is a new pectate lyase of Dickeya dadantii with unusual characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (10), pp.2197-206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02118-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of secretin binding to the Dickeya dadantii type II secretion system pilotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (Pt 8), pp.1381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between the periplasmic and transmembrane domains of GspL and GspM in the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79562. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structure of homology region (HR) domain of type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (12), pp.9072-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine scanning mutagenesis and disulfide mapping analysis of arrangement of GspC and GspD protomers within the type 2 secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (23), pp.19082-93. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.346338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into the pilotin-secretin complex of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.e1002531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20 residue peptide of the inner membrane protein OutC mediates interaction with two distinct sites of the outer membrane secretin OutD and is essential for the functional type II secretion system in Erwinia chrysanthemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (4), pp.944. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07149.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of pectate lyase peli from soft rot pathogen Erwinia chrysanthemi in complex with its substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Derivery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 283 (26), pp.18260-18268. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M709931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana expresses multiple lines of defense to counterattack Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Dellagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.794-805. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-20-7-0794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of the activity of the phytopathogen pectin methylesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ihrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Brocklehurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17), pp.3879-3887. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7601816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Transmembrane Segment Drives Self-assembly of OutC and the Formation of a Functional Type II Secretion System in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (44), pp.33152-33162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M606245200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crystal Structure of Pectate Lyase Pel9A from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (10), pp.9139-9145. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M311390200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of the pectate lyase PelI from Erwinia chrysanthemi and SAD phasing of a gold derivative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ve Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60, pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaeX, a Second Pectin Acetylesterase of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 185 (10), pp.3091-3100. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.185.10.3091-3100.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pectin methylesterase B, an outer membrane lipoprotein of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert‐baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.455-466. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1996.389922.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a bacterial pectin acetyl esterase in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (6), pp.1285-1301. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4331800.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the pectate lyase PelI by extracellular proteases of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (6), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.01028.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PehN, a Polygalacturonase Homologue with a Low Hydrolase Activity, Is Coregulated with the Other Erwinia chrysanthemi Polygalacturonases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (10), pp.2664-2673. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.184.10.2664-2673.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PDZ domain of OutC and the N-terminal region of OutD determine the secretion specificity of the type II out pathway of Erwinia chrysanthemi1 1Edited by I. B. Holland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 308 (2), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmbi.2001.4594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overproduction of the secretin OutD suppresses the secretion defect of an Erwinia chrysanthemi outB mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (3), pp.639-647. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-3-639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Exopolygalacturonate Lyase PelX of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (5), pp.1652-1663. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.5.1652-1663.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of Action of Five Different Endopectate Lyases from Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (12), pp.3705-3709. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.12.3705-3709.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three clustered polygalacturonase genes in Erwinia chrysanthemi 3937 revealed an anti-repressor function for the PecS regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (4), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exopolygalacturonate Lyase PelW and the Oligogalacturonate Lyase Ogl, Two Cytoplasmic Enzymes of Pectin Catabolism in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (13), pp.3912-3919. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.13.3912-3919.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Selected Microbial Pectinases on Synthetic Monomethyl-esterified Di- and Trigalacturonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (52), pp.37053-37059. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.52.37053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the Erwinia chrysanthemi Outs protein, an element of a type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144 (11), pp.3219-3228. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-144-11-3219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and preliminary X-ray analysis of a member of a new family of pectate lyases, PeIL from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandy Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mayans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jenkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (3), pp.419-422. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0907444997012043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the two monomethyl esters of the disaccharide 4-O-α-d-galacturonosyl-d-galacturonic acid and of precursors for the preparation of higher oligomers methyl uronated in definite sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 314 (3-4), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(98)00312-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and highly stereoselective α(1→4) glycosylation between two d-galacturonic acid ester derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (2), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02308-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interaction between OutD, an Erwinia chrysanthemi outer membrane protein of the general secretory pathway, and secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (11), pp.3007-3016. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emboj/16.11.3007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectate lyase PelI of Erwinia chrysanthemi 3937 belongs to a new family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 179 (23), pp.7321-7330. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.179.23.7321-7330.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of dsbA and dsbC mutations on extracellular enzyme secretion in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bortoli-Gernnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16 (4), pp.745-753. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02435.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of DsbC, a periplasmic protein of Erwinia chrysanthemi and Escherichia coli with disulfide isomerase activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (8), pp.2007-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of pectolytic enzymes from Erwinia grown on different carbon sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evtushenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Babitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fomichev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 8 (2), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01195828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN DICKEYA DADANTI, THE TYPE II SECRETION SYSTEM (T2SS) ISCOVALENTLY ATTACHED TO THE BACTERIAL CELL WALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of plant pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Dickeya dadantii, the Type II Secretion System (T2SS) is covalently attached to the bacterial cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussios, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya Plant Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickeya Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2020, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0028932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectic enzymes of Erwinia chrysanthemi: regulation and role in pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Stacey; N. Kee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society Press, pp.221-268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner membrane protein OutB is covalently attached to peptidoglycan in the γ-proteobacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Narajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Czajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vladimir SHEVCHIK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vladimir-shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8031-8638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157585808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inner membrane protein is covalently attached to peptidoglycan in the γ-proteobacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Narajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Czajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1071. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08488-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Protein GspB/OutB Facilitates Assembly of the Dickeya dadantii Type 2 Secretion System by Anchoring the Outer Membrane Secretin Pore to the Inner Membrane and to the Peptidoglycan Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers Rycroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.e0025322. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00253-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary structure and 1H, 15 N & 13C resonance assignments of the periplasmic domain of OutG, major pseudopilin from Dickeya dadantii type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theis Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular NMR Assignments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.231-236. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12104-022-10085-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle R Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100305. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii pectic enzymes necessary for virulence are also responsible for activation of the Arabidopsis thaliana innate immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Expert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of intrinsic disorder and dynamics in the assembly and function of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Garnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochim Biophys Acta Proteins Proteom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (10), pp.1255-1266. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial pectate lyases, structural and functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environ Microbiol Rep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.427-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PelN is a new pectate lyase of Dickeya dadantii with unusual characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (10), pp.2197-206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02118-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of secretin binding to the Dickeya dadantii type II secretion system pilotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (Pt 8), pp.1381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between the periplasmic and transmembrane domains of GspL and GspM in the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79562. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine scanning mutagenesis and disulfide mapping analysis of arrangement of GspC and GspD protomers within the type 2 secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (23), pp.19082-93. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.346338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structure of homology region (HR) domain of type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (12), pp.9072-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into the pilotin-secretin complex of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.e1002531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20 residue peptide of the inner membrane protein OutC mediates interaction with two distinct sites of the outer membrane secretin OutD and is essential for the functional type II secretion system in Erwinia chrysanthemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (4), pp.944. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07149.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of pectate lyase peli from soft rot pathogen Erwinia chrysanthemi in complex with its substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Derivery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 283 (26), pp.18260-18268. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M709931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana expresses multiple lines of defense to counterattack Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Dellagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.794-805. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-20-7-0794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of the activity of the phytopathogen pectin methylesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ihrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Brocklehurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17), pp.3879-3887. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7601816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Transmembrane Segment Drives Self-assembly of OutC and the Formation of a Functional Type II Secretion System in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (44), pp.33152-33162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M606245200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crystal Structure of Pectate Lyase Pel9A from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (10), pp.9139-9145. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M311390200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of the pectate lyase PelI from Erwinia chrysanthemi and SAD phasing of a gold derivative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ve Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60, pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaeX, a Second Pectin Acetylesterase of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 185 (10), pp.3091-3100. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.185.10.3091-3100.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pectin methylesterase B, an outer membrane lipoprotein of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert‐baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.455-466. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1996.389922.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a bacterial pectin acetyl esterase in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (6), pp.1285-1301. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4331800.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the pectate lyase PelI by extracellular proteases of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (6), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.01028.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PehN, a Polygalacturonase Homologue with a Low Hydrolase Activity, Is Coregulated with the Other Erwinia chrysanthemi Polygalacturonases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (10), pp.2664-2673. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.184.10.2664-2673.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PDZ domain of OutC and the N-terminal region of OutD determine the secretion specificity of the type II out pathway of Erwinia chrysanthemi1 1Edited by I. B. Holland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 308 (2), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmbi.2001.4594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overproduction of the secretin OutD suppresses the secretion defect of an Erwinia chrysanthemi outB mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (3), pp.639-647. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-3-639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Exopolygalacturonate Lyase PelX of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (5), pp.1652-1663. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.5.1652-1663.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of Action of Five Different Endopectate Lyases from Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (12), pp.3705-3709. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.12.3705-3709.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three clustered polygalacturonase genes in Erwinia chrysanthemi 3937 revealed an anti-repressor function for the PecS regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (4), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exopolygalacturonate Lyase PelW and the Oligogalacturonate Lyase Ogl, Two Cytoplasmic Enzymes of Pectin Catabolism in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (13), pp.3912-3919. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.13.3912-3919.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Selected Microbial Pectinases on Synthetic Monomethyl-esterified Di- and Trigalacturonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (52), pp.37053-37059. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.52.37053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and preliminary X-ray analysis of a member of a new family of pectate lyases, PeIL from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandy Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mayans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jenkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (3), pp.419-422. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0907444997012043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the Erwinia chrysanthemi Outs protein, an element of a type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144 (11), pp.3219-3228. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-144-11-3219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the two monomethyl esters of the disaccharide 4-O-α-d-galacturonosyl-d-galacturonic acid and of precursors for the preparation of higher oligomers methyl uronated in definite sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 314 (3-4), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(98)00312-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interaction between OutD, an Erwinia chrysanthemi outer membrane protein of the general secretory pathway, and secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (11), pp.3007-3016. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emboj/16.11.3007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and highly stereoselective α(1→4) glycosylation between two d-galacturonic acid ester derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (2), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02308-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectate lyase PelI of Erwinia chrysanthemi 3937 belongs to a new family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 179 (23), pp.7321-7330. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.179.23.7321-7330.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of dsbA and dsbC mutations on extracellular enzyme secretion in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bortoli-Gernnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16 (4), pp.745-753. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02435.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of DsbC, a periplasmic protein of Erwinia chrysanthemi and Escherichia coli with disulfide isomerase activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (8), pp.2007-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of pectolytic enzymes from Erwinia grown on different carbon sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evtushenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Babitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fomichev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 8 (2), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01195828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN DICKEYA DADANTI, THE TYPE II SECRETION SYSTEM (T2SS) ISCOVALENTLY ATTACHED TO THE BACTERIAL CELL WALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of plant pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Dickeya dadantii, the Type II Secretion System (T2SS) is covalently attached to the bacterial cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussios, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya Plant Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickeya Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2020, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0028932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectic enzymes of Erwinia chrysanthemi: regulation and role in pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Stacey; N. Kee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society Press, pp.221-268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural determinants of endopilus assembly, stability and functional specificity in bacterial type II secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniia Ivashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Sonani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05599672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner membrane protein OutB is covalently attached to peptidoglycan in the γ-proteobacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Narajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Czajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C311419"/>
+    <w:nsid w:val="68130E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimir-shevchik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8031-8638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157585808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Narajczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czajkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08488-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Jacobsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10085-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Expert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Patrit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shaw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Pickersgill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garnett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2017.07.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02118-12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lallemand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kelly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frenkiel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346338" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Pickersgill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07149.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709931200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Fagard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-7-0794" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ihrig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Brocklehurst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pickersgill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601816" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606245200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jenkins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311390200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Shevchik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.185.10.3091-3100.2003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert&#8208;baudouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.389922.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4331800.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.01028.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.10.2664-2673.2002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVVCN355-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-639" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kester" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Visser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert-Baudouy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.5.1652-1663.1999" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.12.3705-3709.1999" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01609.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.13.3912-3919.1999" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Magaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.52.37053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-11-3219" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Scott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mayans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444997012043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2NSW9PZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(98)00312-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFCSZBVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02308-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/668F89F342C90FC845B68687CB85CF96138D2739/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert-Baudouy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.11.3007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.23.7321-7330.1997" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bortoli-Gernnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02435.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evtushenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Babitskaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fomichev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01195828" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SWWPTDGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028932" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimir-shevchik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8031-8638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157585808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Narajczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czajkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08488-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Jacobsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10085-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Expert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Patrit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shaw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Pickersgill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garnett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2017.07.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02118-12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lallemand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kelly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frenkiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Pickersgill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07149.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709931200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Fagard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-7-0794" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ihrig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Brocklehurst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pickersgill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601816" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606245200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jenkins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311390200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Shevchik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.185.10.3091-3100.2003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert&#8208;baudouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.389922.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4331800.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.01028.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.10.2664-2673.2002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVVCN355-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-639" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kester" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Visser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert-Baudouy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.5.1652-1663.1999" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.12.3705-3709.1999" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01609.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.13.3912-3919.1999" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Magaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.52.37053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Scott" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mayans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444997012043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2NSW9PZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-11-3219" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(98)00312-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFCSZBVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert-Baudouy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.11.3007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197035v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02308-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/668F89F342C90FC845B68687CB85CF96138D2739/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.23.7321-7330.1997" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bortoli-Gernnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02435.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evtushenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Babitskaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fomichev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01195828" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SWWPTDGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028932" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05599672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniia Ivashchenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sonani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>