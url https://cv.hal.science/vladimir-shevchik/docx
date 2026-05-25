--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vladimir SHEVCHIK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vladimir-shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8031-8638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157585808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inner membrane protein is covalently attached to peptidoglycan in the γ-proteobacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Narajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Czajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1071. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08488-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Protein GspB/OutB Facilitates Assembly of the Dickeya dadantii Type 2 Secretion System by Anchoring the Outer Membrane Secretin Pore to the Inner Membrane and to the Peptidoglycan Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers Rycroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.e0025322. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00253-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary structure and 1H, 15 N & 13C resonance assignments of the periplasmic domain of OutG, major pseudopilin from Dickeya dadantii type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theis Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular NMR Assignments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.231-236. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12104-022-10085-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle R Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100305. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii pectic enzymes necessary for virulence are also responsible for activation of the Arabidopsis thaliana innate immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Expert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of intrinsic disorder and dynamics in the assembly and function of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Garnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochim Biophys Acta Proteins Proteom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (10), pp.1255-1266. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial pectate lyases, structural and functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environ Microbiol Rep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.427-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PelN is a new pectate lyase of Dickeya dadantii with unusual characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (10), pp.2197-206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02118-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of secretin binding to the Dickeya dadantii type II secretion system pilotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (Pt 8), pp.1381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between the periplasmic and transmembrane domains of GspL and GspM in the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79562. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine scanning mutagenesis and disulfide mapping analysis of arrangement of GspC and GspD protomers within the type 2 secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (23), pp.19082-93. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.346338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structure of homology region (HR) domain of type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (12), pp.9072-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into the pilotin-secretin complex of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.e1002531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20 residue peptide of the inner membrane protein OutC mediates interaction with two distinct sites of the outer membrane secretin OutD and is essential for the functional type II secretion system in Erwinia chrysanthemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (4), pp.944. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07149.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of pectate lyase peli from soft rot pathogen Erwinia chrysanthemi in complex with its substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Derivery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 283 (26), pp.18260-18268. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M709931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana expresses multiple lines of defense to counterattack Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Dellagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.794-805. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-20-7-0794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of the activity of the phytopathogen pectin methylesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ihrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Brocklehurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17), pp.3879-3887. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7601816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Transmembrane Segment Drives Self-assembly of OutC and the Formation of a Functional Type II Secretion System in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (44), pp.33152-33162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M606245200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crystal Structure of Pectate Lyase Pel9A from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (10), pp.9139-9145. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M311390200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of the pectate lyase PelI from Erwinia chrysanthemi and SAD phasing of a gold derivative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ve Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60, pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaeX, a Second Pectin Acetylesterase of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 185 (10), pp.3091-3100. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.185.10.3091-3100.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pectin methylesterase B, an outer membrane lipoprotein of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert‐baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.455-466. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1996.389922.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a bacterial pectin acetyl esterase in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (6), pp.1285-1301. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4331800.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the pectate lyase PelI by extracellular proteases of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (6), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.01028.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PehN, a Polygalacturonase Homologue with a Low Hydrolase Activity, Is Coregulated with the Other Erwinia chrysanthemi Polygalacturonases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (10), pp.2664-2673. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.184.10.2664-2673.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PDZ domain of OutC and the N-terminal region of OutD determine the secretion specificity of the type II out pathway of Erwinia chrysanthemi1 1Edited by I. B. Holland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 308 (2), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmbi.2001.4594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overproduction of the secretin OutD suppresses the secretion defect of an Erwinia chrysanthemi outB mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (3), pp.639-647. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-3-639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Exopolygalacturonate Lyase PelX of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (5), pp.1652-1663. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.5.1652-1663.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of Action of Five Different Endopectate Lyases from Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (12), pp.3705-3709. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.12.3705-3709.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three clustered polygalacturonase genes in Erwinia chrysanthemi 3937 revealed an anti-repressor function for the PecS regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (4), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exopolygalacturonate Lyase PelW and the Oligogalacturonate Lyase Ogl, Two Cytoplasmic Enzymes of Pectin Catabolism in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (13), pp.3912-3919. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.13.3912-3919.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Selected Microbial Pectinases on Synthetic Monomethyl-esterified Di- and Trigalacturonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (52), pp.37053-37059. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.52.37053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and preliminary X-ray analysis of a member of a new family of pectate lyases, PeIL from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandy Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mayans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jenkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (3), pp.419-422. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0907444997012043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the Erwinia chrysanthemi Outs protein, an element of a type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144 (11), pp.3219-3228. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-144-11-3219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the two monomethyl esters of the disaccharide 4-O-α-d-galacturonosyl-d-galacturonic acid and of precursors for the preparation of higher oligomers methyl uronated in definite sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 314 (3-4), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(98)00312-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interaction between OutD, an Erwinia chrysanthemi outer membrane protein of the general secretory pathway, and secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (11), pp.3007-3016. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emboj/16.11.3007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and highly stereoselective α(1→4) glycosylation between two d-galacturonic acid ester derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (2), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02308-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectate lyase PelI of Erwinia chrysanthemi 3937 belongs to a new family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 179 (23), pp.7321-7330. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.179.23.7321-7330.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of dsbA and dsbC mutations on extracellular enzyme secretion in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bortoli-Gernnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16 (4), pp.745-753. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02435.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of DsbC, a periplasmic protein of Erwinia chrysanthemi and Escherichia coli with disulfide isomerase activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (8), pp.2007-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of pectolytic enzymes from Erwinia grown on different carbon sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evtushenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Babitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fomichev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 8 (2), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01195828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN DICKEYA DADANTI, THE TYPE II SECRETION SYSTEM (T2SS) ISCOVALENTLY ATTACHED TO THE BACTERIAL CELL WALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of plant pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Dickeya dadantii, the Type II Secretion System (T2SS) is covalently attached to the bacterial cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussios, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya Plant Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickeya Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2020, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0028932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectic enzymes of Erwinia chrysanthemi: regulation and role in pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Stacey; N. Kee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society Press, pp.221-268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural determinants of endopilus assembly, stability and functional specificity in bacterial type II secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniia Ivashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Sonani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05599672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner membrane protein OutB is covalently attached to peptidoglycan in the γ-proteobacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Narajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Czajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vladimir SHEVCHIK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vladimir-shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8031-8638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157585808</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inner membrane protein is covalently attached to peptidoglycan in the γ-proteobacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Narajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Czajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.1071. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-025-08488-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary structure and 1H, 15 N & 13C resonance assignments of the periplasmic domain of OutG, major pseudopilin from Dickeya dadantii type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theis Jacobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nilges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecular NMR Assignments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.231-236. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12104-022-10085-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaffolding Protein GspB/OutB Facilitates Assembly of the Dickeya dadantii Type 2 Secretion System by Anchoring the Outer Membrane Secretin Pore to the Inner Membrane and to the Peptidoglycan Cell Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piers Rycroft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.e0025322. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mbio.00253-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748109v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function analysis of pectate lyase Pel3 reveals essential facets of protein recognition by the bacterial type 2 secretion system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle R Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100305. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbc.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya dadantii pectic enzymes necessary for virulence are also responsible for activation of the Arabidopsis thaliana innate immune system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Expert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Patrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.313-327. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of intrinsic disorder and dynamics in the assembly and function of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Shaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Garnett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochim Biophys Acta Proteins Proteom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1865 (10), pp.1255-1266. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbapap.2017.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial pectate lyases, structural and functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environ Microbiol Rep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.427-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate recognition by the bacterial type II secretion system: more than a simple interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 94 (1), pp.126-40. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mmi.12744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PelN is a new pectate lyase of Dickeya dadantii with unusual characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195 (10), pp.2197-206. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.02118-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomy of secretin binding to the Dickeya dadantii type II secretion system pilotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69 (Pt 8), pp.1381-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic interplay between the periplasmic and transmembrane domains of GspL and GspM in the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Effantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (11), pp.e79562. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0079562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cysteine scanning mutagenesis and disulfide mapping analysis of arrangement of GspC and GspD protomers within the type 2 secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (23), pp.19082-93. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.346338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution structure of homology region (HR) domain of type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frenkiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (12), pp.9072-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional insights into the pilotin-secretin complex of the type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rehman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. W. Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (2), pp.e1002531. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 20 residue peptide of the inner membrane protein OutC mediates interaction with two distinct sites of the outer membrane secretin OutD and is essential for the functional type II secretion system in Erwinia chrysanthemi.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric H. Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaohui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard W. Pickersgill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (4), pp.944. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.2010.07149.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The crystal structure of pectate lyase peli from soft rot pathogen Erwinia chrysanthemi in complex with its substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Derivery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 283 (26), pp.18260-18268. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M709931200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis thaliana expresses multiple lines of defense to counterattack Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde M. Fagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Dellagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Perino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.794-805. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-20-7-0794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of the activity of the phytopathogen pectin methylesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Fries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Ihrig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Brocklehurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17), pp.3879-3887. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.emboj.7601816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Transmembrane Segment Drives Self-assembly of OutC and the Formation of a Functional Type II Secretion System in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Login</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 281 (44), pp.33152-33162. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M606245200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Crystal Structure of Pectate Lyase Pel9A from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Pickersgill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 279 (10), pp.9139-9145. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M311390200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization of the pectate lyase PelI from Erwinia chrysanthemi and SAD phasing of a gold derivative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ve Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Haser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallogr D Biol Crystallogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 60, pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00313538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaeX, a Second Pectin Acetylesterase of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 185 (10), pp.3091-3100. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.185.10.3091-3100.2003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of pectin methylesterase B, an outer membrane lipoprotein of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert‐baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (3), pp.455-466. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1996.389922.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a bacterial pectin acetyl esterase in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (6), pp.1285-1301. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1997.4331800.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of the pectate lyase PelI by extracellular proteases of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (6), pp.1459-1469. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1998.01028.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PehN, a Polygalacturonase Homologue with a Low Hydrolase Activity, Is Coregulated with the Other Erwinia chrysanthemi Polygalacturonases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 184 (10), pp.2664-2673. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.184.10.2664-2673.2002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PDZ domain of OutC and the N-terminal region of OutD determine the secretion specificity of the type II out pathway of Erwinia chrysanthemi1 1Edited by I. B. Holland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 308 (2), pp.205-219. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jmbi.2001.4594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overproduction of the secretin OutD suppresses the secretion defect of an Erwinia chrysanthemi outB mutant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 146 (3), pp.639-647. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-146-3-639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Selected Microbial Pectinases on Synthetic Monomethyl-esterified Di- and Trigalacturonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 274 (52), pp.37053-37059. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.274.52.37053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Exopolygalacturonate Lyase PelX of Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Benen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (5), pp.1652-1663. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.5.1652-1663.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of Action of Five Different Endopectate Lyases from Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Kester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (12), pp.3705-3709. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.12.3705-3709.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of three clustered polygalacturonase genes in Erwinia chrysanthemi 3937 revealed an anti-repressor function for the PecS regulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (4), pp.641-650. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-2958.1999.01609.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exopolygalacturonate Lyase PelW and the Oligogalacturonate Lyase Ogl, Two Cytoplasmic Enzymes of Pectin Catabolism in Erwinia chrysanthemi 3937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 181 (13), pp.3912-3919. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.181.13.3912-3919.1999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the Erwinia chrysanthemi Outs protein, an element of a type II secretion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 144 (11), pp.3219-3228. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/00221287-144-11-3219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization and preliminary X-ray analysis of a member of a new family of pectate lyases, PeIL from Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandy Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Mayans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Jenkins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 54 (3), pp.419-422. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/s0907444997012043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the two monomethyl esters of the disaccharide 4-O-α-d-galacturonosyl-d-galacturonic acid and of precursors for the preparation of higher oligomers methyl uronated in definite sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 314 (3-4), pp.189-199. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-6215(98)00312-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient and highly stereoselective α(1→4) glycosylation between two d-galacturonic acid ester derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Doutheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Anker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 38 (2), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(96)02308-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific interaction between OutD, an Erwinia chrysanthemi outer membrane protein of the general secretory pathway, and secreted proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16 (11), pp.3007-3016. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/emboj/16.11.3007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectate lyase PelI of Erwinia chrysanthemi 3937 belongs to a new family.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 179 (23), pp.7321-7330. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.179.23.7321-7330.1997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of dsbA and dsbC mutations on extracellular enzyme secretion in Erwinia chrysanthemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bortoli-Gernnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 16 (4), pp.745-753. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.1995.tb02435.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of DsbC, a periplasmic protein of Erwinia chrysanthemi and Escherichia coli with disulfide isomerase activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13 (8), pp.2007-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of pectolytic enzymes from Erwinia grown on different carbon sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evtushenkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Babitskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fomichev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 8 (2), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01195828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Dickeya dadantii, the Type II Secretion System (T2SS) is covalently attached to the bacterial cell wall.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Plant Bacteria Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Aussios, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN DICKEYA DADANTI, THE TYPE II SECRETION SYSTEM (T2SS) ISCOVALENTLY ATTACHED TO THE BACTERIAL CELL WALL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress of plant pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dickeya Plant Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Hugouvieux-Cotte-Pattat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dickeya Plant Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2020, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0028932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectic enzymes of Erwinia chrysanthemi: regulation and role in pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Robert-Baudouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Condemine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Shevchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Stacey; N. Kee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Phytopathological Society Press, pp.221-268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural determinants of endopilus assembly, stability and functional specificity in bacterial type II secretion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maylis Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaniia Ivashchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Dazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bardiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Sonani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05599672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner membrane protein OutB is covalently attached to peptidoglycan in the γ-proteobacterium Dickeya dadantii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ruaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Narajczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Czajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68130E87"/>
+    <w:nsid w:val="B0636526"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimir-shevchik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8031-8638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157585808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Narajczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czajkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08488-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836613v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Jacobsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Renault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10085-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Expert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Patrit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shaw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Pickersgill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garnett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2017.07.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02118-12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lallemand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kelly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frenkiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Pickersgill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07149.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709931200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Fagard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-7-0794" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ihrig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Brocklehurst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pickersgill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601816" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606245200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jenkins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311390200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Shevchik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.185.10.3091-3100.2003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert&#8208;baudouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.389922.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4331800.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.01028.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.10.2664-2673.2002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVVCN355-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-639" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kester" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Visser" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert-Baudouy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.5.1652-1663.1999" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.12.3705-3709.1999" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01609.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102804v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.13.3912-3919.1999" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102789v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Magaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.52.37053" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Scott" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mayans" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444997012043" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2NSW9PZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102821v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-11-3219" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(98)00312-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFCSZBVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert-Baudouy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.11.3007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197035v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02308-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/668F89F342C90FC845B68687CB85CF96138D2739/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.23.7321-7330.1997" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bortoli-Gernnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02435.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evtushenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Babitskaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fomichev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01195828" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SWWPTDGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309299v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309264v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028932" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05599672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniia Ivashchenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sonani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimir-shevchik" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8031-8638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157585808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191598v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Liang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruaudel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Narajczyk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Czajkowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08488-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836613v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theis Jacobsen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Dazzoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Renault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bardiaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nilges" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-022-10085-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748109v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Gu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piers Rycroft" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00253-22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143879v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2021.100305" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Expert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Patrit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shevchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12522" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001349v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shaw" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Pickersgill" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Garnett" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2017.07.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001308v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ballut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12744" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hassan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.02118-12" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rehman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lallemand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric H. Login" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Effantin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079562" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001294v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pineau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.346338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kelly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frenkiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001292v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002531" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fries" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Pickersgill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2010.07149.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crez&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Derivery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M709931200" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Fagard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Dellagi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Perino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-20-7-0794" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102433v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Ihrig" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Brocklehurst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pickersgill" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601816" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102756v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Login" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M606245200" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102761v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Jenkins" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M311390200" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313538v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ve Shevchik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugouvieux-Cotte-Pattat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legrand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102763v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.185.10.3091-3100.2003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert&#8208;baudouy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1996.389922.x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1997.4331800.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102839v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vedel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1998.01028.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nasser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.184.10.2664-2673.2002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmbi.2001.4594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVVCN355-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102781v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-146-3-639" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102789v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Kester" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Magaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Anker" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Doutheau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.52.37053" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Benen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Visser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Robert-Baudouy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.5.1652-1663.1999" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102810v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.12.3705-3709.1999" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102793v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2958.1999.01609.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.181.13.3912-3919.1999" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-144-11-3219" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandy Scott" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Mayans" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444997012043" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C2NSW9PZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Grandjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(98)00312-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFCSZBVK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(96)02308-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/668F89F342C90FC845B68687CB85CF96138D2739/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102856v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robert-Baudouy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.11.3007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.179.23.7321-7330.1997" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102871v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bortoli-Gernnan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Robinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barras" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1995.tb02435.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102873v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102875v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evtushenkov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Babitskaya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fomichev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01195828" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SWWPTDGV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309264v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309299v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0028932" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979413v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Reverchon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05599672v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Lejeune" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaniia Ivashchenko" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sonani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736727v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>