--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -299,243 +299,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMALL with a Mixed-State Modality: A Logical Approach to Quantum Computation</w:t>
+                <w:t xml:space="preserve">Operator Spaces, Linear Logic and the Heisenberg-Schrödinger Duality of Quantum Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinnari Dave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+                <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APLAS 2025 - 23rd Asian Symposium on Programming Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LICS 2025 - 40th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209450v1</w:t>
+                <w:t xml:space="preserve">hal-05209412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator Spaces, Linear Logic and the Heisenberg-Schrödinger Duality of Quantum Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Lindenhovius</w:t>
+                <w:t xml:space="preserve">IMALL with a Mixed-State Modality: A Logical Approach to Quantum Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinnari Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2025 - 40th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APLAS 2025 - 23rd Asian Symposium on Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bengaluru, India. pp.131-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-95-3585-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209412v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining quantum and classical control: syntax, semantics and adequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinnari Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,51 +842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1080,51 +1080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commutative Monads for Probabilistic Programming Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1639,51 +1639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed linear and non-linear recursive types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching a Linear/Non-linear Lambda Calculus: A Programming Language for String Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A programming language combining quantum and classical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinnari Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Category of Operator Spaces and Complete Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2234,51 +2234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics for a Lambda Calculus for String Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of QPL 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 21st International Conference on Quantum Physics and Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,51 +2705,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LNL-FPC: The Linear/Non-linear Fixpoint Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC64FC6B"/>
+    <w:nsid w:val="A70BF9EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3130,51 +3130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimir-zamdzhiev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9061-3921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/zamdzhiev_v_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zamdzhiev.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05209450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnari Dave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lindenhovius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90897-2_8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662565v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175687" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Jia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kornell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mislove" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avanzini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Moser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258065v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2021.18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57201-3_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.333.22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Rennela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_29" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.323.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.288.6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.384" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:9)2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimir-zamdzhiev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9061-3921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/zamdzhiev_v_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zamdzhiev.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lindenhovius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05209450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnari Dave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90897-2_8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662565v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175687" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Jia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kornell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mislove" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avanzini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Moser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258065v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2021.18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57201-3_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.333.22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Rennela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_29" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.323.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.288.6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.384" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:9)2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>