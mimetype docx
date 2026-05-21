--- v1 (2026-04-07)
+++ v2 (2026-05-21)
@@ -299,243 +299,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator Spaces, Linear Logic and the Heisenberg-Schrödinger Duality of Quantum Theory</w:t>
+                <w:t xml:space="preserve">IMALL with a Mixed-State Modality: A Logical Approach to Quantum Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Lindenhovius</w:t>
+                <w:t xml:space="preserve">Kinnari Dave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2025 - 40th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APLAS 2025 - 23rd Asian Symposium on Programming Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bengaluru, India. pp.131-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-95-3585-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209412v1</w:t>
+                <w:t xml:space="preserve">hal-05209450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMALL with a Mixed-State Modality: A Logical Approach to Quantum Computation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
+                <w:t xml:space="preserve">Operator Spaces, Linear Logic and the Heisenberg-Schrödinger Duality of Quantum Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APLAS 2025 - 23rd Asian Symposium on Programming Languages and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LICS 2025 - 40th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209450v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining quantum and classical control: syntax, semantics and adequacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinnari Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,51 +842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Kornell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1061,248 +1061,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutative Monads for Probabilistic Programming Languages</w:t>
+                <w:t xml:space="preserve">The Central Valuations Monad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Jia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2021 - 36th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rome, Italy. pp.1-14, </w:t>
+              <w:t xml:space="preserve">CALCO 2021 - 9th International Conference on Algebra and Coalgebra in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Salzburg, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS52264.2021.9470611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CALCO.2021.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519225v1</w:t>
+                <w:t xml:space="preserve">hal-03258065v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Central Valuations Monad</w:t>
+                <w:t xml:space="preserve">Commutative Monads for Probabilistic Programming Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CALCO 2021 - 9th International Conference on Algebra and Coalgebra in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Salzburg, Austria. </w:t>
+              <w:t xml:space="preserve">LICS 2021 - 36th Annual ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome, Italy. pp.1-14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.CALCO.2021.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LICS52264.2021.9470611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258065v3</w:t>
+                <w:t xml:space="preserve">hal-03519225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics for First-Order Affine Inductive Data Types via Slice Categories</w:t>
               </w:r>
@@ -1555,209 +1555,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflecting Algebraically Compact Functors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed linear and non-linear recursive types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Lindenhovius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mislove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Category Theory 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">International Conference on Functional Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.323.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3341715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018473v1</w:t>
+                <w:t xml:space="preserve">hal-03018447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed linear and non-linear recursive types</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reflecting Algebraically Compact Functors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">Applied Category Theory 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Oxford, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3341715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.323.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03018447v1</w:t>
+                <w:t xml:space="preserve">hal-03018473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Rewriting Families of String Diagrams</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enriching a Linear/Non-linear Lambda Calculus: A Programming Language for String Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A programming language combining quantum and classical control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinnari Dave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2058,51 +2058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Category of Operator Spaces and Complete Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2234,51 +2234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantics for a Lambda Calculus for String Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of QPL 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2456,51 +2456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the 21st International Conference on Quantum Physics and Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Díaz-Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Zamdzhiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2705,51 +2705,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LNL-FPC: The Linear/Non-linear Fixpoint Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Lindenhovius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mislove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2899,51 +2899,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A70BF9EB"/>
+    <w:nsid w:val="E585C891"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3130,51 +3130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimir-zamdzhiev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9061-3921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/zamdzhiev_v_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zamdzhiev.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209412v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lindenhovius" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05209450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnari Dave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90897-2_8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662565v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175687" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Jia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kornell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mislove" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avanzini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Moser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519225v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470611" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258065v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2021.18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57201-3_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.333.22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Rennela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_29" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.323.2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018447v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341715" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.288.6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.384" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:9)2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimir-zamdzhiev" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9061-3921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/zamdzhiev_v_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zamdzhiev.github.io/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thea Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zamdzhiev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05209450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnari Dave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro D&#237;az-Caro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-95-3585-9_7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209412v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Lindenhovius" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093249v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain P&#233;choux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-90897-2_8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane-Joy Dandy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeandel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30044-8_19" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662565v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Carette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175687" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Jia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kornell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mislove" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3498687" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540366v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Avanzini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Moser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Perdrix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03258065v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CALCO.2021.18" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57201-3_10" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.333.22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02995410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathys Rennela" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45231-5_29" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341715" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.323.2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.288.6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209108.3209196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018513v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480804v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Mansfield" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Valiron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.384" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/LMCS-17(2:9)2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>