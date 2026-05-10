--- v0 (2026-03-28)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vladimir Adrien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Psychiatre - Praticien hospitalierMédecin responsable - CSAPA Boucebci, ELSA Jean VerdierCentre régional du psychotraumatisme Paris NordService de psychopathologie de l'enfant, de l'adolescent, psychiatrie générale et addictologieDMU Urgences & Métabolisme - Sites Jean Verdier et AvicenneAP-HP. Université Sorbonne Paris Nord125 rue de Stalingrad 93000 BobignyTel: (+33) 1 48 95 59 37    Fax : (+33) 1 48 95 59 76 Secrét: (+33) 1 48 95 59 33 / 51 77e-mail: vladimir.adrien@aphp.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vladimiradrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8035-8843</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Agency in posttraumatic stress disorder: theoretical approach and therapeutic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Schoeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Agency in posttraumatic stress disorder: theoretical approach and therapeutic perspectives, 20, pp.1785574. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2026.1785574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the Heat: A Thermodynamic Perspective on Emotions, Motivation, and Time Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Déli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Safron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandan Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.101188. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newideapsych.2025.101188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture sonification for enhancing agency: an exploratory study on healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parham Ashur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Couedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Mylapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1450365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium fine tunes lipid membranes through phospholipid binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pincet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13366. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-97828-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vécu de l’électroconvulsivothérapie par les professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (8), pp.616-626. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2025.2932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse on a flight to Paris returning from Bangalore: A sentinel cholera case in a man visiting friends and relatives in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Caumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Destival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.102824. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Pseudomonas aeruginosa infection in intensive care unit before (2007–2010) and after (2011–2014) the beginning of an antimicrobial stewardship program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Strazzulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segla Robert Houngnandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Bahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Stewardship &amp; Healthcare Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.e60. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ash.2024.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of membrane protein interactions: from three to two dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monlezun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.882. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-50827-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for evaluating the effectiveness of psychiatric home care–mobile team: A systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (10), pp.3801-3814. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.17189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Agency in Posttraumatic Stress Disorder Therapies Through Sensorimotor Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peccia Galletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e58390. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/58390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoceptive technologies for psychiatric interventions: From diagnosis to clinical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Haar Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandan Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicco Reggente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156, pp.105478. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into medical students’ perceptions of work culture during the COVID-19 pandemic: a mixed method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-023-04936-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic chills mitigate maladaptive cognition in depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandan Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicco Reggente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12888-023-05476-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachment and Mental Health of Men Having Sex with Men Engaging in Chemsex: Is Substance Abuse Only the Tip of the Iceberg?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Del Burdairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2023.2266086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Phenotyping: Data-Driven Psychiatry to Redefine Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwan Maatoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e44502. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/44502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation (rTMS) in Post-Traumatic Stress Disorder: Study Protocol of a Nationwide Randomized Controlled Clinical Trial of Neuro-Enhanced Psychotherapy “TraumaStim”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1274. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci13091274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between family functioning and psychotic transition in ultra-high risk adolescents and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Liewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1177311. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1177311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stress response and altered quality of life in schizophrenia patients with low membrane levels of docosahexaenoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1089724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital phenotype of mood disorders: A conceptual and critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwan Maatoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2022.895860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best estimate the viscosity of lipid bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Rayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 281, pp.106732. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2021.106732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid cycling bipolar disorder: Literature review on pharmacological treatment illustrated by a case report on ketamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Panizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.e2483. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brb3.2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatric Advance Directives and Artificial Intelligence: A Conceptual Framework for Theoretical and Ethical Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Falala-Séchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwan Maatoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.622506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile App for Parental Empowerment for Caregivers of Children With Autism Spectrum Disorders: Prospective Open Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Venelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gollier-Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (9), pp.e27803. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/27803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Digital Dopamine: How Apps Can Motivate Depressed Patients, a Review and Conceptual Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwan Maatoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.1454. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11111454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving clinical decision-making in psychiatry: implementation of digital phenotyping could mitigate the influence of patient’s and practitioner’s individual cognitive biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Msellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.52 - 61. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19585969.2022.2042165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03738349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Suicidal Relapses in Adolescents With a Smartphone Application: Bayesian Network Analysis of a Preclinical Trial Using In Silico Patient Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gollier-Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (9), pp.e24560. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/24560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAP to Characterize Molecular Diffusion and Interaction in Various Membrane Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pincet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E Rothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.e0158457. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Giant Unilamellar Proteo-Liposomes by Osmotic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gohlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gardavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (25), pp.7091-7099. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro transport activity of the fully assembled MexAB-OprM efflux pump from Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId145"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vladimir Adrien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Psychiatre - Praticien hospitalierMédecin responsable - CSAPA Boucebci, ELSA Jean VerdierCentre régional du psychotraumatisme Paris NordService de psychopathologie de l'enfant, de l'adolescent, psychiatrie générale et addictologieDMU Urgences & Métabolisme - Sites Jean Verdier et AvicenneAP-HP. Université Sorbonne Paris Nord125 rue de Stalingrad 93000 BobignyTel: (+33) 1 48 95 59 37    Fax : (+33) 1 48 95 59 76 Secrét: (+33) 1 48 95 59 33 / 51 77e-mail: vladimir.adrien@aphp.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vladimiradrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8035-8843</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Agency in posttraumatic stress disorder: theoretical approach and therapeutic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Schoeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Agency in posttraumatic stress disorder: theoretical approach and therapeutic perspectives, 20, pp.1785574. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnint.2026.1785574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemophagocytic lymphohistiocytosis with granulomatosis revealing a cat scratch disease in an immunocompetent adult: a case report and mini review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sipan Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiterie Boscals de Reals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Salmona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clélia Previtali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 12 (6), pp.e44791. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2026.e44791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeling the Heat: A Thermodynamic Perspective on Emotions, Motivation, and Time Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Déli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Safron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandan Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ideas in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 79, pp.101188. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.newideapsych.2025.101188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture sonification for enhancing agency: an exploratory study on healthy participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parham Ashur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Le Couedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajeev Mylapalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1450365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vécu de l’électroconvulsivothérapie par les professionnels de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 101 (8), pp.616-626. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ipe.2025.2932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collapse on a flight to Paris returning from Bangalore: A sentinel cholera case in a man visiting friends and relatives in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Caumartin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nagle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Destival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Medicine and Infectious Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.102824. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tmaid.2025.102824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium fine tunes lipid membranes through phospholipid binding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Heo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pincet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.13366. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-97828-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for evaluating the effectiveness of psychiatric home care–mobile team: A systematic review of the literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (10), pp.3801-3814. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jocn.17189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of membrane protein interactions: from three to two dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Taulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Monlezun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.882. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-50827-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Pseudomonas aeruginosa infection in intensive care unit before (2007–2010) and after (2011–2014) the beginning of an antimicrobial stewardship program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Strazzulla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segla Robert Houngnandan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Devatine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouerdia Bahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Stewardship &amp; Healthcare Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.e60. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ash.2024.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoceptive technologies for psychiatric interventions: From diagnosis to clinical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Haar Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandan Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicco Reggente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 156, pp.105478. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Agency in Posttraumatic Stress Disorder Therapies Through Sensorimotor Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Peccia Galletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.e58390. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/58390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic chills mitigate maladaptive cognition in depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Schoeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhinandan Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattie Maes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicco Reggente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12888-023-05476-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into medical students’ perceptions of work culture during the COVID-19 pandemic: a mixed method study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12909-023-04936-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachment and Mental Health of Men Having Sex with Men Engaging in Chemsex: Is Substance Abuse Only the Tip of the Iceberg?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Victor Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Del Burdairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Homosexuality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00918369.2023.2266086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Phenotyping: Data-Driven Psychiatry to Redefine Mental Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwan Maatoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e44502. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/44502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive Transcranial Magnetic Stimulation (rTMS) in Post-Traumatic Stress Disorder: Study Protocol of a Nationwide Randomized Controlled Clinical Trial of Neuro-Enhanced Psychotherapy “TraumaStim”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1274. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci13091274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher stress response and altered quality of life in schizophrenia patients with low membrane levels of docosahexaenoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1089724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between family functioning and psychotic transition in ultra-high risk adolescents and young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Liewig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1177311. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1177311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital phenotype of mood disorders: A conceptual and critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwan Maatoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Saudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2022.895860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best estimate the viscosity of lipid bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Rayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ksenia Astafyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 281, pp.106732. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpc.2021.106732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid cycling bipolar disorder: Literature review on pharmacological treatment illustrated by a case report on ketamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Ferreri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Panizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.e2483. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/brb3.2483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving clinical decision-making in psychiatry: implementation of digital phenotyping could mitigate the influence of patient’s and practitioner’s individual cognitive biases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lakhlifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyass Msellek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Clinical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (1), pp.52 - 61. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19585969.2022.2042165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03738349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Search of Digital Dopamine: How Apps Can Motivate Depressed Patients, a Review and Conceptual Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwan Maatoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Conejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.1454. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/brainsci11111454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile App for Parental Empowerment for Caregivers of Children With Autism Spectrum Disorders: Prospective Open Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Venelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gollier-Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Mental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (9), pp.e27803. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/27803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatric Advance Directives and Artificial Intelligence: A Conceptual Framework for Theoretical and Ethical Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Falala-Séchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redwan Maatoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2020.622506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevention of Suicidal Relapses in Adolescents With a Smartphone Application: Bayesian Network Analysis of a Preclinical Trial Using In Silico Patient Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mouchabac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gollier-Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (9), pp.e24560. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/24560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRAP to Characterize Molecular Diffusion and Interaction in Various Membrane Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pincet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Delacotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James E Rothman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (7), pp.e0158457. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Giant Unilamellar Proteo-Liposomes by Osmotic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Gohlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gardavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (25), pp.7091-7099. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro transport activity of the fully assembled MexAB-OprM efflux pump from Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Verchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Dezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (1), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms7890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F85A38F9"/>
+    <w:nsid w:val="DDF7E94F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimiradrien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8035-8843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496048v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Adrien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schoeller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2026.1785574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219635v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#233;li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schoeller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Safron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Jain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Tozzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2025.101188" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Ashur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Couedic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Mylapalli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1450365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Coleman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97828-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouaziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2025.2932" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Caumartin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nagle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Eid" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Destival" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102824" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Strazzulla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segla Robert Houngnandan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devatine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Bahmed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ash.2024.53" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450038v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verch&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monlezun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50827-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17189" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peccia Galletto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/58390" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Haar Horowitz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Maes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicco Reggente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105478" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-04936-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05476-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04255139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Del Burdairon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Malandain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouchabac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2023.2266086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04589314v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oudin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Maatoug" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourla" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44502" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sylvestre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Millet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091274" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219671v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Liewig" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1177311" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005301v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fumat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1089724" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saudreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.895860" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Rayan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Astafyeva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2021.106732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534890v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Panizzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2483" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Falala-S&#233;chet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.622506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661629v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Venelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27803" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456619v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111454" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03738349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Msellek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Malandain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19585969.2022.2042165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369481v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24560" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Yang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Rothman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158457" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Motta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gohlke" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardavot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01173" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150070v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7890" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladimiradrien" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8035-8843" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496048v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Adrien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Schoeller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2026.1785574" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sipan Marceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quiterie Boscals de Reals" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ziol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Salmona" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Previtali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2026.e44791" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva D&#233;li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Schoeller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Safron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Jain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Tozzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newideapsych.2025.101188" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219615v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Ashur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larralde" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Le Couedic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Mylapalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1450365" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370045v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouaziz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2025.2932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Caumartin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nagle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Eid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Destival" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tmaid.2025.102824" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05058459v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bunel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Coleman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pincet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-97828-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Diot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jocn.17189" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Verch&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monlezun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50827-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219662v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Strazzulla" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segla Robert Houngnandan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devatine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Bahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ash.2024.53" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Haar Horowitz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattie Maes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicco Reggente" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105478" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bosc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Peccia Galletto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Claverie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/58390" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04598716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-023-05476-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mouchabac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Renaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carri&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-023-04936-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04255139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Del Burdairon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Malandain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ferreri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouchabac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2023.2266086" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04589314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Maatoug" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/44502" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sylvestre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Millet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci13091274" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04005301v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fumat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tessier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1089724" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Liewig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1177311" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saudreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.895860" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Rayan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Astafyeva" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Broutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2021.106732" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03534890v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Panizzi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.2483" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03738349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lakhlifi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Msellek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Malandain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19585969.2022.2042165" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03456619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11111454" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661629v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Venelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27803" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03136101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Falala-S&#233;chet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2020.622506" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03369481v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leray" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/24560" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01360185v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Yang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delacotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James E Rothman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Motta" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gohlke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardavot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01173" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150070v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Dezi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7890" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>