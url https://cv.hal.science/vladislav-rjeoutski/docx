--- v0 (2026-04-07)
+++ v1 (2026-05-09)
@@ -2342,165 +2342,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">compte-rendu de: Le Siècle des Lumières. I. Espace culturel de l'Europe à l'époque de Catherine II, sous la dir. de Sergueï Karp, Moscou, Naouka, 2006, 654 p.</w:t>
+                <w:t xml:space="preserve">Les Français dans la franc-maçonnerie russe au siècle des Lumières : hypothèses et pistes de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Rjeoutski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.397-402</w:t>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.91-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00260126v1</w:t>
+                <w:t xml:space="preserve">halshs-00260120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Français dans la franc-maçonnerie russe au siècle des Lumières : hypothèses et pistes de recherche</w:t>
+                <w:t xml:space="preserve">compte-rendu de: Le Siècle des Lumières. I. Espace culturel de l'Europe à l'époque de Catherine II, sous la dir. de Sergueï Karp, Moscou, Naouka, 2006, 654 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Rjeoutski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slavica Occitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24, pp.91-136</w:t>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.397-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00260120v1</w:t>
+                <w:t xml:space="preserve">halshs-00260126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Французский Институт в С.-Петербурге (1911-1919) и русско-французское научное сближение</w:t>
               </w:r>
@@ -4412,51 +4412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544408v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Baudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rjeoutski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Keenan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Polskoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlobooks.ru/books/studia_europaea/24566/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kislova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kostina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048544479-009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlobooks.ru/books/studia_europaea/268/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Berelowitch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fedioukine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462984714/language-choice-in-enlightenment-europe#toc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vochtchinska&#239;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quand_le_francais_gouvernait_la_russie_l_education_de_la_noblesse_russe_1750_1880_vladislav_rjeoutski-9782343085401-51458.html#:~:text=L'%C3%A9ducation%20de%20la%20noblesse%20russe%201750%2D1880,-Textes%20r%C3%A9unis%20et&amp;amp;text=Profitant%20de%20l'int%C3%A9r%C3%AAt%20grandissant,les%20enfants%20de%20la%20noblesse." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mervaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01291575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Offord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Argent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rj&#233;outski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21900/j.vivliofika.v9.915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2018.1521848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.3915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/russ.10752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Vlassov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.3823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21900/j.vivliofika.v1.621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21900/j.vivliofika.v1.626" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slave.2011.8001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;zin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154159v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Frijhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ryazanova-Clarke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesineve Argent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780748695546" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053282" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0630-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tchoudinov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-precepteur-francophone-en-europe/33956" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c18.net/18/p.php?nom=p_frussie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21900/j.vivliofika.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544408v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Baudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rjeoutski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Keenan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Polskoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlobooks.ru/books/studia_europaea/24566/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173624v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kislova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kostina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9789048544479-009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nlobooks.ru/books/studia_europaea/268/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Berelowitch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fedioukine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053400v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789462984714/language-choice-in-enlightenment-europe#toc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173686v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vochtchinska&#239;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173688v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-quand_le_francais_gouvernait_la_russie_l_education_de_la_noblesse_russe_1750_1880_vladislav_rjeoutski-9782343085401-51458.html#:~:text=L'%C3%A9ducation%20de%20la%20noblesse%20russe%201750%2D1880,-Textes%20r%C3%A9unis%20et&amp;amp;text=Profitant%20de%20l'int%C3%A9r%C3%AAt%20grandissant,les%20enfants%20de%20la%20noblesse." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173633v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mervaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01291575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Offord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Argent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Rj&#233;outski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21900/j.vivliofika.v9.915" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2018.1521848" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.3915" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053373v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/russ.10752" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Vlassov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.3823" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053368v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21900/j.vivliofika.v1.621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21900/j.vivliofika.v1.626" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/slave.2011.8001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260120v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154160v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273192v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260128v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;zin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154159v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00292306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273200v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00273216v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Frijhoff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173630v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Ryazanova-Clarke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesineve Argent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9780748695546" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053282" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0353-0630-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053379v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tchoudinov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/le-precepteur-francophone-en-europe/33956" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://c18.net/18/p.php?nom=p_frussie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053371v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21900/j.vivliofika.v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>