--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -1749,579 +1749,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the roughness spectral breadth in elastic contact of rough surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A micromechanical constitutive modeling of WC hardmetals using finite-element and uniform field models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Tkalich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.07.016⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.166-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599693v1</w:t>
+                <w:t xml:space="preserve">hal-01497345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanical constitutive modeling of WC hardmetals using finite-element and uniform field models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the roughness spectral breadth in elastic contact of rough surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kane</w:t>
+                <w:t xml:space="preserve">Guillaume Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.469-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01497345v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear of cemented tungsten carbide percussive drill–bit inserts : Laboratory and field study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of cemented tungsten carbide in hard rock drilling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Tkalich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.05.010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128, pp.282-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599701v1</w:t>
+                <w:t xml:space="preserve">hal-01634073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of cemented tungsten carbide in hard rock drilling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Wear of cemented tungsten carbide percussive drill–bit inserts : Laboratory and field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Tkalich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Saai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Hokka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 386-387, pp.106-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2017.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.08.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01634073v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the accurate computation of the true contact-area in mechanical contact of random rough surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 114, pp.161-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2580,64 +2580,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From infinitesimal to full contact between rough surfaces: Evolution of the contact area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52, pp.83-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2697,64 +2697,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.S. Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.40-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2814,51 +2814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Fischlschweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Antretter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2918,64 +2918,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contact of elastic regular wavy surfaces revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.171-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro M. Aragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96, pp.323-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3255,64 +3255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact between representative rough surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86, 035601, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3385,51 +3385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 339 (7-8), pp.473-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 339, pp.473-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5299,51 +5299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vignollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5381,90 +5381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling creeping flow through a closed crack with a self-affine geometry and an extension to permeability of cracked media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Shvarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poromechanics VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.1241-1248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5524,51 +5524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei G Shvarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5606,51 +5606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-level multi-scale modeling of electrical contacts - sensitivity study and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5766,64 +5766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t>
@@ -5891,51 +5891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5990,77 +5990,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact élastique entre des surfaces rugueuses représentatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6098,51 +6098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de codes éléments finis et dynamique discrète de dislocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6180,51 +6180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanics of materials in contact problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Basseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,51 +6344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on heterogeneous material mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.47-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6452,51 +6452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6534,51 +6534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichment of the contact geometry within the finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6629,51 +6629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des problèmes de contact en calcul parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6928,51 +6928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local contact detection technique for very large contact and self contact problems : sequential and parallel implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7993,51 +7993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D75426FB"/>
+    <w:nsid w:val="658053E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8224,51 +8224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladislav-yastrebov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4052-3557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166802174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/yastrebov_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baydoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sashidharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.115307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pastewka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Aghababaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Almqvist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111326" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A Yastrebov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065808v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G Shvarts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973718410020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139311v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian S.A. Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Vakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Shvarts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004768" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anciaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.07.016" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tkalich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3Q2B9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hokka" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.05.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLP87RX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634073v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.04.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0650-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Boyce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Kramer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bosiljevac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Moore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0089-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Kammer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fischlschweiger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antretter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0395-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Sabnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagaraj K. Arakere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HS0TPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Aragon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.035601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02043762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.05.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X1NG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava Raju Akula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beguin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Shvarts" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vignollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Molinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava-Raju Akula" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.154" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647974" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394181v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ13KQVV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Marthouret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511828v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava R Akula" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Basava" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00657305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladislav-yastrebov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4052-3557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166802174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/yastrebov_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baydoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sashidharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.115307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pastewka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Aghababaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Almqvist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111326" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A Yastrebov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065808v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G Shvarts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973718410020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139311v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian S.A. Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Vakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Shvarts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004768" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tkalich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3Q2B9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anciaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.07.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hokka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.05.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLP87RX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.04.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0650-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Boyce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Kramer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bosiljevac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Moore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0089-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Kammer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fischlschweiger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antretter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0395-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Sabnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagaraj K. Arakere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HS0TPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Aragon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.035601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02043762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.05.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X1NG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava Raju Akula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beguin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Shvarts" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vignollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Molinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava-Raju Akula" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.154" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647974" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394181v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ13KQVV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Marthouret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511828v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava R Akula" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Basava" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00657305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>