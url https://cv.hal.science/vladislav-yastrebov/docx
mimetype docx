--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,7938 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7886 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vladislav Yastrebov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS, Centre des matériaux, Mines Paris - PSL, Evry/Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vladislav-yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4052-3557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166802174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yastrebov_v_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ug1aH1AAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow-Induced fretting in DEMO divertor targets equipped with swirl tapes: Numerical investigation through one-way fluid-structure interaction simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sashidharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221, pp.115307. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2025.115307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Surface-Topography Challenge: A Multi-Laboratory Benchmark Study to Advance the Characterization of Topography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pradhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Müser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Abdelnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Afferrante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (3), pp.110. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-025-02014-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling in tribology: Recent advances, applications, and open questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Pastewka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonis Vakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramin Aghababaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Almqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.111326. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2025.111326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A time-discontinuous elasto-plasticity formalism to simulate instantaneous plastic flow bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Kerfriden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oguz Umut Salman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.113171. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation through an elastically asymmetric architected material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav A Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational framework for monolithic coupling for thin fluid flow in contact interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei G Shvarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V A Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, pp.113738. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065808v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling capsizing icebergs in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 223 (2), pp.1265-1287. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elastic Contact of Rough Spheres Investigated Using a Deterministic Multi-Asperity Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multiscale Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (01), pp.1841002. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1756973718410020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Greenland ice sheet buoyancy-driven calving discharge using glacial earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav A. Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian S.A. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1- 21. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/aog.2019.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02139311v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulation in tribology across scales : An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Vakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Scheibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.169-199. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow across a wavy channel brought in contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei G Shvarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 126, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2018.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapped fluid in contact interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Shvarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119, pp.140-162. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2018.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of iceberg capsizing responsible for glacial earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sergeant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.3013-3033. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JF004768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A micromechanical constitutive modeling of WC hardmetals using finite-element and uniform field models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Tkalich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105, pp.166-187. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the roughness spectral breadth in elastic contact of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 107, pp.469-493. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2017.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wear of cemented tungsten carbide percussive drill–bit inserts : Laboratory and field study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Tkalich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Saai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Hokka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 386-387, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of cemented tungsten carbide in hard rock drilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Tkalich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 128, pp.282-295. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.08.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accurate computation of the true contact-area in mechanical contact of random rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.161-171. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding without slipping under Coulomb friction : opening waves and inversion of frictional force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-016-0650-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The second Sandia Fracture Challenge : predictions of ductile failure under quasi-static and moderate-rate dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Boyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.L.B. Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Bosiljevac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 198, pp.5-100. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-016-0089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From infinitesimal to full contact between rough surfaces: Evolution of the contact area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The existence of a critical length scale in regularised friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.S. Kammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phase interface energy in martensitic transformations : A lattice Monte-Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fischlschweiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Antretter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.37-41. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contact of elastic regular wavy surfaces revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.171-183. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-014-0395-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal plasticity analysis of cylindrical indentation on a Ni-base single crystal superalloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prajwal Sabnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagaraj K. Arakere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51, pp.200-217. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2013.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constrained-optimization methodology for the detection phase in contact mechanics simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro M. Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.323-338. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact between representative rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, 035601, 4 p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.035601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface contact analysis by means of the Finite Element Method and of a new reduced model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (7-8), pp.473-490. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rough surface contact analysis by means of the Finite Element Method and of a new reduced model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339, pp.473-490. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2011.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accéleration des calculs du contact en éléments finis par H-matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav A. Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Qiang Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CutFEM pour l'optimisation de forme: implémentation et études exploratoires pour la réinitialisation des lignes de niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Bachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Claus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerfriden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of oxygen content on the sub-grain nanoindentation response in titanium affected by high temperature oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sirvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayyoub Dziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2023-World Titanium Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Edinburgh, United Kingdom. 6 p., </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7490/f1000research.1119895.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle macroscopique de plasticité par avalanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerfriden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav A. Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the source of glacial earthquakes: numerical modelling of the response of a tide-water glacier to the capsize of an instable iceberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-14118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode MorteX pour des problèmes du couplage des maillages, du contact et de l'usure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav A. Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basava Raju Akula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation Fluid Dynamics based model for a better prediction of fluid forces acting on iceberg capsize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2022, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance thermique et électrique des interfaces de contact entre des surfaces rugueuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ovalle Ovalle Rodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the source of glacial earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, on-line, Austria. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des volumes d'icebergs qui se retournent: modélisation mécanique et analyse de signaux sismiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V A Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Queutey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strongly coupled finite element framework for a thin fluid flow in contact interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei G Shvarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact of rough surfaces in presence of interfacial fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A G Shvarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vignollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended mortar methods to treat tying and contact interface problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basava Raju Akula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z-set -suite logicielle pour la simulation des matériaux et structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Didier Garaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Feld-Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chiaruttini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain tying across virtual interfaces : coupling X-FEM with the Mortar method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basava-Raju Akula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling creeping flow through a closed crack with a self-affine geometry and an extension to permeability of cracked media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Shvarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poromechanics VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France. pp.1241-1248, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strong fluid/structure coupling scheme for thin incompressible flow in the contact interface at the roughness scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei G Shvarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-level multi-scale modeling of electrical contacts - sensitivity study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Sorel Mballa-Mballa Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. pp.414-422, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2015.7355130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact élastique entre des surfaces rugueuses représentatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique, CFM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de codes éléments finis et dynamique discrète de dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Giens, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanics of materials in contact problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Basseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European conference on fracture- ECF 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Kazan, Russia. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of the contact between rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international conference on heterogeneous material mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Shanghai, China. pp.47-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du contact entre surfaces rugueuses par la méthode des éléments finis et par un nouveau modèle numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of the contact geometry within the finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des problèmes de contact en calcul parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens, France. pp.647-652</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods in contact mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE/Wiley, 416 p., 2013, 978-1-84821-519-1. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118647974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes numériques en contact micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique Numérique du Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394181v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local contact detection technique for very large contact and self contact problems : sequential and parallel implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Feyel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Zavarise, P. Wriggers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in computational contact mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.227-251, 2011, Lecture Notes in Applied and Computational Mechanics, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22167-5_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of &amp;quot;Wedge indentation of elastoplastic solids—from single indentation to interaction between indenters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Marthouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ledrappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kermouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Conductance of Oxidized Rough Sphere Contacts: A Greenwood-Tripp-Based Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav A Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predictor-corrector scheme for approximating signed distances using finite element methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina El Bachari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kerfriden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Claus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADAPTIVE CROSS APPROXIMATION WITH A GEOMETRICAL PIVOT CHOICE: ACA-GP METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilized MorteX method for mesh tying along embedded interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raju Basava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MorteX method for contact along real and embedded surfaces: coupling X-FEM with the Mortar method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basava R Akula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vignollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-filtering properties of elastically-asymmetric architected materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational contact mechanics: geometry, detection and numerical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials. École Nationale Supérieure des Mines de Paris, 2011. English. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2011ENMP0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00657305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and Physics of Contact Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V A Yastrebov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solid mechanics [physics.class-ph]. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03767709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7993,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="658053E9"/>
+    <w:nsid w:val="519281D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8224,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladislav-yastrebov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4052-3557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166802174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/yastrebov_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baydoun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sashidharan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.115307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397999v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pastewka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Aghababaei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Almqvist" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111326" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A Yastrebov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.100" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065808v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G Shvarts" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113738" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973718410020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139311v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian S.A. Walter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Vakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802143v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.05.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853388v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Shvarts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943050v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004768" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497345v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tkalich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3Q2B9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599693v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anciaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.07.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634073v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hokka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.05.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLP87RX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518514v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.04.023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419628v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0650-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Boyce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Kramer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bosiljevac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corona" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Moore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0089-7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.019" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941790v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Kammer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941953v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fischlschweiger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antretter" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0395-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904140v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Sabnis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagaraj K. Arakere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.05.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HS0TPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Aragon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4561" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.035601" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02043762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.05.006" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X1NG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610884v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717639v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava Raju Akula" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717697v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beguin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523408v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394195v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Shvarts" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vignollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Molinari" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824651v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815998v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava-Raju Akula" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.154" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815811v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941273v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868419v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592720v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399755v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785235v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647974" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394181v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636600v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ13KQVV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Marthouret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511828v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406192v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394153v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava R Akula" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Basava" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00657305v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0043" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767709v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vladislav-yastrebov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4052-3557" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166802174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/yastrebov_v_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ug1aH1AAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baydoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricciardi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sashidharan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.115307" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235327v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pradhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Miller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Abdelnabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Afferrante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-025-02014-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397999v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Pastewka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Vakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Aghababaei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Almqvist" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Carbone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2025.111326" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kerfriden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yastrebov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113171" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874750v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A Yastrebov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065808v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei G Shvarts" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vignollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V A Yastrebov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113738" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonnet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394130v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1756973718410020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139311v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sergeant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav A. Yastrebov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian S.A. Walter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Montagner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/aog.2019.7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802145v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Vakis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.02.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2018.05.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Shvarts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.06.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943050v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JF004768" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497345v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tkalich" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3Q2B9T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anciaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.07.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01599701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Saai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Hokka" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2017.05.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JLP87RX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01634073v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.04.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01419628v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-016-0650-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305640v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Boyce" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Kramer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bosiljevac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Moore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0089-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.09.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Kammer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941953v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fischlschweiger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Antretter" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.11.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-014-0395-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00904140v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prajwal Sabnis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagaraj K. Arakere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.05.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2HS0TPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00905452v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Aragon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4561" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.035601" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02043762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Durand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2011.05.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-810X1NG7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610884v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Qiang Feng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina El Bachari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Claus" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kerfriden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04167316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Texier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Dziri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119895.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610979v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lamari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-14118" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717639v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava Raju Akula" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beguin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovalle Ovalle Rodas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8915" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571877v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Queutey" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G Shvarts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vignollet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Molinari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824651v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815998v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava-Raju Akula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01632328v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.154" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01815811v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00941273v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00765455v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Basseville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00661514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592720v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399755v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785235v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118647974" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394181v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636600v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22167-5_13" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-LZ13KQVV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199877v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Marthouret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ledrappier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406192v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394146v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raju Basava" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394153v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basava R Akula" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394159v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00657305v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ENMP0043" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03767709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>