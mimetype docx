--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -304,78 +304,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duane Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 111 (3), pp.904-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/ep093045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/EP093045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540880v1</w:t>
+                <w:t xml:space="preserve">hal-05546864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute metabolic responses to high‐intensity interval training in men with overweight or obesity: Does the exercise modality matter?</w:t>
               </w:r>
@@ -438,78 +438,78 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duane Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 111 (3), pp.904-915. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP093045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/ep093045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546864v1</w:t>
+                <w:t xml:space="preserve">hal-05540880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute Cross-education Effect on Force Production and Central/Peripheral Responses to Unilateral Eccentric and Concentric Resistance Exercise in Elbow Flexors</w:t>
               </w:r>
@@ -1506,51 +1506,51 @@
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 123, pp.1101-1114. </w:t>
+              <w:t xml:space="preserve">, 2023, 123 (5), pp.1101-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-023-05134-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4077,286 +4077,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics of motor unit recruitment in boys and men at maximal and submaximal force levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-019-05508-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076317v1</w:t>
+                <w:t xml:space="preserve">hal-02065716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of motor unit recruitment in boys and men at maximal and submaximal force levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of MTU length on child-adult difference in neuromuscular fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Julian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Bocock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-019-05508-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02065716v1</w:t>
+                <w:t xml:space="preserve">hal-02076317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Anode Placement on the Antagonist Muscles Recruitment: Implication for the Interpolated Twitch Technique Outcome</w:t>
               </w:r>
@@ -5361,563 +5361,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble milk proteins improve muscle mass recovery after immobilization-induced muscle atrophy in old rats but do not improve muscle functional property restoration</w:t>
+                <w:t xml:space="preserve">Neuromuscular fatigue and recovery profiles in individuals with intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verney</w:t>
+                <w:t xml:space="preserve">Rihab Borji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bargetto</w:t>
+                <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-016-0855-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659827v1</w:t>
+                <w:t xml:space="preserve">hal-01659863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular fatigue and recovery profiles in individuals with intellectual disability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soluble milk proteins improve muscle mass recovery after immobilization-induced muscle atrophy in old rats but do not improve muscle functional property restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Zarrouk</w:t>
+                <w:t xml:space="preserve">Julien Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Sahli</w:t>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bargetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.1133-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-016-0855-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659863v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of muscle length on voluntary activation of the plantar flexors in boys and men</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Kluka</w:t>
+                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3362-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.151687 - 151687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594182v1</w:t>
+                <w:t xml:space="preserve">hal-01659894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+                <w:t xml:space="preserve">Effect of muscle length on voluntary activation of the plantar flexors in boys and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Temesi</w:t>
+                <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Mathias Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.151687 - 151687. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (5), pp.1043-1051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3362-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659894v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obesity-related differences in neuromuscular fatigue in adolescent girls</w:t>
               </w:r>
@@ -6031,693 +6031,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bigger, the stronger? Insights from muscle architecture and nervous characteristics in obese adolescent girls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved tolerance of peripheral fatigue by the central nervous system after endurance training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Coudeyre</w:t>
+                <w:t xml:space="preserve">F. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kluka</w:t>
+                <w:t xml:space="preserve">F. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cardenoux</w:t>
+                <w:t xml:space="preserve">I. Kenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-G Jegu</w:t>
+                <w:t xml:space="preserve">H. Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2015.158⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1401 - 1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659895v1</w:t>
+                <w:t xml:space="preserve">hal-01659899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved tolerance of peripheral fatigue by the central nervous system after endurance training</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Moalla</w:t>
+                <w:t xml:space="preserve">Effect of Muscle Length on Voluntary Activation Level in Children and Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Jegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3123-y⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (4), pp.718 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000000463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659899v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Muscle Length on Voluntary Activation Level in Children and Adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
+                <w:t xml:space="preserve">The bigger, the stronger? Insights from muscle architecture and nervous characteristics in obese adolescent girls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-G Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (4), pp.718 - 724. </w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (2), pp.245 - 251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000000463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2015.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659897v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Females More Resistant to Extreme Neuromuscular Fatigue?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+                <w:t xml:space="preserve">Children have a reduced maximal voluntary activation level of the adductor pollicis muscle compared to adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rupp</w:t>
+                <w:t xml:space="preserve">V. Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Feasson</w:t>
+                <w:t xml:space="preserve">S. Garcia Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Cartier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (7), pp.1372 - 1382. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1485 - 1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3132-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659900v1</w:t>
+                <w:t xml:space="preserve">hal-01659898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children have a reduced maximal voluntary activation level of the adductor pollicis muscle compared to adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Are Females More Resistant to Extreme Neuromuscular Fatigue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kluka</w:t>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garcia Vicencio</w:t>
+                <w:t xml:space="preserve">Léonard Feasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (7), pp.1485 - 1491. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (7), pp.1372 - 1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3132-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659898v1</w:t>
+                <w:t xml:space="preserve">hal-01659900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the Muscle Voluntary Activation Characteristics in Children: A Methodological Challenge. Commentary on “Child-Adult Differences in Muscle Activation-A Review”</w:t>
               </w:r>
@@ -6788,425 +6788,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of String Stiffness on Muscle Fatigue after a Simulated Tennis Match</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
+                <w:t xml:space="preserve">Effects of endurance training on the maximal voluntary activation level of the knee extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Borelli</w:t>
+                <w:t xml:space="preserve">A. Thorkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Theurel</w:t>
+                <w:t xml:space="preserve">P. J. J Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grélot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Tabka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (3), pp.401 - 406. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (4), pp.683 - 693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/jab.2013-0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2793-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659904v1</w:t>
+                <w:t xml:space="preserve">hal-01659905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Fatigue Assessed by Transcranial Magnetic Stimulation in Ultratrail Running</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rupp</w:t>
+                <w:t xml:space="preserve">Effects of String Stiffness on Muscle Fatigue after a Simulated Tennis Match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Borelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grélot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000207⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), pp.401 - 406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2013-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659906v1</w:t>
+                <w:t xml:space="preserve">hal-01659904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of endurance training on the maximal voluntary activation level of the knee extensor muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Zghal</w:t>
+                <w:t xml:space="preserve">Central Fatigue Assessed by Transcranial Magnetic Stimulation in Ultratrail Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Tabka</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Feasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (4), pp.683 - 693. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (6), pp.1166 - 1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2793-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659905v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sports drinks on the maintenance of physical performance during 3 tennis matches: a randomized controlled study</w:t>
               </w:r>
@@ -7864,571 +7864,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle mitochondrial function cannot be properly inferred from PCr resynthesis without taking pH changes into account</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bendahan</w:t>
+                <w:t xml:space="preserve">Can we simply infer mitochondrial function from PCr resynthesis after exercise in skeletal muscle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2012.06.017⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (2), pp.221 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pr.2012.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826753v1</w:t>
+                <w:t xml:space="preserve">hal-01659910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle mitochondrial function cannot be properly inferred from PCr resynthesis without taking pH changes into account</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ratel</w:t>
+                <w:t xml:space="preserve">Effect of Playing Surface Properties on Neuromuscular Fatigue in Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2012.06.017⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (11), pp.2182 - 2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182618cf9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659908v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we simply infer mitochondrial function from PCr resynthesis after exercise in skeletal muscle?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
+                <w:t xml:space="preserve">Skeletal muscle mitochondrial function cannot be properly inferred from PCr resynthesis without taking pH changes into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/pr.2012.67⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (10), pp.1542-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2012.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659910v1</w:t>
+                <w:t xml:space="preserve">hal-00826753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Playing Surface Properties on Neuromuscular Fatigue in Tennis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
+                <w:t xml:space="preserve">Skeletal muscle mitochondrial function cannot be properly inferred from PCr resynthesis without taking pH changes into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grélot</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (10), pp.1542 - 1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2012.06.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182618cf9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01659909v1</w:t>
+                <w:t xml:space="preserve">hal-01659908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exercices anaérobies lactiques chez les enfants : la fin d’une idée reçue ?</w:t>
               </w:r>
@@ -8499,290 +8499,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Consequences of an Extreme Mountain Ultra-Marathon</w:t>
+                <w:t xml:space="preserve">Electrical stimulation for testing neuromuscular function: from sport to pathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Tomazin</w:t>
+                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (10), pp.2489 - 2500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-1996-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659915v1</w:t>
+                <w:t xml:space="preserve">hal-01659912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical stimulation for testing neuromuscular function: from sport to pathology</w:t>
+                <w:t xml:space="preserve">Neuromuscular Consequences of an Extreme Mountain Ultra-Marathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Tomazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-1996-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.17059 - 17059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659912v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can muscle size fully account for strength differences between children and adults?</w:t>
               </w:r>
@@ -8885,51 +8885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between ventilatory thresholds and systolic blood pressure variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9188,51 +9188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9334,51 +9334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10165,51 +10165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (3), pp.434-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10903,277 +10903,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does exercise modality affects the differences in time to task failure and fatigability between children and young adults? A systematic review and meta-analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Circulating microRNAs after a 24-h ultramarathon run in relation to muscle damage markers in elite athletes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hertert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463887v1</w:t>
+                <w:t xml:space="preserve">hal-03463996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microRNAs after a 24-h ultramarathon run in relation to muscle damage markers in elite athletes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hertert</w:t>
+                <w:t xml:space="preserve">Does exercise modality affects the differences in time to task failure and fatigability between children and young adults? A systematic review and meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463996v1</w:t>
+                <w:t xml:space="preserve">hal-03463887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the indirect biomarkers used in exercise-induced muscle damage: A systematic review with meta-analysis.</w:t>
               </w:r>
@@ -11893,51 +11893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -12876,277 +12876,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of combined (strength + endurance) training versus endurance training on neuromuscular characteristics in obese adolescent girls.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+                <w:t xml:space="preserve">Effect of muscle length on neuromuscular fatigue of the knee extensors in boys and men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358455v1</w:t>
+                <w:t xml:space="preserve">hal-02358453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of muscle length on neuromuscular fatigue of the knee extensors in boys and men.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+                <w:t xml:space="preserve">Impact of combined (strength + endurance) training versus endurance training on neuromuscular characteristics in obese adolescent girls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Julian</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Fourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358453v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the etiology of neuromuscular fatigue among the lower limb muscles between boys and men</w:t>
               </w:r>
@@ -14077,51 +14077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95965D2C"/>
+    <w:nsid w:val="3BBEB5DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14308,51 +14308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vmartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6681-1610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088059456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05540880v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Beraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep093045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546864v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP093045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rehbein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00028.2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04978305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin A Serrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Garf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08627-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Goumy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esbrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03888370v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00096.2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Penailillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_782" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11121004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Gaston" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271233" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.877485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03640265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Zubac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan&#269;ev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dello Iacono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil J.W. Meulenberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13199" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03919786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252968v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia&#8208;vicencio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hertert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02988742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grelot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanbiervielt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Manca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2020-000849" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Thorkani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Biancarelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04233-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gryson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masgrau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01312" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01786887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01756730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.03.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0855-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659863v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Borji" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Zarrouk" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2017.03.015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia Vicencio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giustiniani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3362-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jegu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3222-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659895v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coudeyre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kluka" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardenoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Jegu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.158" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659899v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zghal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kenoun" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reba&#239;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moalla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3123-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000000463" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Cartier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000540" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659898v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kluka" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia Vicencio" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3132-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2013-0204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Borelli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2013-0065" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659906v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000207" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659905v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorkani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J Arnal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tabka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2793-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lechauve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perrault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilaniu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Isner-Horobeti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.07.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR07M2JV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Siracusa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190222v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Abdelmoula" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2012.67" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826753v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2012.06.017" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG7GLX9K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659908v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659910v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182618cf9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.08.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659915v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017059" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659912v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1996-y" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61CCDEB6F7F5F2581A06EFA9EDE571509AFD73E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659914v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Maffiuletti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01333.2010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Moing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filliau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255064" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galindo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishikawa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.90776.2008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408017v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21368" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRJ1W7RQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437526v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lattier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrod" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lattier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820946" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002158v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000145526.43208.08" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Millet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deley" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00376.2004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002149v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820939" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00600.2002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03990618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maffiuletti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00122.2001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03990601v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210000313" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZJ95P02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463996v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463999v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Gaston" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463901v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463989v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berthe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laverty" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herlihy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992169v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358445v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358439v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002246v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Baudry" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Ruyet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803590v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siracusa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonhomme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775482v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ra" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358455v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Fourot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748532v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805423v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358431v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03027744v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vmartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6681-1610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088059456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Beraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP093045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05540880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep093045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rehbein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00028.2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04978305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin A Serrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Garf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08627-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Goumy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esbrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03888370v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00096.2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Penailillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_782" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11121004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Gaston" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271233" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.877485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03640265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Zubac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan&#269;ev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dello Iacono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil J.W. Meulenberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13199" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03919786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252968v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia&#8208;vicencio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hertert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02988742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grelot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanbiervielt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Manca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2020-000849" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Thorkani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Biancarelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04233-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gryson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masgrau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01312" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01786887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01756730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.03.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0855-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Borji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Zarrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2017.03.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia Vicencio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giustiniani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3362-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jegu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3222-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zghal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kenoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reba&#239;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moalla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3123-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000000463" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659895v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coudeyre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kluka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardenoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Jegu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.158" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kluka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia Vicencio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3132-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Cartier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000540" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2013-0204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659905v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorkani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J Arnal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tabka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2793-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Borelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2013-0065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659906v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000207" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lechauve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perrault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilaniu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Isner-Horobeti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.07.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR07M2JV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Siracusa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190222v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Abdelmoula" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2012.67" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182618cf9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826753v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2012.06.017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG7GLX9K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.08.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659912v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1996-y" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61CCDEB6F7F5F2581A06EFA9EDE571509AFD73E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vincent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017059" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659914v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Maffiuletti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01333.2010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Moing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filliau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255064" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galindo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishikawa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.90776.2008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408017v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21368" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRJ1W7RQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437526v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lattier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrod" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lattier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820946" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002158v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000145526.43208.08" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Millet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deley" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00376.2004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002149v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820939" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00600.2002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03990618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maffiuletti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00122.2001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03990601v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210000313" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZJ95P02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463996v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463999v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Gaston" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463901v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463989v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berthe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laverty" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herlihy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992169v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358445v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358439v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002246v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Baudry" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Ruyet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803590v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siracusa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonhomme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775482v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ra" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358455v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Fourot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748532v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805423v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358431v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03027744v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>