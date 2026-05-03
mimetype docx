--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (79)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -757,425 +757,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Physical Activity an Efficient Strategy to Control the Adverse Effects of Persistent Organic Pollutants in the Context of Obesity? A Narrative Review</w:t>
+                <w:t xml:space="preserve">Motor disorders related to oxaliplatin-induced peripheral neuropathy: long-term severity and impact on quality of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin A Serrano</w:t>
+                <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Garf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge S Colson</w:t>
+                <w:t xml:space="preserve">Marie Selvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25020883⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (7), pp.427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08627-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978305v1</w:t>
+                <w:t xml:space="preserve">hal-04619673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor disorders related to oxaliplatin-induced peripheral neuropathy: long-term severity and impact on quality of life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Balayssac</w:t>
+                <w:t xml:space="preserve">Effects of a Cycling versus Running HIIT Program on Fat Mass Loss and Gut Microbiota Composition in Men with Overweight/Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Kerckhove</w:t>
+                <w:t xml:space="preserve">Leslie Goumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Selvy</w:t>
+                <w:t xml:space="preserve">Florie Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Alexandre Esbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gonneau</w:t>
+                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 32 (7), pp.427. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (5), pp.839-850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08627-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619673v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Cycling versus Running HIIT Program on Fat Mass Loss and Gut Microbiota Composition in Men with Overweight/Obesity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is Physical Activity an Efficient Strategy to Control the Adverse Effects of Persistent Organic Pollutants in the Context of Obesity? A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Goumy</w:t>
+                <w:t xml:space="preserve">Quentin A Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Maillard</w:t>
+                <w:t xml:space="preserve">Sébastien Le Garf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Esbrat</w:t>
+                <w:t xml:space="preserve">Serge S Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kassandra Lanchais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (5), pp.839-850. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25020883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402695v1</w:t>
+                <w:t xml:space="preserve">hal-04978305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating microRNA levels after exercise-induced muscle damage and the repeated bout effect</w:t>
               </w:r>
@@ -1289,325 +1289,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Endurance and Strength or Only Endurance Training? Effects of Training Mode on Neuromuscular Characteristics and Functional Abilities in Obese Adolescent Girls Enrolled in a Weight-Reduction Program</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contractile properties are less affected at long than short muscle length after eccentric exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Kluka</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/5584_2023_782⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (5), pp.1101-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05134-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481574v1</w:t>
+                <w:t xml:space="preserve">hal-03942293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractile properties are less affected at long than short muscle length after eccentric exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Endurance and Strength or Only Endurance Training? Effects of Training Mode on Neuromuscular Characteristics and Functional Abilities in Obese Adolescent Girls Enrolled in a Weight-Reduction Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Keyne Charlot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Penailillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gennisson</w:t>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123 (5), pp.1101-1114. </w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Advances in Experimental Medicine and Biology, 21, pp.143-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05134-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/5584_2023_782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942293v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Serum Biomarkers for Neuropathic Pain in Rat Models of Chemotherapy-Induced Peripheral Neuropathy: A Comparative Pilot Study with Oxaliplatin, Paclitaxel, Bortezomib, and Vincristine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,103 +1831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-Related Neuromuscular Adaptations to Youth Obesity: Force, Muscle Mass, and Neural Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Penailillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Advances in Experimental Medicine and Biology, 21, pp.131-142. </w:t>
@@ -2227,740 +2227,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in time to task failure and fatigability between children and young adults: A systematic review and meta-analysis</w:t>
+                <w:t xml:space="preserve">Deleterious Effect of High-Fat Diet on Skeletal Muscle Performance Is Prevented by High-Protein Intake in Adult Rats but Not in Old Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Souron</w:t>
+                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Carayol</w:t>
+                <w:t xml:space="preserve">Fanny Rossignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+                <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Fréderic Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1026012⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 12, pp.749049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.749049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840456v1</w:t>
+                <w:t xml:space="preserve">hal-03531138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deleterious Effect of High-Fat Diet on Skeletal Muscle Performance Is Prevented by High-Protein Intake in Adult Rats but Not in Old Rats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleonora Poggiogalle</w:t>
+                <w:t xml:space="preserve">Appropriateness of indirect markers of muscle damage following lower limbs eccentric-biased exercises: A systematic review with meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Rossignon</w:t>
+                <w:t xml:space="preserve">Anne-Fleur Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Peñailillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Carayon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rigaudière</w:t>
+                <w:t xml:space="preserve">Omar Valde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.749049⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0271233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531138v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appropriateness of indirect markers of muscle damage following lower limbs eccentric-biased exercises: A systematic review with meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+                <w:t xml:space="preserve">Differences in time to task failure and fatigability between children and young adults: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Fleur Gaston</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis Peñailillo</w:t>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Valde</w:t>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0271233. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0271233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1026012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723857v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle Shear Elastic Modulus Provides an Indication of the Protection Conferred by the Repeated Bout Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Determination of exercise intensity domains during upright versus supine cycling: a methodological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damir Zubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Ivančev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Dello Iacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécil J.W. Meulenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.877485⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.13199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655956v1</w:t>
+                <w:t xml:space="preserve">hal-03640265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of exercise intensity domains during upright versus supine cycling: a methodological study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécil J.W. Meulenberg</w:t>
+                <w:t xml:space="preserve">Muscle Shear Elastic Modulus Provides an Indication of the Protection Conferred by the Repeated Bout Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Bourrilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.877485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.13199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.877485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640265v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identification et la lente construction des potentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Sedeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3063,51 +3063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3139,295 +3139,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex Differences in Neuromuscular Fatigue and Changes in Cost of Running after Mountain Trail Races of Various Distances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Parent</w:t>
+                <w:t xml:space="preserve">Circulating microRNAs after a 24‐h ultramarathon run in relation to muscle damage markers in elite athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callum Brownstein</w:t>
+                <w:t xml:space="preserve">Sebastian Garcia‐vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Espeit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Pierre Hertert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002719⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (9), pp.1782-1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272033v1</w:t>
+                <w:t xml:space="preserve">hal-03252968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microRNAs after a 24‐h ultramarathon run in relation to muscle damage markers in elite athletes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Keyne Charlot</w:t>
+                <w:t xml:space="preserve">Sex Differences in Neuromuscular Fatigue and Changes in Cost of Running after Mountain Trail Races of Various Distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia‐vicencio</w:t>
+                <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hertert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baugé</w:t>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (9), pp.1782-1795. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252968v2</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations of the endocannabinoid system and circulating and peripheral tissue levels of endocannabinoids in sarcopenic rats</w:t>
               </w:r>
@@ -3465,51 +3465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Piscitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phelipe Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.662-676. </w:t>
@@ -3560,90 +3560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central fatigue aetiology in prolonged trail running races</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3694,51 +3694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M‐wave and H‐reflex recruitment curves in boys and men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Biancarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 119 (11-12), pp.2545-2555. </w:t>
@@ -4731,64 +4731,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moderate Supplementation of Native Whey Protein Promotes Better Muscle Training and Recovery Adaptations Than Standard Whey Protein – A 12-Week Electrical Stimulation and Plyometrics Training Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gryson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,77 +5116,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the H-reflex using two synchronized magnetic stimulators in order to increase stimulus durations: a comparison with electrical stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5227,5419 +5227,5285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble milk proteins improve muscle mass recovery after immobilization-induced muscle atrophy in old rats but do not improve muscle functional property restoration</w:t>
+                <w:t xml:space="preserve">Neuromuscular fatigue and recovery profiles in individuals with intellectual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Verney</w:t>
+                <w:t xml:space="preserve">Rihab Borji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhal Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chavanelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bargetto</w:t>
+                <w:t xml:space="preserve">Sonia Sahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-016-0855-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jshs.2017.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435455v1</w:t>
+                <w:t xml:space="preserve">hal-01659863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular fatigue and recovery profiles in individuals with intellectual disability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble milk proteins improve muscle mass recovery after immobilization-induced muscle atrophy in old rats but do not improve muscle functional property restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Borji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Firas Zghal</w:t>
+                <w:t xml:space="preserve">Vivien Chavanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidhal Zarrouk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Sahli</w:t>
+                <w:t xml:space="preserve">Maxime Bargetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jshs.2017.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (10), pp.1133-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12603-016-0855-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659863v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble milk proteins improve muscle mass recovery after immobilization-induced muscle atrophy in old rats but do not improve muscle functional property restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verney</w:t>
+                <w:t xml:space="preserve">Philippe Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bargetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition, Health &amp; Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12603-016-0855-2⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.151687 - 151687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659827v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Fatigue Induced by a 110-km Ultramarathon on Tibial Impact Acceleration and Lower Leg Kinematics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of muscle length on voluntary activation of the plantar flexors in boys and men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Giandolini</w:t>
+                <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gimenez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Mathias Giustiniani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151687⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (5), pp.1043-1051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3362-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659894v1</w:t>
+                <w:t xml:space="preserve">hal-01594182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of muscle length on voluntary activation of the plantar flexors in boys and men</w:t>
+                <w:t xml:space="preserve">Obesity-related differences in neuromuscular fatigue in adolescent girls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Morel</w:t>
+                <w:t xml:space="preserve">Anne-Gaelle Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 116 (5), pp.1043-1051. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3362-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 115 (11), pp.2421 - 2432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3222-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594182v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-related differences in neuromuscular fatigue in adolescent girls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virginie Kluka</w:t>
+                <w:t xml:space="preserve">Improved tolerance of peripheral fatigue by the central nervous system after endurance training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
+                <w:t xml:space="preserve">F. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaelle Jegu</w:t>
+                <w:t xml:space="preserve">I. Kenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rebaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 115 (11), pp.2421 - 2432. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3222-9⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1401 - 1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3123-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659896v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved tolerance of peripheral fatigue by the central nervous system after endurance training</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Moalla</w:t>
+                <w:t xml:space="preserve">Effect of Muscle Length on Voluntary Activation Level in Children and Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Jegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3123-y⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (4), pp.718 - 724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0000000000000463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659899v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Muscle Length on Voluntary Activation Level in Children and Adults</w:t>
+                <w:t xml:space="preserve">The bigger, the stronger? Insights from muscle architecture and nervous characteristics in obese adolescent girls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Kluka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Cardenoux</w:t>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Coudeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Cardenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-G Jegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/mss.0000000000000463⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (2), pp.245 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2015.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659897v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bigger, the stronger? Insights from muscle architecture and nervous characteristics in obese adolescent girls</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Coudeyre</w:t>
+                <w:t xml:space="preserve">Children have a reduced maximal voluntary activation level of the adductor pollicis muscle compared to adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Kluka</w:t>
+                <w:t xml:space="preserve">V. Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Cardenoux</w:t>
+                <w:t xml:space="preserve">S. Garcia Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-G Jegu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2015.158⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1485 - 1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3132-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659895v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children have a reduced maximal voluntary activation level of the adductor pollicis muscle compared to adults</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Kluka</w:t>
+                <w:t xml:space="preserve">Are Females More Resistant to Extreme Neuromuscular Fatigue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garcia Vicencio</w:t>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Maso</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léonard Feasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3132-x⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (7), pp.1372 - 1382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659898v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Females More Resistant to Extreme Neuromuscular Fatigue?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determining the Muscle Voluntary Activation Characteristics in Children: A Methodological Challenge. Commentary on “Child-Adult Differences in Muscle Activation-A Review”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000540⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.365 - 368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/pes.2013-0204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659900v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the Muscle Voluntary Activation Characteristics in Children: A Methodological Challenge. Commentary on “Child-Adult Differences in Muscle Activation-A Review”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of endurance training on the maximal voluntary activation level of the knee extensor muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thorkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. J Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Tabka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/pes.2013-0204⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (4), pp.683 - 693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-013-2793-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659903v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of endurance training on the maximal voluntary activation level of the knee extensor muscles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Zghal</w:t>
+                <w:t xml:space="preserve">Effects of String Stiffness on Muscle Fatigue after a Simulated Tennis Match</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. J Arnal</w:t>
+                <w:t xml:space="preserve">Gil Borelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Tabka</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Theurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grélot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-013-2793-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), pp.401 - 406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2013-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659905v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of String Stiffness on Muscle Fatigue after a Simulated Tennis Match</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
+                <w:t xml:space="preserve">Central Fatigue Assessed by Transcranial Magnetic Stimulation in Ultratrail Running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Temesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick J. Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Feasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/jab.2013-0065⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (6), pp.1166 - 1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659904v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Central Fatigue Assessed by Transcranial Magnetic Stimulation in Ultratrail Running</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léonard Feasson</w:t>
+                <w:t xml:space="preserve">Effects of sports drinks on the maintenance of physical performance during 3 tennis matches: a randomized controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Brink-Elfegoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lore Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Ennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000000207⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12970-014-0046-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659906v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of sports drinks on the maintenance of physical performance during 3 tennis matches: a randomized controlled study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breathing patterns during eccentric exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lore Metz</w:t>
+                <w:t xml:space="preserve">B. Lechauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Ennequin</w:t>
+                <w:t xml:space="preserve">H. Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aguilaniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Isner-Horobeti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International Society of Sports Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12970-014-0046-7⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202, pp.53 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2014.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659901v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing patterns during eccentric exercise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Aguilaniu</w:t>
+                <w:t xml:space="preserve">Whey Proteins Are More Efficient than Casein in the Recovery of Muscle Functional Properties following a Casting Induced Muscle Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Isner-Horobeti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Julien J. Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2014.07.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.75408 - 75408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659902v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whey Proteins Are More Efficient than Casein in the Recovery of Muscle Functional Properties following a Casting Induced Muscle Atrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knee extension strength in obese and nonobese male adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achref Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t>
+                <w:t xml:space="preserve">Antoine Bouchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Lavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075408⟩</w:t>
+              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2), pp.269-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h2012-010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659907v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee extension strength in obese and nonobese male adolescents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchant</w:t>
+                <w:t xml:space="preserve">Can we simply infer mitochondrial function from PCr resynthesis after exercise in skeletal muscle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Walrand</w:t>
+                <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Lavet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Tonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physiology, Nutrition, and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/h2012-010⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (2), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pr.2012.67⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190222v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we simply infer mitochondrial function from PCr resynthesis after exercise in skeletal muscle?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Tonson</w:t>
+                <w:t xml:space="preserve">Effect of Playing Surface Properties on Neuromuscular Fatigue in Tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J Cozzone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bendahan</w:t>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grélot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/pr.2012.67⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (11), pp.2182 - 2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182618cf9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826754v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we simply infer mitochondrial function from PCr resynthesis after exercise in skeletal muscle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tonson</w:t>
+                <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (2), pp.221 - 221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pr.2012.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Playing Surface Properties on Neuromuscular Fatigue in Tennis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
+                <w:t xml:space="preserve">Skeletal muscle mitochondrial function cannot be properly inferred from PCr resynthesis without taking pH changes into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grélot</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tonson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Cozzone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0b013e3182618cf9⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (10), pp.1542 - 1543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2012.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659909v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle mitochondrial function cannot be properly inferred from PCr resynthesis without taking pH changes into account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tonson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J Cozzone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (10), pp.1542-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2012.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal muscle mitochondrial function cannot be properly inferred from PCr resynthesis without taking pH changes into account</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ratel</w:t>
+                <w:t xml:space="preserve">Les exercices anaérobies lactiques chez les enfants : la fin d’une idée reçue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (10), pp.1542 - 1543. </w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), pp.195 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2012.06.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659908v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exercices anaérobies lactiques chez les enfants : la fin d’une idée reçue ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ratel</w:t>
+                <w:t xml:space="preserve">Electrical stimulation for testing neuromuscular function: from sport to pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (4), pp.195 - 200. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (10), pp.2489 - 2500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2011.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-1996-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659911v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical stimulation for testing neuromuscular function: from sport to pathology</w:t>
+                <w:t xml:space="preserve">Neuromuscular Consequences of an Extreme Mountain Ultra-Marathon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Katja Tomazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Vergès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-011-1996-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.17059 - 17059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01659912v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Consequences of an Extreme Mountain Ultra-Marathon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can muscle size fully account for strength differences between children and adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Vincent</w:t>
+                <w:t xml:space="preserve">A. Bouchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Bonnefoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. A. Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.17059 - 17059. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (6), pp.1748 - 1749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01333.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659915v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can muscle size fully account for strength differences between children and adults?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between ventilatory thresholds and systolic blood pressure variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouchant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">P. Le Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A. Maffiuletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ratel</w:t>
+                <w:t xml:space="preserve">C. Filliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Papelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01333.2010⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (9), pp.604-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0030-1255064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659914v1</w:t>
+                <w:t xml:space="preserve">hal-02489945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between ventilatory thresholds and systolic blood pressure variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Le Moing</w:t>
+                <w:t xml:space="preserve">Group III and IV muscle afferent discharge patterns after repeated lengthening and shortening actions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Filliau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Martin</w:t>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Papelier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0030-1255064⟩</w:t>
+              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40 (5), pp.827-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mus.21368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489945v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00408017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular control in landing from supra-maximal dropping height</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Barthèlemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (2), pp.539-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.90776.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group III and IV muscle afferent discharge patterns after repeated lengthening and shortening actions.</w:t>
+                <w:t xml:space="preserve">Group III and IV muscle afferent discharge patterns after repeated lengthening and shortening actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 40 (5), pp.827-837. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 40 (5), pp.827--837</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00408017v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group III and IV muscle afferent discharge patterns after repeated lengthening and shortening actions</w:t>
+                <w:t xml:space="preserve">Why does knee extensor muscles torque decrease after eccentric-type exercise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Muscle &amp; Nerve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 40 (5), pp.827--837</w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (2), pp.143-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437526v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does knee extensor muscles torque decrease after eccentric-type exercise?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue and Recovery After High-Intensity Exercise Part II: Recovery Interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc Perrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (7), pp.509-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-820946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002168v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue and Recovery After High-Intensity Exercise Part II: Recovery Interventions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Lattier</w:t>
+                <w:t xml:space="preserve">Effects of Recovery Modes after Knee Extensor Muscles Eccentric Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Millet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-2004-820946⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36 (11), pp.1907-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000145526.43208.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002153v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Recovery Modes after Knee Extensor Muscles Eccentric Contractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
+                <w:t xml:space="preserve">Assessment of low-frequency fatigue with two methods of electrical stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.Y. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Perrod</w:t>
+                <w:t xml:space="preserve">G. Deley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lattier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 36 (11), pp.1907-1915. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 97 (5), pp.1923-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000145526.43208.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00376.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002158v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of low-frequency fatigue with two methods of electrical stimulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Fatigue and Recovery After High-Intensity Exercise Part I: Neuromuscular Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lattier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00376.2004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (6), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2004-820939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031732v1</w:t>
+                <w:t xml:space="preserve">hal-04002149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue and Recovery After High-Intensity Exercise Part I: Neuromuscular Fatigue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Martin</w:t>
+                <w:t xml:space="preserve">Mechanisms contributing to knee extensor strength loss after prolonged running exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ballay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25 (6), pp.450-456. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 94 (1), pp.193-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2004-820939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00600.2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002149v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms contributing to knee extensor strength loss after prolonged running exercise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuromuscular Fatigue After a Ski Skating Marathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Ballay</w:t>
+                <w:t xml:space="preserve">Nicola Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00600.2002⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28 (3), pp.434-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/h03-032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002143v1</w:t>
+                <w:t xml:space="preserve">hal-04002146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular Fatigue After a Ski Skating Marathon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
+                <w:t xml:space="preserve">Alterations of neuromuscular function after an ultramarathon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Y Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Maffiuletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Babault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/h03-032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 92 (2), pp.486-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00122.2001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002146v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of neuromuscular function after an ultramarathon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">Influence of ultra-long-term fatigue on the oxygen cost of two types of locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Maffiuletti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Babault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 83 (4-5), pp.376-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004210000313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00122.2001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03990618v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ultra-long-term fatigue on the oxygen cost of two types of locomotion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of the muscle to bone ratio of the bovine pelvic limb using a morphometric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 83 (4-5), pp.376-380. </w:t>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s004210000313⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 41 (3), pp.345-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10649,51 +10515,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of concurrent training (HIIT + RT) on body composition and gut microbiota in postmenopausal women with overweight or obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dupuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10752,87 +10618,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Female Physiology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurie Isacco - Laboratoire AME2P, Université Clermont Auvergne, May 2023, Clermont Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated bout effect: Neuromuscular and cardiorespiratory responses during downhill walking in relation to muscle function loss.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10840,1259 +10706,1259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating microRNAs after a 24-h ultramarathon run in relation to muscle damage markers in elite athletes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hertert</w:t>
+                <w:t xml:space="preserve">Does exercise modality affects the differences in time to task failure and fatigability between children and young adults? A systematic review and meta-analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Carayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463996v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does exercise modality affects the differences in time to task failure and fatigability between children and young adults? A systematic review and meta-analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Duché</w:t>
+                <w:t xml:space="preserve">Circulating microRNAs after a 24-h ultramarathon run in relation to muscle damage markers in elite athletes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Siracusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Chalchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyne Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hertert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463887v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the indirect biomarkers used in exercise-induced muscle damage: A systematic review with meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fleur Gaston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Peñailillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Valdès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of knee joint angle on neuromuscular changes after an exercise-induced muscle damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of midsole bending stiffness on impact loading of trail running shoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Laverty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Herlihy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint Etienne, France. pp.S37-S38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating MicroRNAs : Biomarkers of muscle damage after a 24-hour ultramarathon run in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Chalchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyne Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hertert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European College of Sport Science Anniversay Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of running an ultramarathon on neuromuscular fatigue: effects of sex and distance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Callum Brownstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espeit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Anniversary Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual congress, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la croissance typique et pathologique (obésité juvénile) sur le développement et l’étiologie de la fatigue neuromusculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Éducation, Motricité, Sport et Santé,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du mode de contraction sur le niveau d’activation volontaire des extenseurs du genou chez l’enfant et l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Kluka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Kluka</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Giustiniani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfant et le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle conférences Chaire ActiFS - Université Jean Monnet St Etienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of muscle-tendon unit length on difference in neuromuscular fatigue between boys and men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12124,142 +11990,142 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular consequences of obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Interne Laboratoire LIBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la longueur du complexe musculo-tendineux sur les différences de fatigue neuromusculaire entre garçons pré-pubères et hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12318,422 +12184,422 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Congrès international de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble milk proteins promote the recouvery of muscle functional properties after an immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte C. Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st Montréal International Symposium of GRAPA : from Humans to Cells (MHC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRavitation and AstroParticle Physics., May 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les protéines solubles du lait accélèrent la récupération des aptitudes fonctionnelles musculaires à la suite d’une immobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA., Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of contractile and metabolic characteristics of the lamb semitendinosus muscle : relationship between three methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Méra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12743,51 +12609,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial Effects of Linseed Diet-supplementation and Spontaneous Physical activity on Inflammation and the Mucosa-Associated Microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12809,137 +12675,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UEGW</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of muscle length on neuromuscular fatigue of the knee extensors in boys and men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12971,198 +12837,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of combined (strength + endurance) training versus endurance training on neuromuscular characteristics in obese adolescent girls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Garcia-Vicencio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kluka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Fourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the etiology of neuromuscular fatigue among the lower limb muscles between boys and men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Piponnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13221,551 +13087,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress of Translational Research in Human Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do different protein intakes influence body composition and muscle function in obese rats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Rossignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Bacquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECO 2017, 24. European Congress on Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Porto, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance anabolique lors d'une surnutrition lipidique n'est pas levée par un apport protéique supplémentaire chez le rat âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition, JFN2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. 639 p., 2015, JFN 2015-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble milk proteins promote the recouvery of muscle functional properties after an immobilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 ème congrès international Goût Nutrition Santé Vitagora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolacta accelerates recovery of muscle functional properties following a casting induced muscle atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Siracusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Ruyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Combaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Ingredient Europe 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frankfurt, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13775,51 +13641,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue centrale et sommeil dans les épreuves d’ultra-endurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Y. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13848,51 +13714,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ultra endurance : de la physiologie à la pathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAURAMPS MEDICAL, 2019, 9791030302035</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13902,114 +13768,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites de l’electrostimulation pour l’évaluation, le traitement et la prévention des altérations neuromusculaires induites par l’exercice excentrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physiologie [q-bio.TO]. Université de Bourgogne, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03027744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId414"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14077,51 +13943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BBEB5DC"/>
+    <w:nsid w:val="83B42DE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14308,51 +14174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vmartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6681-1610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088059456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Beraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP093045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05540880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep093045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rehbein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00028.2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04978305v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin A Serrano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Garf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619673v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gonneau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08627-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402695v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Goumy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esbrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003376" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03888370v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00096.2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Penailillo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_782" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11121004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Gaston" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valde" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271233" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.877485" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03640265v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Zubac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan&#269;ev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dello Iacono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil J.W. Meulenberg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13199" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03919786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252968v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia&#8208;vicencio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hertert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14000" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02988742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grelot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanbiervielt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Manca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2020-000849" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Thorkani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Biancarelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04233-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gryson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masgrau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01312" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01786887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01756730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.03.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435455v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verney" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0855-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659863v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Borji" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Zarrouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2017.03.015" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia Vicencio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giustiniani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3362-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jegu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3222-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zghal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kenoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reba&#239;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moalla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3123-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000000463" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659895v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coudeyre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kluka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardenoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Jegu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.158" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659898v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kluka" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia Vicencio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3132-x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659900v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Cartier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000540" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2013-0204" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659905v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorkani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J Arnal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tabka" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2793-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Borelli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2013-0065" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659906v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000207" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659902v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lechauve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perrault" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilaniu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Isner-Horobeti" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.07.007" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR07M2JV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659907v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Siracusa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075408" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190222v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Abdelmoula" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-010" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2012.67" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659910v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659909v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182618cf9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826753v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2012.06.017" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG7GLX9K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659908v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.08.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659912v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1996-y" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61CCDEB6F7F5F2581A06EFA9EDE571509AFD73E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659915v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vincent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017059" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659914v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchant" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Maffiuletti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01333.2010" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489945v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Moing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filliau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255064" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489956v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galindo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishikawa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.90776.2008" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408017v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21368" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRJ1W7RQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437526v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lattier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrod" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002153v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lattier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820946" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002158v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000145526.43208.08" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031732v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Millet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deley" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00376.2004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002149v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820939" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002143v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballay" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00600.2002" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03990618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maffiuletti" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00122.2001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03990601v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210000313" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZJ95P02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463994v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463996v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463999v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Gaston" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463901v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463989v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berthe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laverty" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herlihy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992169v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358434v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358445v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358437v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358439v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002246v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Baudry" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Ruyet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803590v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siracusa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonhomme" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775482v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ra" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358455v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Fourot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748532v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805423v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358431v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03027744v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vmartin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6681-1610" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088059456" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Couvert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rance" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dor&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duane Beraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP093045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05540880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep093045" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075402v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#233;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rehbein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Chalchat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siracusa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00028.2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pe&#241;ailillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Malgoyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Bourrilhon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003295" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619673v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Selvy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gonneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08627-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Goumy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Maillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Esbrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003376" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04978305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin A Serrano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Garf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S Colson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020883" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03888370v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyne Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baug&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00096.2022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942293v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gennisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05134-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia-Vicencio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ratel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Penailillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kluka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_782" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332718v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Durif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Dalbos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chapuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics11121004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114704v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Piponnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ishikawa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Sano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jagot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23115282" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/5584_2023_783" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03677749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Plissonneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Sivignon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23115891" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03384031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupuit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bouillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boscaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002809" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531138v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Poggiogalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Rossignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carayon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Capel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.749049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723857v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Gaston" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Valde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0271233" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03840456v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Souron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carayol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Duch&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1026012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03640265v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Zubac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Ivan&#269;ev" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dello Iacono" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil J.W. Meulenberg" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13199" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.877485" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03919786v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Sedeaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fr&#233;meaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Temesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Singh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252968v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia&#8208;vicencio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hertert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14000" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03272033v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Callum Brownstein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espeit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002719" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bacquer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Piscitelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phelipe Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.12855" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03115340v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Espeit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP089177" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154503v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bontemps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bocock" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jdn.10099" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02988742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fabre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grelot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Vanbiervielt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazerie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Manca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjsem-2020-000849" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455634v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ratel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04305-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Julian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-019-05508-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02076317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashref Thorkani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Zghal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cottin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02020072v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J Blazevich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00119" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301647v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Biancarelli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04233-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891744v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gryson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masgrau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01312" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01786887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y. Millet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/apnm-2018-0161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01924109v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00244.2018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01756730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.03.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659863v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Borji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Zarrouk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sahli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jshs.2017.03.015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659827v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verney" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12603-016-0855-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Giandolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gimenez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick J. Arnal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151687" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia Vicencio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Giustiniani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3362-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659896v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cardenoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Jegu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3222-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zghal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cottin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kenoun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reba&#239;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Moalla" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3123-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0000000000000463" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659895v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coudeyre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kluka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cardenoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-G Jegu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2015.158" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659898v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kluka" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia Vicencio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3132-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659900v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Feasson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Cartier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000540" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659903v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2013-0204" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thorkani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. J Arnal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Tabka" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2793-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659904v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Borelli" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Theurel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;lot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2013-0065" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659906v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000207" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659901v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brink-Elfegoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lore Metz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ennequin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12970-014-0046-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659902v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lechauve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Perrault" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aguilaniu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Isner-Horobeti" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2014.07.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR07M2JV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659907v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Siracusa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Ruyet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075408" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190222v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Abdelmoula" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lavet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h2012-010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826754v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J Cozzone" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bendahan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pr.2012.67" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gondin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182618cf9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659910v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Cozzone" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659908v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2012.06.017" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG7GLX9K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659911v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2011.08.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659912v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Verg&#232;s" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1996-y" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/61CCDEB6F7F5F2581A06EFA9EDE571509AFD73E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659915v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Tomazin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bonnefoy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017059" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659914v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchant" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Maffiuletti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01333.2010" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489945v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Moing" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filliau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Papelier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1255064" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408017v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mus.21368" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRJ1W7RQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02489956v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galindo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barth&#232;lemy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishikawa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chavet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.90776.2008" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437526v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002168v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lattier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perrod" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002153v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lattier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820946" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002158v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Y Millet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000145526.43208.08" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031732v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.Y. Millet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deley" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00376.2004" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002149v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2004-820939" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002143v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ballay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00600.2002" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002146v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Maffiuletti" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/h03-032" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03990618v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lepers" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maffiuletti" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00122.2001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03990601v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004210000313" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7ZJ95P02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704850v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bousset" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420996v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463994v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463887v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463996v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463999v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fleur Gaston" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Vald&#232;s" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463901v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463989v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Berthe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laverty" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herlihy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992169v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bourdon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996198v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358434v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358445v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358437v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358442v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Ratel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358439v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358452v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002246v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Martin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte C. Baudry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Ruyet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803590v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Siracusa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonhomme" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Combaret" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775482v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;ra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462036v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358453v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358455v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Fourot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358456v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595260v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Patrac" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738929v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748532v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Ruyet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02358431v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03027744v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>