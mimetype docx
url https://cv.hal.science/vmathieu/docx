--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -66,250 +66,250 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indiscriminate Barriers: The Trade Effects of Due Diligence Policies in Global Timber Markets</w:t>
+                <w:t xml:space="preserve">Trade Effect of Due Diligence Policies: Evidence from timber trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Nedoncelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valentin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chaire Renel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303899v1</w:t>
+                <w:t xml:space="preserve">hal-05269602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade Effect of Due Diligence Policies: Evidence from timber trade</w:t>
+                <w:t xml:space="preserve">Indiscriminate Barriers: The Trade Effects of Due Diligence Policies in Global Timber Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valentin Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Nedoncelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269602v1</w:t>
+                <w:t xml:space="preserve">hal-05303899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -327,51 +327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International wood trade, an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Forest wood sector and wood products trade, France. 2024, 113 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -381,359 +381,359 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis on wood trade flow modeling concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Wood, Cities, and Trade : An Economic Analysis of the Global Urban Demand for Wood Products and the Dynamics of International Wood Trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economics and Finance. Université de Lorraine, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roda</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2023LORR0267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150977v1</w:t>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-04145901v1</w:t>
+                <w:t xml:space="preserve">tel-04594758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood, Cities, and Trade : An Economic Analysis of the Global Urban Demand for Wood Products and the Dynamics of International Wood Trade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Panorama des recherches sur la forêt et le bois du département EcoSocio INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Economics and Finance. Université de Lorraine, 2023. English. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2-3/2023 (1), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.335104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A meta-analysis on wood trade flow modeling concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.102930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2023LORR0267⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-04594758v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.forpol.2023.102930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -751,51 +751,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hy-C-Green project: Evaluation of the economic and environmental impacts of the implementation of a forest biorefinery in the Grand Est region, Project report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2020, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -817,51 +817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Sector Modeling- A critical analysis from the perspective of the notions of space, place, and scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AgroParisTech. 2019, 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1052,51 +1052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303899v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269602v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150977v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.102930" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.335104" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04594758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0267" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303899v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04594758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0267" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.335104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.102930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>