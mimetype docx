--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -518,222 +518,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama des recherches sur la forêt et le bois du département EcoSocio INRAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A meta-analysis on wood trade flow modeling concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delacote</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
+                <w:t xml:space="preserve">Jean-Marc Roda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22004/ag.econ.335104⟩</w:t>
+              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.102930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.forpol.2023.102930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145901v1</w:t>
+                <w:t xml:space="preserve">hal-04150977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis on wood trade flow modeling concepts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panorama des recherches sur la forêt et le bois du département EcoSocio INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roda</w:t>
+                <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Policy and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149, pp.102930. </w:t>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2-3/2023 (1), 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.forpol.2023.102930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22004/ag.econ.335104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150977v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1052,51 +1052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303899v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04594758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0267" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.335104" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.102930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nedoncelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303899v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917942v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04594758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0267" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150977v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2023.102930" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04145901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22004/ag.econ.335104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>