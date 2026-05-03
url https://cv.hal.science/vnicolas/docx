--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine NICOLAS COLIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification and biogeographic history of African dormice (genus Graphiurus) revealed by ultraconserved elements and mitochondrial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Otieno Onditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.108549. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2026.108549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy resolves a new West African Crocidura (Mammalia: Soricidae) species, cryptic to Crocidura grandiceps in color, but distinct in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1039, pp.297-322. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2026.1039.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated checklist of rodents from a biodiversity hotspot, Mount Nimba (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (27), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2025v47a27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric study of the bony labyrinth of the inner ear in the European moles &amp;lt;i&amp;gt;Talpa europaea&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Talpa occidentalis&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Talpa aquitania&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poulet‐crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bii4africa dataset of faunal and floral population intactness estimates across Africa’s major land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley S. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Do Linh San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Hempson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Maritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.191. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talpa aquitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abi Gazzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IUCN Red List of Threatened Species 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e.T219439767A219557959. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2305/IUCN.UK.2024-2.RLTS.T219439767A219557959.en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomic revision of the African thicket rats (Murinae: Grammomys ): how genomics decreases the number of currently recognized species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlae057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epidemiological Investigation of Yersinia pestis , Francisella tularensis , and Arenavirus Infections in Small Mammals in Northwestern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Mohammadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Esmaeili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Salehi-Vaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Borne and Zoonotic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/vbz.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting stable biological nomenclatural systems enables universal communication: A collective international appeal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jiménez-Mejías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Thorsten Krell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Ying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (7), pp.467-472. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biae043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic diversity of Crocidura shrews in the savannahs of Eastern and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Goüy de Bellocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.107708. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cross the desert if you are small and need mountains? Out‐of‐Ethiopia dispersal in Afromontane shrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2), pp.230-245. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of climate change on spatial distribution of two savannah amphibian species in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Halamoussa Ayoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoinsoudé Segniagbeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Midibahaye Hema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (4), pp.878-889. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aje.13187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04398123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modelling of Hylarana Species (Anura, Ranidae) and the problem of accurate species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halamoussa Joëlle Ayoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5258 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5258.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04398136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first identification of Tula orthohantavirus in forest dormice (Rodentia: Gliridae) from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmineh Jalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.405-412. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2023-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Theissinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aureliano Bombarely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Fragmentation Patterns of Archaeological Bone Remains without Typologies: A Landmark-Based Approach on Rodent Mandibula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morpho‐functional analysis of the humerus and ulna in three Western European moles species of the genus Talpa , including the newly described T. aquitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruences between morphology and molecular phylogeny provide an insight into the diversification of the Crocidura poensis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10531. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remarkable Case of Micro-Endemism in Laonastes aenigmamus (Diatomyidae, Rodentia) Revealed by Nuclear and Mitochondrial DNA Sequence Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kham Keovichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounneuang Douangboupha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.e48145. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L P Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blach-Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus phylogeny of African striped grass mice (Lemniscomys): Stripe pattern only partly reflects evolutionary relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hánová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.107007. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogenomics of the endemic Ethiopian rats: looking for footprints of adaptive evolution in sky islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bartáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bryjová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.182-191. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mito.2020.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Central African rodents and shrews using their hair morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour Guibinga Mickala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ntie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aje.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics of African radiation of Praomyini (Muridae: Murinae) rodents: First fully resolved phylogeny, evolutionary history and delimitation of extant genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bartáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.107263. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogating Phylogenetic Discordance Resolves Deep Splits in the Rapid Radiation of Old World Fruit Bats (Chiroptera: Pteropodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Tsagkogeorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobiogeography of extinct rice rats (Oryzomyini) in the Lesser Antilles during the Ceramic Age (500 BCE–1500 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Perdikaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.433-445. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620972785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews (Mammalia, Eulipotyphla) from a biodiversity hotspot, Mount Nimba (West Africa), with a field identification key to species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (30), pp.729-757. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the distribution of the two mole species Talpa aquitania Nicolas, Matinez-Vargas & Hugot, 2017 and T. europaea Linnaeus, 1758 in France based on museum and newly collected specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André James Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), pp.585-617. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular systematics and biogeographic history of the African climbing-mouse complex (Dendromus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Huntley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107166. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the two North African hedgehogs (Mammalia: Erinaceidae) Atelerix algirus and Paraechinus aethiopicus based on phylogeography and species distribution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem El-Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Hizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertebrate Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.799-811. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/vz.71.e70989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear phylogenomics, but not mitogenomics, resolves the most successful Late Miocene radiation of African mammals (Rodentia: Muridae: Arvicanthini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.107069. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid peripatric speciation linked with drainage evolution in a rare African rodent, Mastomys shortridgei (Rodentia: Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Eiseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.522-542. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental polymorphisms in Crocidura (Soricomorpha: Soricidae) and evolutionary diversification of crocidurine shrew dentition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Voyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeny of the African wood mice (Muridae, Hylomyscus) based on complete mitochondrial genomes and five nuclear genes reveals their evolutionary history and undescribed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106703. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Rodents (Rodentia: Mammalia) in the Kandolo Forest Reserve (Maniema Province, DR Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mukobya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Gambalemoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mukinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1285-1291. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21275/SR20901173715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensalism outweighs phylogeographical structure in its effect on phenotype of a Sudanian savanna rodent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyszek Boratyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.931-949. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and origins of invasive black rats (Rattus rattus) in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houemenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Guinean Lemniscomys species (Rodentia, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammal inventory in the Lama forest reserve (south Benin), with new cytogenetical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the libyan jird based on molecular and morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Aliabadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roohollah Siahsarvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Krystufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.439-458. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of the most abundant forest‐dwelling rodents in Central Africa ( Praomys jacksoni complex): Evidence for Pleistocene refugia in both montane and lowland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mizerovská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudu Akaibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (7), pp.1466-1478. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus phylogeny of the Crocidura poensis species complex (Mammalia, Eulipotyphla) Influences of the palaeoclimate on its diversification and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Africa: demographic and colonization history of the Algerian mouse (Mus spretus Lataste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (2), pp.150-171. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular identification of Gerbillus amoenus (Rodentia, Muridae) in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benhoussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35513/21658005.2019.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Floating hollow carbon spheres for improved solar evaporation” [Carbon 146 (2019) 232–247]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.549. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic history of Gerbillus campestris (Rodentia, Muridae) in Morocco as revealed by morphometric and genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benhoussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonn Zoological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy of Crocidura species (Eulipotyphla: Soricidae) in a key biogeographical region for African shrews, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Igbokwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinlabi Oyeyiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeoba Obadare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adetunji Samuel Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342 (3-4), pp.108-117. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary terrestrial microvertebrates from mediterranean northwestern Africa: State-of-the-art focused on recent multidisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.105966. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on bats from Dire Dawa, eastern Ethiopia, with the first record of Rhinopoma microphyllum in the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (41-42), pp.2579-2591. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222933.2019.1705416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gambian epauletted fruit bat shows increased genetic divergence in the Ethiopian highlands and in an area of rapid urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke A. Riesle‐sbarbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Amponsah‐mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (24), pp.12803-12820. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the distribution and phylogeography of two rare small Gerbillinae (Rodentia, Muridae) in Morocco: Gerbillus simoni and Gerbillus henleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Tifarouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (7-8), pp.398 - 409. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial small mammal diversity and abundance in Taï National Park, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Bohoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (Suppl. 2), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24189/ncr.2018.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and ecological niche modeling unravel the evolutionary history of the African green toad, Bufotes boulengeri boulengeri (Amphibia: Bufonidae), through the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Fahd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.102-116. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogenetic analyses indicate paraphyly of the genus Hybomys (Rodentia: Muridae): Taxonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Yemchui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (3), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Crocidura pachyura (Küster, 1835) (Mammalia: Soricidae) in several localities of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidhoum Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.504-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flightless scaly-tailed squirrels never learned how to fly: A reappraisal of Anomaluridae phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ka Tilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Crocidura pachyura (Küster, 1835) (Mammalia: Soricidae) in several localities of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Maghniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidhoum Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.504-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The database of the Predicts (Projecting responses of ecological diversity in changing terrestrial systems) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence N. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Contu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L. L. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.145-188. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the Persian Jird, Meriones persicus, based on genetics, species distribution modelling and morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Aliabadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), pp.29-45. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talpa aquitania sp. nov. (Talpidae, Soricomorpha), a new mole species from SW France and N Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martínez-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (6), pp.641-642. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2017-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective high-throughput metabarcoding approach powerful enough to genotype ~44 000 year-old rodent remains from Northern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.405 - 417. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frog's legs do froggies eat? The use of DNA barcoding for identification of deep frozen frog legs (Dicroglossidae, Amphibia) commercialized in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2017.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des rongeurs réservoirs d’arénavirus en Côte d’Ivoire : implications pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Akoua-Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Africa </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatural puzzle in early Xenophrys nomina (Anura, Megophryidae) solved with description of two new species from India (Darjeeling hills and Sikkim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Deuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Vasudevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alytes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.20-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the thicket rats (genus Grammomys ) mirrors the evolution of African forests since late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Aghová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bryjová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular data and ecological niche modelling reveal the evolutionary history of the common and Iberian moles (Talpidae) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martínez-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and demographic history of Shaw's Jird ( Meriones shawii complex) in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (2), pp.262-279. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence supports recent anthropogenic introduction of the Algerian hedgehog Atelerix algirus in Spain, Balearic and Canary islands from North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Barech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Benyettou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (3), </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New molecular data favour an anthropogenic introduction of the wood mouse (&amp;lt;em&amp;gt;Apodemus sylvaticus&amp;lt;/em&amp;gt;) in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Liefried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic position of the endemic Mount Oku rat, L amottemys okuensis (Rodentia: Muridae), based on molecular and morphological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Eiseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177 (1), pp.209-226. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of South-East Asian arboreal murine rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mortelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (4), pp.349-364. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent species in old Islands: the origin of introduced populations of Litoria aurea (Anura: Hylidae) in New Caledonia and Wallis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoloto Malau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphibia-Reptilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.65--81. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685381-00002978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of the rodent genus Malacomys suggests multiple Afrotropical Pleistocene lowland forest refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Hilaire Bohoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (11), pp.2049-2061. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits mammifères de milieux anthropisés et naturels du Maroc septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic patterns in North African water frog Pelophylax saharicus (Anura: Ranidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (3), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moléculaire et histoire phylogéographique et démographique des musaraignes du Maroc septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new endemic species of shrew (Mammalia, Soricomorpha) from PrÍncipe Island (Gulf of Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M.P. Ceríaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.325-341. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and evolutionary history of the Crocidura olivieri complex (Mammalia, Soricomorpha): from a forest origin to broad ecological expansion across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0344-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les montagnes d’estive vendues comme biens nationaux sous la Révolution. L’exemple des communes méridionales du Plomb du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, t. 76 (n°2), p. 145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African highlands as mammal diversity hotspots: new records of Lamottemys okuensis Petter, 1986 (Rodentia: Muridae) and other endemic rodents from Mt Oku, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Fülling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (3), pp.647-690. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2014n3a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of Hantaviruses Harbored by Insectivorous Bats in Côte d’Ivoire and Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Hun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burton Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong-Ah Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.1897-1910. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6051897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular evidence for the presence of Crocidura pachyura (Mammalia, Soricidae) in Kabylie (Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Bensidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular evidence for the presence of Gerbillus latastei (Rodentia, Muridae) in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Gouissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Doumandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the North African dipodil (Rodentia: Muridae) based on cytochrome- b sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.241-253. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/13-MAMM-A-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on phylogeography and distribution of painted frogs (Discoglossus) in northern Africa and the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Vences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip de Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Donaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphibia-Reptilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (3), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685381-00002954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest refugia and riverine barriers promote diversification in the West African pygmy shrew (Crocidura obscurior complex, Soricomorpha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'occupation humaine sur la planèze sud du Plomb du Cantal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.125-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological evidence for a Pleistocene radiation of laminate-toothed rats ( Otomys : Rodentia) across a volcanic archipelago in equatorial Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Maree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenton Cotterill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.320-344. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New status for two African giant forest shrews, Crocidura goliath goliath and C. goliath nimbasilvanus (Mammalia: Soricomorpha), based on molecular and geometic morphometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Decher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.048.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear projection methods for visualizing Barcode data and application on two data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.976-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence and molecular phylogeny of a newfound hantavirus harbored by the Doucet’s musk shrew (Crocidura douceti) in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Hun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuankanya Sathirapongsasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Yanagihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear projection methods for visualizing Barcode data and application on two data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.976-990. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination morphologique, génétique et écologique de deux espèces sympatriques de Mastomys (Mammalia : Rodentia) en Guinée Maritime (Conakry) : implications pour la santé et l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrageneric relationships within Gerbilliscus (Rodentia, Muridae, Gerbillinae), with characterization of an additional West African species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3325, pp.1 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourme de cantal, &amp;quot; reine des fromages &amp;quot; de Haute-Auvergne. Évolution des modes de production aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, t. 74 (n°4), p. 439-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and diversification of Praomys species (Rodentia: Muridae) endemic to the Cameroon Volcanic Line (West Central Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bilong Bilong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.327-345. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2012.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrageneric relationships and description of a new West African species in Gerbilliscus (Rodentia, Muridae, Gerbillinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3325, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcoding, molecular taxonomy, and exploration of the diversity of shrews (Soricomorpha: Soricidae) on Mount Nimba (Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 166 (3), pp.672-687. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2012.00856.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of Lemniscomys striatus (Rodentia: Muridae) Confirms a Remarkable Vicariant Event in Neighbouring Savanna Populations in Central Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deleporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.285 - 293. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.047.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination morphologique, génétique et écologique de deux espèces sympatriques de Mastomys (Mammalia : Rodentia) en Guinée maritime (Conakry): implications pour la santé et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of the African giant pouched rats (Nesomyidae: Cricetomys): molecular and craniometric evidence support an unexpected high species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Olayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hulselmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (3), pp.700-719. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2012.00823.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West-Central African Pleistocene lowland forest evolution revealed by the phylogeography of Misonne's soft-furred mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.047.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes (16S, Cytb, CO1) for identifying species in the Praomyini tribe (Rodentia: Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e36586. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits vertébrés terrestres du centre du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Scientifique, section Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Mus (Nannomys) minutoides (Rodentia, Muridae) in West Central African savannahs: singular vicariance in neighbouring populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2010.00579.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of rivers and Pleistocene refugia in shaping genetic diversity in Praomys misonnei in tropical Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pionus Katuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.191-207. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02399.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial small mammal diversity and abundance in central Benin: Comparison between habitats, with conservation implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (4), pp.1092-1104. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Pleistocene history of West African Sudanian savanna and the phylogeography of the Praomys daltoni complex (Rodentia): The environment/geography/genetic interplay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Patzenhauerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (21), pp.4783-4799. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04847.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférence édaphique et pullulation chez Meriones shawii (Mammalia, Rodentia) dans la région de Tiaret (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Adamou-Djerbaouiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphometric variation in two sibling species of the genus Praomys (Rodentia: Muridae): implications for biogeography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Olayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160 (2), pp.397-419. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA and morphometrical identification of a new species of Hylomyscus (Rodentia: Muridae) from West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Olayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2579, pp.30-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrew species diversity and abundance in Ziama biosphere reserve, Guinea: comparison among primary forest, degraded forest and restoration plots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tapiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (8), pp.2043-2061. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation and land use history of a medium mountain from the Mid-Holocene: a pluridisciplinary study performed in the south Cantal (French Central Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (8), pp.737-748. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric variation in Hylomyscus alleni and H. stella (Rodentia: Muridae), and description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akaibe Dudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1), pp.222-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared phylogeography of two forest rodent sibling species (Praomys rostratus and P. tullbergi) in West Africa: Differential reactions to past forest fragmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecompte Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.5118-5134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical structure and regional history of Lemniscomys striatus (Rodentia, Muridae) in tropical Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.2074-2089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and biogeography of the African pygmy mice, subgenus Nannomys (Rodentia, Murinae, Mus) in Ivory Coast and Guinea (west Africa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2008.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic structure and regional history of Lemniscomys striatus (Rodentia: Muridae) in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (11), pp.2074-2089. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01950.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two sibling species of forest-dwelling rodent (Praomys rostratus and P. tullbergi) in West Africa: different reactions to past forest fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (23), pp.5118-5134. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrical variability in Hylomyscus alleni and Hylomyscus stella (Rodentia, Muridae), and description of a new species from West Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization and phylogenetic position of a new mariner-like element in the coastal crab, Pachygrapsus marmoratus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh-Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delaurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 396, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric differentiation between two murid rodents, Praomys tullbergi (Thomas, 1894) and Praomys rostratus (Miller, 1900), in west Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliezer N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1607, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of fluorescent powder tracking for studying use of space by small mammals in an African rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (4), pp.577-580. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2007.00771.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the Dollman's tree mouse (Prionomys batesi; Mammalia: Nesomyidae) in the republic of Congo and additional description of this rare Central African rodent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1318, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial phylogeny of African wood mice, genus Hylomyscus (Rodentia, Muridae): Implications for their taxonomy and biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Querouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (3), pp.779-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming ability in 5 species of African rainforest murid rodents in relation to their habitat preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45(2), pp.264-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative efficiency of three types of small mammal traps in an African rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (136), pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species sympatry and horizontal transfers of Mariner transposons in marine crustacean genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Qt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.609-619. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative efficiency of three types of small mammal traps in an African rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136(1), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récente découverte au Laos : le Kha-nyou, rongeur énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 230, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming ability in six species of rainforest African murid rodents in relation to their habitat preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zool Stud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (45), pp.264-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of historically isolated gallery forests outside the Congolese forest block as a refuge for African forest shrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quérouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (S1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of African lowland rainforest Praomys (Rodentia, Muridae) based on molecular and craniometrical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hulselmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145(4), pp.539-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the karyotype of Heimyscus fumosus and of several other murids from the Mount Doudou area (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135(1), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variation in Population and Community Structure of Shrews in a Tropical Forest of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404002123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and reproduction of Heimyscus fumosus (Brosset et al., 1965) in south-western Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of removal pitfall trapping on the community of shrews (Mammalia : Soricidae) in two African tropical forest sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (1), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mamm.2003.67.1.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and reproduction of Heimyscus fumosus (Brosset et al., 1965) in south-western Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in population and community structure of small rodents in a tropical forest of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (6), </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/z03-092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new host and locality records of a spirurid nematode species, Protospirura muricola, from Gabonese wild murids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiko Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical distribution and morphometry of Heimyscus fumosus (Brosset et al., 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical distribution and morphometry of Heimyscus fumosus (Brosset et al., 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptional network of diploic veins in pangolins: implications for brain drainage and placental mammal phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Vertebrate Morphology 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical distribution and diversification of small mammals in sub-Saharan Africa: integration of fossil and modern data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Rift - Groupe interdisciplinaire Grand Rift Africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two rodents, two ways, Oryzomyini and Dasyproctidae roles and uses in the Ceramic Age Precolombian Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarta Reunião Acadêmica do NZWG-ICAZ, Zooarqueologia, sociedades tradicionales, biodiversidad y cambios climaticos : integrando perspectivas entre pasado y futuro, en homenage a Luz Segura, Session 3. Diversidad espacial y temporal en el aprovechamiento de la fauna neotropical.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisé par Caroline Borges, Pablo Fernández, Rosa Souza, Sebastián Muñoz, Oct 2021, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversification of extinct and endemic Lesser Antillean rice rats (Oryzomyini tribe): combined geometric morphometrics analysis of archaeological teeth and mandibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna-Kaisa Salmi, Maxime Pelletier, Matti Heino Sirpa Niinimäki Mathilde van den Berg, Sep 2021, Oulu, Finlande, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits mammifères des régions anthropisées et naturelles du Maroc central et côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. p. 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography and population genetic structure of 10 widespread small vertebrate species in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Congrès international Barcode of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphométrique des musaraignes d'Algérie et du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire géographique et démographique de l’espèce de rongeur Meriones shawii en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of past changes in population size from genetic data : Test of a new method and application to real data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress ”Integrative study of the 6th extinction”, MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moléculaire et histoire biogéographique des musaraignes de la côte littorale Marocaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Approche Intégrative de la 6 ème Extinction », Mémoires et Travaux de l’Institut Scientifique, Rabat (publié à l’issue du colloque Approche Intégrative de la 6 ème Extinction (restitution du projet ANR ‘MOHMIE’)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El fénoméno de las « structures en peigne » en el Macizo Central (Francia). Aportaciones a la caractérizacion de un paisaje cultural de montaña.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congreso Internacional de Arqueología Clásica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Merida, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des paysages et des architectures sur la planèze sud du Plomb du Cantal du XIe au XIXe siècles. Apport des données archéologiques, archivistiques et paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution des paysages et des architectures sur la planèze sud du Plomb du Cantal du XIe au XIXe siècles. Apport des données archéologiques, archivistiques et paléoenvironnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Neuchâtel, France. pp.79-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of self-organizing maps for the representation of Barcoding data : an application to Hylomyscus data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques morphométriques et génétiques a la connaissance de l’évolution des petits vertébrés des sites de Témara (Maroc) et de leurs paléoenvironnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des données Praomys à l'aide de cartes auto-organisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture de l'ANR IFORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes for barcoding the Praomyini tribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Okpitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dawg meeting of the CBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes (16S, CYTB, CO1) for barcoding the praomyini tribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Barcode of Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l’histoire de l’occupation humaine sur la planèze sud du Plomb du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surmely Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des montagnes européennes, actes du colloque de Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l'histoire de l'occupation humaine sur la planèze sud du Plomb du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Tzorzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche sur l'histoire de l'occupation humaine sur la planèze sud du Plomb du Cantal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix-en-Provence, France. pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des paysages et des architectures sur la planèze sud du Plomb du Cantal (Massif central, France) du 11e au 19e siècle : apport des données archéologiques, paléoenvironnementales et archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surmely Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135è congrès des sociétés historiques et scientifiques “Paysages”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial practices, landscape dynamics and spatiotemporal mobilities in a French medium mountain: integrated approach combining archaeological and palaeoecological investigations performed in the Cantal Massif and the Mount Lozere (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on archaeology of european mountain landscapes “The construction of mountain territories ; resource exploitation and practice mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un régime alimentaire hypercalorique sur la régulation centrale du CNTF et de ses récepteurs dans le noyau arqué de rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation change and long term land-use history in a medium French mountain: a multi-disciplinary research program in the Cantal (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Servera Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC-XII / IOPC - VIII, Bonn, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bonn, Germany. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on bats from Dire Dawa region, eastern Ethiopia, with the first record of Rhinopoma microphyllum in the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mekelle, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche intégrative de la taxonomie à l’étude de la biodiversité cryptique des petits mammifères africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Nationales de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASTEE, 357 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9060.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeography : an integrative approach of the evolution of living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.59-76, 2021, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882381.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of Moles in Western Europe: One Mole May Hide Another!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandcolas and Maurel, M.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Evolution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Iste, pp.213--226, 2018, 978-1-78548-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 - Evolutionary History of Moles in Western Europe: One Mole May Hide Another!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martinez-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandcolas, Philippe and Maurel, Marie-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.213--226, 2018, 978-1-78548-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et peur du loup dans trois régions rurales françaises du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Werlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le loup ? 3000 ans de conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Tallandier, p. 67-77., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et phylogénie des cervidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystema 27, Systématique et comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFS, pp.27--44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'histoire de l'occupation humaine sur la planète sud du Plomb du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne. Actes de la table ronde internationale de Gap, 29 septembre-1er octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Errance ; Aix-en-Provence : Centre Camille Jullian, pp.235-251, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un patrimoine de montagne fragile : les burons du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:Patrimoines en crise, patrimoines en devenir, actes du colloque international du 20ème anniversaire du CEP Saint Christophe-en-Brionnais (20-22 novembre 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du centre d'études des patrimoines, Pays Charolais Brionnais, p. 33 à 42, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MOHMIE (ANR-09-PEXT-0004 - 2009) (dir. C. Denys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Museum National d'Histoire Naturelle (MNHN). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (4) - 26 mars-28 avril 2011 - Merja Zerga-Khemisset‐Dayet Erroumi / Sidi L’Mokhtar-Attaouia-Oued Zem-Ifrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc); Université de Tétouan (Maroc). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (3) - 08-26 novembre 2010 - Esperada-El Khizana-Talassemtane-Béni Hadifa-Al Hoceima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Fahd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc); Université de Tétouan (Maroc). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des interventions et débats du groupe &amp;quot;Restauration des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématique et diversification des petits mammifères (rongeurs et musaraignes) en Afrique tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité. Université Paris Sud, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03922416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId661"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Violaine NICOLAS COLIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vnicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5384-7529</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074892746</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/N-9991-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy resolves a new West African Crocidura (Mammalia: Soricidae) species, cryptic to Crocidura grandiceps in color, but distinct in size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1039, pp.297-322. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2026.1039.3197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification and biogeographic history of African dormice (genus Graphiurus) revealed by ultraconserved elements and mitochondrial data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Otieno Onditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.108549. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2026.108549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain drain: exceptional pattern of calvarial venation in pangolins and its phylogenetic significance for Ferae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John J Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206 (3), pp.zlag020. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlag020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand décide-t-on qu’une espèce est éteinte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA reveals the identity and geographic origin of the syntype of &amp;lt;i&amp;gt;Ctenomys brasiliensis&amp;lt;/i&amp;gt; , the type species of the genus &amp;lt;i&amp;gt;Ctenomys&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislene L Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bryjova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Fornel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (1), pp.197 - 209. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyaf086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of the &amp;lt;i&amp;gt;Praomys tullbergi&amp;lt;/i&amp;gt; complex (Rodentia, Muridae): a new species from West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amétépé Hounmavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence C Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holly L Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 107 (2), pp.368-382. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jmammal/gyag007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotated checklist of rodents from a biodiversity hotspot, Mount Nimba (West Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlaye Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (27), pp.617-689. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2025v47a27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric study of the bony labyrinth of the inner ear in the European moles &amp;lt;i&amp;gt;Talpa europaea&amp;lt;/i&amp;gt;, &amp;lt;i&amp;gt;Talpa occidentalis&amp;lt;/i&amp;gt;, and &amp;lt;i&amp;gt;Talpa aquitania&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Melekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Daniel Tarquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poulet‐crovisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Ladevèze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.70017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bii4africa dataset of faunal and floral population intactness estimates across Africa’s major land uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley S. Clements</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Do Linh San</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Hempson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birthe Linden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryan Maritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.191. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomic revision of the African thicket rats (Murinae: Grammomys ): how genomics decreases the number of currently recognized species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 203 (2), pp.zlae057. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlae057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Epidemiological Investigation of Yersinia pestis , Francisella tularensis , and Arenavirus Infections in Small Mammals in Northwestern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Mohammadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Esmaeili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Salehi-Vaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector Borne and Zoonotic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (8), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/vbz.2023.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talpa aquitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abi Gazzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IUCN Red List of Threatened Species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.e.T219439767A219557959. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2305/IUCN.UK.2024-2.RLTS.T219439767A219557959.en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464121v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting stable biological nomenclatural systems enables universal communication: A collective international appeal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Jiménez-Mejías</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinita Gowda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Thorsten Krell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Ying Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (7), pp.467-472. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biosci/biae043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptic diversity of Crocidura shrews in the savannahs of Eastern and Southern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Goüy de Bellocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cuypers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 180, pp.107708. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2023.107708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to cross the desert if you are small and need mountains? Out‐of‐Ethiopia dispersal in Afromontane shrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (2), pp.230-245. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of climate change on spatial distribution of two savannah amphibian species in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Halamoussa Ayoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hoinsoudé Segniagbeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Midibahaye Hema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (4), pp.878-889. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aje.13187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04398123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution modelling of Hylarana Species (Anura, Ranidae) and the problem of accurate species identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halamoussa Joëlle Ayoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5258 (1), pp.99-112. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5258.1.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04398136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first identification of Tula orthohantavirus in forest dormice (Rodentia: Gliridae) from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehsan Mostafavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahmineh Jalali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 87 (4), pp.405-412. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2023-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Fragmentation Patterns of Archaeological Bone Remains without Typologies: A Landmark-Based Approach on Rodent Mandibula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/quat5010014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The era of reference genomes in conservation genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Formenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Theissinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliana Bista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aureliano Bombarely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tree.2021.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative morpho‐functional analysis of the humerus and ulna in three Western European moles species of the genus Talpa , including the newly described T. aquitania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houssin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Anatomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joa.13772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incongruences between morphology and molecular phylogeny provide an insight into the diversification of the Crocidura poensis species complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.10531. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12615-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remarkable Case of Micro-Endemism in Laonastes aenigmamus (Diatomyidae, Rodentia) Revealed by Nuclear and Mitochondrial DNA Sequence Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kham Keovichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounneuang Douangboupha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (11), pp.e48145. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus phylogeny of African striped grass mice (Lemniscomys): Stripe pattern only partly reflects evolutionary relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Hánová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 155, pp.107007. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2020.107007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonics, climate and the diversification of the tropical African terrestrial flora and fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas L P Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blach-Overgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Deblauwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Dessein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 96 (1), pp.16-51. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/brv.12644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02940669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobiogeography of extinct rice rats (Oryzomyini) in the Lesser Antilles during the Ceramic Age (500 BCE–1500 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Perdikaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.433-445. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683620972785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Central African rodents and shrews using their hair morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amour Guibinga Mickala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ntie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aje.12788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenomics of African radiation of Praomyini (Muridae: Murinae) rodents: First fully resolved phylogeny, evolutionary history and delimitation of extant genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bartáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 163, pp.107263. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrogating Phylogenetic Discordance Resolves Deep Splits in the Rapid Radiation of Old World Fruit Bats (Chiroptera: Pteropodidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Tsagkogeorga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan M Tsang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/sysbio/syab013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitogenomics of the endemic Ethiopian rats: looking for footprints of adaptive evolution in sky islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Bartáková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bryjová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57, pp.182-191. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mito.2020.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrews (Mammalia, Eulipotyphla) from a biodiversity hotspot, Mount Nimba (West Africa), with a field identification key to species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (30), pp.729-757. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on the distribution of the two mole species Talpa aquitania Nicolas, Matinez-Vargas & Hugot, 2017 and T. europaea Linnaeus, 1758 in France based on museum and newly collected specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre André James Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (24), pp.585-617. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2021v43a24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular systematics and biogeographic history of the African climbing-mouse complex (Dendromus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Voelker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Huntley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161, pp.107166. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the two North African hedgehogs (Mammalia: Erinaceidae) Atelerix algirus and Paraechinus aethiopicus based on phylogeography and species distribution modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haithem El-Farhati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Wassim Hizem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertebrate Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, pp.799-811. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/vz.71.e70989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear phylogenomics, but not mitogenomics, resolves the most successful Late Miocene radiation of African mammals (Rodentia: Muridae: Arvicanthini)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radim Šumbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, pp.107069. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2021.107069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid peripatric speciation linked with drainage evolution in a rare African rodent, Mastomys shortridgei (Rodentia: Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Eiseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (2), pp.522-542. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dental polymorphisms in Crocidura (Soricomorpha: Soricidae) and evolutionary diversification of crocidurine shrew dentition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Voyta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Abramov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlab103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small mammal inventory in the Lama forest reserve (south Benin), with new cytogenetical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeny of the African wood mice (Muridae, Hylomyscus) based on complete mitochondrial genomes and five nuclear genes reveals their evolutionary history and undescribed diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 144, pp.106703. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2019.106703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of Rodents (Rodentia: Mammalia) in the Kandolo Forest Reserve (Maniema Province, DR Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Mukobya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Gambalemoke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Mukinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1285-1291. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21275/SR20901173715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commensalism outweighs phylogeographical structure in its effect on phenotype of a Sudanian savanna rodent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Mikula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyszek Boratyński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129 (4), pp.931-949. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blz184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity and origins of invasive black rats (Rattus rattus) in Benin, West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Etougbetche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualbert Houemenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Joël Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Badou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative taxonomy of Guinean Lemniscomys species (Rodentia, Mammalia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Gerbault-Seureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northwestern naturalist : a journal of vertebrate biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.1. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25225/jvb.20008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the libyan jird based on molecular and morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Aliabadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roohollah Siahsarvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Krystufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58 (1), pp.439-458. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of the most abundant forest‐dwelling rodents in Central Africa ( Praomys jacksoni complex): Evidence for Pleistocene refugia in both montane and lowland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Mizerovská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Demos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudu Akaibe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (7), pp.1466-1478. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of Africa: demographic and colonization history of the Algerian mouse (Mus spretus Lataste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Mona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122 (2), pp.150-171. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41437-018-0089-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus phylogeny of the Crocidura poensis species complex (Mammalia, Eulipotyphla) Influences of the palaeoclimate on its diversification and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konečný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (5), pp.871-883. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary terrestrial microvertebrates from mediterranean northwestern Africa: State-of-the-art focused on recent multidisciplinary studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 224, pp.105966. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.105966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular identification of Gerbillus amoenus (Rodentia, Muridae) in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Benhoussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoology and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.106-112. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35513/21658005.2019.2.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Floating hollow carbon spheres for improved solar evaporation” [Carbon 146 (2019) 232–247]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Mandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ballweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.549. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2019.04.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographic history of Gerbillus campestris (Rodentia, Muridae) in Morocco as revealed by morphometric and genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Benhoussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bonn Zoological Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy of Crocidura species (Eulipotyphla: Soricidae) in a key biogeographical region for African shrews, Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Igbokwe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akinlabi Oyeyiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeoba Obadare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adetunji Samuel Adesina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 342 (3-4), pp.108-117. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2019.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on bats from Dire Dawa, eastern Ethiopia, with the first record of Rhinopoma microphyllum in the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (41-42), pp.2579-2591. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00222933.2019.1705416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02403472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gambian epauletted fruit bat shows increased genetic divergence in the Ethiopian highlands and in an area of rapid urbanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke A. Riesle‐sbarbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Amponsah‐mensah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (24), pp.12803-12820. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.4709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and ecological niche modeling unravel the evolutionary history of the African green toad, Bufotes boulengeri boulengeri (Amphibia: Bufonidae), through the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Fahd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (1), pp.102-116. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes on the distribution and phylogeography of two rare small Gerbillinae (Rodentia, Muridae) in Morocco: Gerbillus simoni and Gerbillus henleyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bouarakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Tifarouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 341 (7-8), pp.398 - 409. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial small mammal diversity and abundance in Taï National Park, Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Bohoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Conservation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (Suppl. 2), </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24189/ncr.2018.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogenetic analyses indicate paraphyly of the genus Hybomys (Rodentia: Muridae): Taxonomic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Yemchui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56 (3), pp.444-452. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Crocidura pachyura (Küster, 1835) (Mammalia: Soricidae) in several localities of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Marniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidhoum Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.504-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet of Crocidura pachyura (Küster, 1835) (Mammalia: Soricidae) in several localities of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiza Maghniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidhoum Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73 (4), pp.504-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flightless scaly-tailed squirrels never learned how to fly: A reappraisal of Anomaluridae phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ka Tilak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (4), pp.404-417. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The database of the Predicts (Projecting responses of ecological diversity in changing terrestrial systems) project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence N. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Contu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha L. L. Hill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lysenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.145-188. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.2579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which frog's legs do froggies eat? The use of DNA barcoding for identification of deep frozen frog legs (Dicroglossidae, Amphibia) commercialized in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2017.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective high-throughput metabarcoding approach powerful enough to genotype ~44 000 year-old rodent remains from Northern Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (3), pp.405 - 417. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talpa aquitania sp. nov. (Talpidae, Soricomorpha), a new mole species from SW France and N Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martínez-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81 (6), pp.641-642. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2017-0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the Persian Jird, Meriones persicus, based on genetics, species distribution modelling and morphometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malahat Dianat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mansour Aliabadian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (1), pp.29-45. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation moléculaire des rongeurs réservoirs d’arénavirus en Côte d’Ivoire : implications pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Akoua-Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Allali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Couloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-Africa </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and evolution of the Meriones shawii/grandis complex (Rodentia, Gerbillinae) during the Late Quaternary in northwestern Africa: Exploring the role of environmental and anthropogenic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164, p. 199-216. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01714603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomenclatural puzzle in early Xenophrys nomina (Anura, Megophryidae) solved with description of two new species from India (Darjeeling hills and Sikkim)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaushik Deuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Vasudevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alytes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34, pp.20-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history of the thicket rats (genus Grammomys ) mirrors the evolution of African forests since late Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian C Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid A Lavrenchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (1), pp.182-194. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and demographic history of Shaw's Jird ( Meriones shawii complex) in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118 (2), pp.262-279. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence supports recent anthropogenic introduction of the Algerian hedgehog Atelerix algirus in Spain, Balearic and Canary islands from North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ribas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghania Barech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Benyettou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 80 (3), </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular data and ecological niche modelling reveal the evolutionary history of the common and Iberian moles (Talpidae) in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martínez-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New molecular data favour an anthropogenic introduction of the wood mouse (&amp;lt;em&amp;gt;Apodemus sylvaticus&amp;lt;/em&amp;gt;) in North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohaib Liefried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ouarour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic position of the endemic Mount Oku rat, L amottemys okuensis (Rodentia: Muridae), based on molecular and morphological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seth Eiseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 177 (1), pp.209-226. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zoj.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny of South-East Asian arboreal murine rodents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Mortelliti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (4), pp.349-364. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent species in old Islands: the origin of introduced populations of Litoria aurea (Anura: Hylidae) in New Caledonia and Wallis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grandcolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoloto Malau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphibia-Reptilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1), pp.65--81. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685381-00002978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of the rodent genus Malacomys suggests multiple Afrotropical Pleistocene lowland forest refugia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou Hilaire Bohoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (11), pp.2049-2061. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.12570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits mammifères de milieux anthropisés et naturels du Maroc septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic patterns in North African water frog Pelophylax saharicus (Anura: Ranidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mataame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Geniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (3), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jzs.12094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a new endemic species of shrew (Mammalia, Soricomorpha) from PrÍncipe Island (Gulf of Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M.P. Ceríaco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P. Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3), pp.325-341. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2014-0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and evolutionary history of the Crocidura olivieri complex (Mammalia, Soricomorpha): from a forest origin to broad ecological expansion across Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.71. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12862-015-0344-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moléculaire et histoire phylogéographique et démographique des musaraignes du Maroc septentrional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut Scientifique, Série Générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African highlands as mammal diversity hotspots: new records of Lamottemys okuensis Petter, 1986 (Rodentia: Muridae) and other endemic rodents from Mt Oku, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Fülling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (3), pp.647-690. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/z2014n3a6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Phylogeny of Hantaviruses Harbored by Insectivorous Bats in Côte d’Ivoire and Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Hun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burton Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Arai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeong-Ah Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (5), pp.1897-1910. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v6051897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular evidence for the presence of Crocidura pachyura (Mammalia, Soricidae) in Kabylie (Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Bensidhoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First molecular evidence for the presence of Gerbillus latastei (Rodentia, Muridae) in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kheira Gouissem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salaheddine Doumandji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 78 (2), </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2013-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les montagnes d’estive vendues comme biens nationaux sous la Révolution. L’exemple des communes méridionales du Plomb du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, t. 76 (n°2), p. 145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest refugia and riverine barriers promote diversification in the West African pygmy shrew (Crocidura obscurior complex, Soricomorpha)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Kadjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (2), pp.131-148. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/zsc.12039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'histoire de l'occupation humaine sur la planèze sud du Plomb du Cantal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Cabanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.125-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the North African dipodil (Rodentia: Muridae) based on cytochrome- b sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arame Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.241-253. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1644/13-MAMM-A-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on phylogeography and distribution of painted frogs (Discoglossus) in northern Africa and the Iberian Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Vences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip de Pous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Díaz-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Donaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amphibia-Reptilia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (3), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15685381-00002954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphological evidence for a Pleistocene radiation of laminate-toothed rats ( Otomys : Rodentia) across a volcanic archipelago in equatorial Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Maree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenton Cotterill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113 (1), pp.320-344. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bij.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New status for two African giant forest shrews, Crocidura goliath goliath and C. goliath nimbasilvanus (Mammalia: Soricomorpha), based on molecular and geometic morphometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Decher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48 (1), pp.13-29. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.048.0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear projection methods for visualizing Barcode data and application on two data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.976-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00937304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete genome sequence and molecular phylogeny of a newfound hantavirus harbored by the Doucet’s musk shrew (Crocidura douceti) in Guinea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se Hun Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuankanya Sathirapongsasuti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Yanagihara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection, Genetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.118-123. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meegid.2013.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear projection methods for visualizing Barcode data and application on two data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (6), pp.976-990. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination morphologique, génétique et écologique de deux espèces sympatriques de Mastomys (Mammalia : Rodentia) en Guinée Maritime (Conakry) : implications pour la santé et l’agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrageneric relationships within Gerbilliscus (Rodentia, Muridae, Gerbillinae), with characterization of an additional West African species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3325, pp.1 - 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourme de cantal, &amp;quot; reine des fromages &amp;quot; de Haute-Auvergne. Évolution des modes de production aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Haute-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, t. 74 (n°4), p. 439-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrageneric relationships and description of a new West African species in Gerbilliscus (Rodentia, Muridae, Gerbillinae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline C. Tatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier G. Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3325, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barcoding, molecular taxonomy, and exploration of the diversity of shrews (Soricomorpha: Soricidae) on Mount Nimba (Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Bonillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 166 (3), pp.672-687. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2012.00856.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phylogeography of Lemniscomys striatus (Rodentia: Muridae) Confirms a Remarkable Vicariant Event in Neighbouring Savanna Populations in Central Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deleporte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (2), pp.285 - 293. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.047.0216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics and diversification of Praomys species (Rodentia: Muridae) endemic to the Cameroon Volcanic Line (West Central Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Keming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bilong Bilong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoologica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (4), pp.327-345. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1463-6409.2012.00541.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">West-Central African Pleistocene lowland forest evolution revealed by the phylogeography of Misonne's soft-furred mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (1), pp.100-112. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3377/004.047.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination morphologique, génétique et écologique de deux espèces sympatriques de Mastomys (Mammalia : Rodentia) en Guinée maritime (Conakry): implications pour la santé et l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fodé Kourouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 67 (2), pp.193-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy of the African giant pouched rats (Nesomyidae: Cricetomys): molecular and craniometric evidence support an unexpected high species diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Olayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hulselmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fichet-Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165 (3), pp.700-719. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2012.00823.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes (16S, Cytb, CO1) for identifying species in the Praomyini tribe (Rodentia: Muridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.e36586. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits vertébrés terrestres du centre du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Institut Scientifique, section Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (1), pp.45-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of Mus (Nannomys) minutoides (Rodentia, Muridae) in West Central African savannahs: singular vicariance in neighbouring populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 49 (1), pp.77-85. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0469.2010.00579.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roles of rivers and Pleistocene refugia in shaping genetic diversity in Praomys misonnei in tropical Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pionus Katuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.191-207. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02399.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Pleistocene history of West African Sudanian savanna and the phylogeography of the Praomys daltoni complex (Rodentia): The environment/geography/genetic interplay.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Dobigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Patzenhauerova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (21), pp.4783-4799. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04847.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial small mammal diversity and abundance in central Benin: Comparison between habitats, with conservation implications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Natta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (4), pp.1092-1104. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2010.01221.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préférence édaphique et pullulation chez Meriones shawii (Mammalia, Rodentia) dans la région de Tiaret (Algérie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Adamou-Djerbaouiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Djelaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sofiane Adamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Baziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (1), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and morphometric variation in two sibling species of the genus Praomys (Rodentia: Muridae): implications for biogeography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Kerbis Peterhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Olayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160 (2), pp.397-419. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1096-3642.2009.00602.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA and morphometrical identification of a new species of Hylomyscus (Rodentia: Muridae) from West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodeji Olayemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2579, pp.30-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrew species diversity and abundance in Ziama biosphere reserve, Guinea: comparison among primary forest, degraded forest and restoration plots.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tapiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (8), pp.2043-2061. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10531-008-9572-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation and land use history of a medium mountain from the Mid-Holocene: a pluridisciplinary study performed in the south Cantal (French Central Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (8), pp.737-748. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2009.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric variation in Hylomyscus alleni and H. stella (Rodentia: Muridae), and description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akaibe Dudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (1), pp.222-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00312645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared phylogeography of two forest rodent sibling species (Praomys rostratus and P. tullbergi) in West Africa: Differential reactions to past forest fragmentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecompte Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.5118-5134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographical structure and regional history of Lemniscomys striatus (Rodentia, Muridae) in tropical Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp.2074-2089</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomy and biogeography of the African pygmy mice, subgenus Nannomys (Rodentia, Murinae, Mus) in Ivory Coast and Guinea (west Africa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Kan Kouassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Aniskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (3), pp.237-252. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/MAMM.2008.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeographic structure and regional history of Lemniscomys striatus (Rodentia: Muridae) in tropical Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (11), pp.2074-2089. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2008.01950.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two sibling species of forest-dwelling rodent (Praomys rostratus and P. tullbergi) in West Africa: different reactions to past forest fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Konecny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (23), pp.5118-5134. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03974.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometrical variability in Hylomyscus alleni and Hylomyscus stella (Rodentia, Muridae), and description of a new species from West Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mammalogy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization and phylogenetic position of a new mariner-like element in the coastal crab, Pachygrapsus marmoratus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh-Trang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Delaurière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 396, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2007.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric differentiation between two murid rodents, Praomys tullbergi (Thomas, 1894) and Praomys rostratus (Miller, 1900), in west Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertin Akpatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliezer N'Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1607, pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of fluorescent powder tracking for studying use of space by small mammals in an African rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (4), pp.577-580. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2028.2007.00771.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00197482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming ability in 5 species of African rainforest murid rodents in relation to their habitat preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45(2), pp.264-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First record of the Dollman's tree mouse (Prionomys batesi; Mammalia: Nesomyidae) in the republic of Congo and additional description of this rare Central African rodent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1318, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00124279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial phylogeny of African wood mice, genus Hylomyscus (Rodentia, Muridae): Implications for their taxonomy and biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Querouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Mboumba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (3), pp.779-793</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative efficiency of three types of small mammal traps in an African rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (136), pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative efficiency of three types of small mammal traps in an African rainforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136(1), pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species sympatry and horizontal transfers of Mariner transposons in marine crustacean genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Casse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bui Qt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (2), pp.609-619. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2006.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une récente découverte au Laos : le Kha-nyou, rongeur énigmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 230, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swimming ability in six species of rainforest African murid rodents in relation to their habitat preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zool Stud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (45), pp.264-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of historically isolated gallery forests outside the Congolese forest block as a refuge for African forest shrews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Hutterer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quérouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (S1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematics of African lowland rainforest Praomys (Rodentia, Muridae) based on molecular and craniometrical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hulselmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 145(4), pp.539-553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the karyotype of Heimyscus fumosus and of several other murids from the Mount Doudou area (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Volobouev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belgian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135(1), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variation in Population and Community Structure of Shrews in a Tropical Forest of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tropical Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (2), pp.161-169. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0266467404002123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations in population and community structure of small rodents in a tropical forest of Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (6), </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/z03-092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of removal pitfall trapping on the community of shrews (Mammalia : Soricidae) in two African tropical forest sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Barrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67 (1), pp.133-138. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mamm.2003.67.1.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and reproduction of Heimyscus fumosus (Brosset et al., 1965) in south-western Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population structure and reproduction of Heimyscus fumosus (Brosset et al., 1965) in south-western Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new host and locality records of a spirurid nematode species, Protospirura muricola, from Gabonese wild murids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiko Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 5, pp.67-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical distribution and morphometry of Heimyscus fumosus (Brosset et al., 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical distribution and morphometry of Heimyscus fumosus (Brosset et al., 1965)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wendelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Verheyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Colyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (2), pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exceptional network of diploic veins in pangolins: implications for brain drainage and placental mammal phylogeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Hautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ruf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Vertebrate Morphology 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical distribution and diversification of small mammals in sub-Saharan Africa: integration of fossil and modern data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Bryja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane C. Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR Rift - Groupe interdisciplinaire Grand Rift Africain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two rodents, two ways, Oryzomyini and Dasyproctidae roles and uses in the Ceramic Age Precolombian Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarta Reunião Acadêmica do NZWG-ICAZ, Zooarqueologia, sociedades tradicionales, biodiversidad y cambios climaticos : integrando perspectivas entre pasado y futuro, en homenage a Luz Segura, Session 3. Diversidad espacial y temporal en el aprovechamiento de la fauna neotropical.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Co-organisé par Caroline Borges, Pablo Fernández, Rosa Souza, Sebastián Muñoz, Oct 2021, Recife, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic diversification of extinct and endemic Lesser Antillean rice rats (Oryzomyini tribe): combined geometric morphometrics analysis of archaeological teeth and mandibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Maestri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th meeting of the ICAZ Archaeozoology, Genetics, Proteomics and Morphometrics (AGPM) Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anna-Kaisa Salmi, Maxime Pelletier, Matti Heino Sirpa Niinimäki Mathilde van den Berg, Sep 2021, Oulu, Finlande, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire des petits mammifères des régions anthropisées et naturelles du Maroc central et côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delapre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. p. 113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography and population genetic structure of 10 widespread small vertebrate species in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Congrès international Barcode of Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Guelph, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude morphométrique des musaraignes d'Algérie et du Maroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilya Amrouche-Larabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhemza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire géographique et démographique de l’espèce de rongeur Meriones shawii en Afrique du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Souttou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Intégrative de la 6ème Extinction (Restitution du projet ANR MOHMIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference of past changes in population size from genetic data : Test of a new method and application to real data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leblois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Champak Beeravolu Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress ”Integrative study of the 6th extinction”, MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification moléculaire et histoire biogéographique des musaraignes de la côte littorale Marocaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Brini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Approche Intégrative de la 6 ème Extinction », Mémoires et Travaux de l’Institut Scientifique, Rabat (publié à l’issue du colloque Approche Intégrative de la 6 ème Extinction (restitution du projet ANR ‘MOHMIE’)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El fénoméno de las « structures en peigne » en el Macizo Central (Francia). Aportaciones a la caractérizacion de un paisaje cultural de montaña.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Florez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dousteyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Congreso Internacional de Arqueología Clásica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Merida, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des paysages et des architectures sur la planèze sud du Plomb du Cantal du XIe au XIXe siècles. Apport des données archéologiques, archivistiques et paléoenvironnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution des paysages et des architectures sur la planèze sud du Plomb du Cantal du XIe au XIXe siècles. Apport des données archéologiques, archivistiques et paléoenvironnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Neuchâtel, France. pp.79-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes for barcoding the Praomyini tribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Okpitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dawg meeting of the CBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Chicago, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des techniques morphométriques et génétiques a la connaissance de l’évolution des petits vertébrés des sites de Témara (Maroc) et de leurs paléoenvironnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Rencontre des Quaternaristes Marocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des données Praomys à l'aide de cartes auto-organisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de clôture de l'ANR IFORA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of self-organizing maps for the representation of Barcoding data : an application to Hylomyscus data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Olteanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of three mitochondrial genes (16S, CYTB, CO1) for barcoding the praomyini tribe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Barcode of Life conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l’histoire de l’occupation humaine sur la planèze sud du Plomb du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surmely Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des montagnes européennes, actes du colloque de Gap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l'histoire de l'occupation humaine sur la planèze sud du Plomb du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Tzorzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche sur l'histoire de l'occupation humaine sur la planèze sud du Plomb du Cantal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Aix-en-Provence, France. pp.227-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des paysages et des architectures sur la planèze sud du Plomb du Cantal (Massif central, France) du 11e au 19e siècle : apport des données archéologiques, paléoenvironnementales et archivistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surmely Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">135è congrès des sociétés historiques et scientifiques “Paysages”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial practices, landscape dynamics and spatiotemporal mobilities in a French medium mountain: integrated approach combining archaeological and palaeoecological investigations performed in the Cantal Massif and the Mount Lozere (French Massif Central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Allée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on archaeology of european mountain landscapes “The construction of mountain territories ; resource exploitation and practice mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene vegetation change and long term land-use history in a medium French mountain: a multi-disciplinary research program in the Cantal (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Servera Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPC-XII / IOPC - VIII, Bonn, Germany.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bonn, Germany. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'un régime alimentaire hypercalorique sur la régulation centrale du CNTF et de ses récepteurs dans le noyau arqué de rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Marie Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFR 144 NeuroSud-Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Gif sur Yvette, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data on bats from Dire Dawa region, eastern Ethiopia, with the first record of Rhinopoma microphyllum in the country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Kasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleurdeau David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th African Small Mammal Symposium (ASMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Mekelle, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l’approche intégrative de la taxonomie à l’étude de la biodiversité cryptique des petits mammifères africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Benazzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Nationales de la Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03033384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire de la biodiversité aujourd’hui : nouvelles méthodes et découvertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. Wiley, 2024, Collection Biologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iventory of biodiversity today: new methods and discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. Wiley, 2024, Biology series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie écologique appliquée aux milieux aquatiques. Pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lourdière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ASTEE, 357 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquitanian Mole Talpa aquitania Nicolas, Martínez-Vargas, &amp; Hugot, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus Hackländer; Frank E. Zachos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the Mammals of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-8, 2025, Handbook of the Mammals of Europe, 978-3-319-65038-8. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-65038-8_194-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of biodiversity today: new methods and discoveries. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventory of biodiversity today: new methods and discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley; ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.XIII, 2024, Biology Series, 9781786309587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inventaire de la biodiversité aujourd’hui : Nouvelles méthodes et découvertes. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’inventaire de la biodiversité aujourd’hui : Nouvelles méthodes et découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Collection Biologie, 9781784059866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogéographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biogéographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.71-93, 2022, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9060.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Voet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guilbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeography : an integrative approach of the evolution of living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley; ISTE Science Publishing, pp.59-76, 2021, 9781789450606. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119882381.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary History of Moles in Western Europe: One Mole May Hide Another!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martinez-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandcolas and Maurel, M.C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Evolution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier - Iste, pp.213--226, 2018, 978-1-78548-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 - Evolutionary History of Moles in Western Europe: One Mole May Hide Another!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Martinez-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grandcolas, Philippe and Maurel, Marie-Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.213--226, 2018, 978-1-78548-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Céréghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et peur du loup dans trois régions rurales françaises du XVIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Werlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Violaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre avec le loup ? 3000 ans de conflit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Tallandier, p. 67-77., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement et phylogénie des cervidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deleporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Joachim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystema 27, Systématique et comportement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFS, pp.27--44, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l'histoire de l'occupation humaine sur la planète sud du Plomb du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Surmely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Tzortzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Savignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie de la montagne européenne. Actes de la table ronde internationale de Gap, 29 septembre-1er octobre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Errance ; Aix-en-Provence : Centre Camille Jullian, pp.235-251, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un patrimoine de montagne fragile : les burons du Cantal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">:Patrimoines en crise, patrimoines en devenir, actes du colloque international du 20ème anniversaire du CEP Saint Christophe-en-Brionnais (20-22 novembre 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du centre d'études des patrimoines, Pays Charolais Brionnais, p. 33 à 42, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MOHMIE (ANR-09-PEXT-0004 - 2009) (dir. C. Denys)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Aulagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Joseph Lapointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Museum National d'Histoire Naturelle (MNHN). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (4) - 26 mars-28 avril 2011 - Merja Zerga-Khemisset‐Dayet Erroumi / Sidi L’Mokhtar-Attaouia-Oued Zem-Ifrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc); Université de Tétouan (Maroc). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission - projet ANR MOHMIE (3) - 08-26 novembre 2010 - Esperada-El Khizana-Talassemtane-Béni Hadifa-Al Hoceima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Ohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumia Fahd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Museum National d'Histoire Naturelle (MNHN); Institut Scientifique de Rabat (Maroc); Université de Tétouan (Maroc). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des interventions et débats du groupe &amp;quot;Restauration des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chandesris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Souchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systématique et diversification des petits mammifères (rongeurs et musaraignes) en Afrique tropicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité. Université Paris Sud, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03922416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId689"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="B614319C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Otieno Onditi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Demos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mikula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2026.108549" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Voet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3197" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408619v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sylla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Kadjo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2025v47a27" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294381v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melekian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Tarquini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet&#8208;crovisier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley S. Clements" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hempson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Linden" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Maritz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02832-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Gazzard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2024-2.RLTS.T219439767A219557959.en" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662109v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lavrenchenko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlae057" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Mostafavi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Mohammadpour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Esmaeili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahmoudi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Salehi-Vaziri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2023.0089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Gowda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Ying Lin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malahat Dianat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ortiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Go&#252;y de Bellocq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuypers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107708" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415137v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kone&#269;n&#253;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14748" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04398123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Halamoussa Ayoro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoinsoud&#233; Segniagbeto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midibahaye Hema" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13187" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04398136v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laurence" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halamoussa Jo&#235;lle Ayoro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5258.1.4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415133v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Jalali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2023-0025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5010014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789514v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Costes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Klein" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13772" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12615-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kham Keovichit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounneuang Douangboupha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048145" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135200v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220674v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bart&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bryjov&#225;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.12.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amour Guibinga Mickala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12788" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim &#352;umbera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107263" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167896v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsagkogeorga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Tsang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab013" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045458v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Perdikaris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620972785" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496697v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a30" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233; James Hugot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a24" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320787v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voelker" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Huntley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryja" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#352;umbera" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107166" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468390v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem El-Farhati" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Hizem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Nouira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/vz.71.e70989" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107069" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Eiseb" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Zeller" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12441" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562286v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Voyta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Abramov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Petrova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab103" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verheyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106703" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499681v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mukobya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gambalemoke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mukinzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR20901173715" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyszek Boraty&#324;ski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz184" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866827v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougbetche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Houemenou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866824v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerbault-Seureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866826v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20009" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Darvish" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aliabadian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Siahsarvie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Krystufek" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12335" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mizerovsk&#225;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudu Akaibe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13604" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089031v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kan Kouassi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13534" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173272v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souttou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0089-7" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922908v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bouarakia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benhoussa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35513/21658005.2019.2.6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042954v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.103" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benhoussa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02294446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Igbokwe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinlabi Oyeyiola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeoba Obadare" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetunji Samuel Adesina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.03.004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380618v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105966" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403472v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kasso" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2019.1705416" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980469v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke A. Riesle&#8208;sbarbaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Amponsah&#8208;mensah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan de Vries" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4709" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Tifarouine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.08.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430500v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bohoussou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24189/ncr.2018.067" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01724136v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mataame" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Fahd" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12185" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380675v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Yemchui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12213" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532758v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Amrouche-Larabi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Marniche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhoum Messaoud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813110v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaubert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12286" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380732v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Maghniche" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615521v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12145" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mart&#237;nez-Vargas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0057" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504612v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.271" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876432v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kan Kouassi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Akoua-Koffi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allali" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876397v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Deuti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grosjean" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Vasudevan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aghov&#225;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12890" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345991v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12189" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12725" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875327v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Barech" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Benyettou" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0180" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632927v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Liefried" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouarour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12111" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875322v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Keming Chung" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12361" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606856v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pag&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mortelliti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12161" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444853v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Braux" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002978" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01230045v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Hilaire Bohoussou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12570" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH5FZ809-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402931v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875360v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12094" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153803v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M.P. Cer&#237;aco" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P. Marques" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0056" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151637v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0344-y" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254571v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Violaine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784700v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf F&#252;lling" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2014n3a6" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978266v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Hun Gu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burton Lim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Arai" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Kim" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6051897" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875753v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Amrouche" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bensidhoum" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhemza" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0035" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875388v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Gouissem" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Doumandji" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0059" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784709v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/13-MAMM-A-241" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875382v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vences" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip de Pous" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002954" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999609v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12039" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPCH095F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060011v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875383v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenton Cotterill" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12317" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976322v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hutterer" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Decher" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.048.0108" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937304v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Olteanu" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Missoup" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978273v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuankanya Sathirapongsasuti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yanagihara" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.08.016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519688v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12047" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHH4LHBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978279v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Kourouma" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643163v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Colangelo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tatard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802088v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875435v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Missoup" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wendelen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Keming" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2012.00541.x" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K0MGHGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641991v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875402v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonillo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2012.00856.x" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021851v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mboumba" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.047.0216" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530361v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875430v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Olayemi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hulselmans" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2012.00823.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086244v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Didier Missoup" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.047.0119" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086228v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kennis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036586" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402809v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592143v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2010.00579.x" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7WKRCHJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558396v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Missoup" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pionus Katuala" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02399.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W1R0N03-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557652v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Natta" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barriere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01221.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z01P0BC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553191v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Patzenhauerova" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04847.x" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MTX78FW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530475v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Adamou-Djerbaouiz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Djelaila" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Adamou" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Baziz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553224v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00602.x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553077v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419454v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tapiero" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9572-4" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2L4SXVGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439639v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.07.002" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-925HK8FQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312645v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaibe Dudu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351326v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akpatou" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konecny" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336791v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mboumba" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336632v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.035" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-3K9GC26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336575v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01950.x" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21GKMKRQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370801v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03974.x" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR61QM6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173750v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wendelen" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barri&#232;re" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudu" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colyn" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412401v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Trang Bui" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delauri&#232;re" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casse" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laulier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.03.004" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76TBJ3GC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196320v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Pires" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer N'Goran" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197482v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00771.x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8D09G3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124279v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022913v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Querouil" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Verheyen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015457v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174826v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174200v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casse" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Qt" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigot" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.02.005" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF9KH5B8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015460v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376213v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174824v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346153v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Qu&#233;rouil" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019476v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hulselmans" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015431v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346191v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404002123" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C29EEA44BB87D5A1481D836631E3CD0DF1FB3563/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530043v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345779v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mamm.2003.67.1.133" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346047v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346038v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z03-092" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345768v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Asakawa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529981v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346042v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372817v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gaudin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ruf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854983v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039953v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039998v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025516v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743116v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025602v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025617v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932421v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135323v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalis" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Brini" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281543v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Florez" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefeuvre" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719614v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655591v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033082v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655592v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803581v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Okpitz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Li" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748077v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kennis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128748v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491818v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzorzis" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285815v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421705v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822269v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320129v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guenet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Servera Vives" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402571v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033384v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966868v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdi&#232;re" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Fur" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876458v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9060.ch3" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468408v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882381.ch3" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854969v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Vargas" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hugot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854967v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martinez-Vargas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997199v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Werlings" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229927v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cap" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joachim" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578748v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578743v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982066v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982052v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982050v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593159v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03922416v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vnicolas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5384-7529" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074892746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-9991-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515101v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Voet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lalis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2026.1039.3197" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Otieno Onditi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Demos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Mikula" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2026.108549" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ruf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlag020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Maestri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislene L Gon&#231;alves" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bryjova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Fornel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyaf086" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;t&#233;p&#233; Hounmavo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence C Demos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly L Lutz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delapr&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyag007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morlaye Sylla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Kadjo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2025v47a27" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05294381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Melekian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Daniel Tarquini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poulet&#8208;crovisier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.70017" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley S. Clements" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Do Linh San" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Hempson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birthe Linden" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Maritz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02832-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Bryja" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Lavrenchenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlae057" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Mostafavi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Mohammadpour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Esmaeili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mahmoudi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Salehi-Vaziri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2023.0089" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464121v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abi Gazzard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2305/IUCN.UK.2024-2.RLTS.T219439767A219557959.en" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662116v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Jim&#233;nez-Mej&#237;as" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Manzano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinita Gowda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Ying Lin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015630v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malahat Dianat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ortiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Go&#252;y de Bellocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cuypers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2023.107708" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kone&#269;n&#253;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14748" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04398123v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Halamoussa Ayoro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hoinsoud&#233; Segniagbeto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Midibahaye Hema" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Ohler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.13187" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04398136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Laurence" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halamoussa Jo&#235;lle Ayoro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5258.1.4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415133v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahmineh Jalali" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2023-0025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat5010014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03854324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Formenti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Theissinger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fernandes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bista" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aureliano Bombarely" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.11.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789514v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Costes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Klein" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houssin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13772" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714358v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Colyn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Konecny" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12615-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875397v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kham Keovichit" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounneuang Douangboupha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048145" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135200v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra H&#225;nov&#225;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Granjon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.107007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02940669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L P Couvreur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blach-Overgaard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Deblauwe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dessein" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12644" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Perdikaris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Robert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620972785" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952450v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amour Guibinga Mickala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ntie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12788" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim &#352;umbera" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Bart&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107263" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167896v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Tsagkogeorga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M Tsang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/sysbio/syab013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220674v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bryjov&#225;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mito.2020.12.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a30" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Andr&#233; James Hugot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2021v43a24" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320787v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Voelker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Huntley" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bryja" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. &#352;umbera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107166" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468390v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem El-Farhati" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Khaldi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ribas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wassim Hizem" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Nouira" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/vz.71.e70989" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220677v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2021.107069" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220670v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Eiseb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Taylor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Zeller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12441" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562286v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Voyta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Abramov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Petrova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlab103" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866826v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerbault-Seureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Fabre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Verheyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.106703" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499681v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mukobya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Gambalemoke" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mukinzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21275/SR20901173715" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499581v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyszek Boraty&#324;ski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Dobigny" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz184" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Etougbetche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualbert Houemenou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jo&#235;l Dossou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Badou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aniskin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25225/jvb.20008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380626v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Darvish" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aliabadian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roohollah Siahsarvie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Krystufek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12335" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mizerovsk&#225;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudu Akaibe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13604" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173272v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souttou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-018-0089-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02089031v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Kan Kouassi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13534" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aulagnier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Benazzou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.105966" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922908v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bouarakia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Benhoussa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35513/21658005.2019.2.6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042954v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celzard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaefer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mandel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ballweg" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.04.103" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380667v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Benhoussa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02294446v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Igbokwe" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinlabi Oyeyiola" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeoba Obadare" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adetunji Samuel Adesina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2019.03.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403472v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kasso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2019.1705416" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980469v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke A. Riesle&#8208;sbarbaro" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Amponsah&#8208;mensah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan de Vries" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4709" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01724136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mataame" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Crochet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geniez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Fahd" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12185" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884580v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Tifarouine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.08.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertin Akpatou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Bohoussou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24189/ncr.2018.067" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380675v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Yemchui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12213" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532758v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Amrouche-Larabi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Marniche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhoum Messaoud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380732v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Maghniche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813110v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ka Tilak" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaubert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12286" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504612v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2017.271" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714566v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimaraes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruvost" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daligault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bennett" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12565" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01829495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Mart&#237;nez-Vargas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Hugot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2017-0057" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615521v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12145" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876432v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Kan Kouassi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Akoua-Koffi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Allali" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714603v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.002" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushik Deuti" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grosjean" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Vasudevan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875313v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C Kerbis Peterhans" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A Lavrenchenko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12890" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401512v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leblois" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12725" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875327v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Barech" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Benyettou" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0180" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01345991v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12189" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632927v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Liefried" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouarour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Champak Beeravolu Reddy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12111" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Keming Chung" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12361" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606856v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pag&#232;s" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chaval" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Mortelliti" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12161" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444853v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grandcolas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Braux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourdan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002978" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01230045v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Hilaire Bohoussou" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12570" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZH5FZ809-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402931v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875360v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jzs.12094" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01153803v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M.P. Cer&#237;aco" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P. Marques" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2014-0056" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151637v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-015-0344-y" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402940v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784700v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf F&#252;lling" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/z2014n3a6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978266v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se Hun Gu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burton Lim" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Arai" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Kim" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6051897" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875753v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamani" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Amrouche" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Bensidhoum" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhemza" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0035" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875388v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheira Gouissem" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Doumandji" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2013-0059" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254571v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Violaine" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00999609v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12039" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPCH095F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060011v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784709v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arame Ndiaye" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1644/13-MAMM-A-241" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875382v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Vences" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip de Pous" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s D&#237;az-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Donaire" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002954" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875383v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Maree" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenton Cotterill" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bij.12317" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976322v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hutterer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Decher" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.048.0108" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937304v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Olteanu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nicolas" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schaeffer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Missoup" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978273v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuankanya Sathirapongsasuti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Yanagihara" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.08.016" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519688v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schaeffer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12047" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LHH4LHBF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978279v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fod&#233; Kourouma" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643163v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Colangelo" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Tatard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier G. Dobigny" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802088v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641991v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875402v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonillo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2012.00856.x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021851v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mboumba" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deleporte" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.047.0216" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875435v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Missoup" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Wendelen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Keming" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bilong Bilong" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1463-6409.2012.00541.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1K0MGHGR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086244v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Didier Missoup" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3377/004.047.0119" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530361v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodeji Olayemi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hulselmans" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fichet-Calvet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2012.00823.x" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086228v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kennis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036586" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402809v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592143v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2010.00579.x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K7WKRCHJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558396v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D. Missoup" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pionus Katuala" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02399.x" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7W1R0N03-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553191v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Patzenhauerova" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04847.x" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MTX78FW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557652v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Natta" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barriere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2010.01221.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z01P0BC9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530475v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Adamou-Djerbaouiz" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Djelaila" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sofiane Adamou" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Baziz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553224v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-3642.2009.00602.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553077v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419454v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tapiero" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9572-4" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2L4SXVGV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439639v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.07.002" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-925HK8FQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312645v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akaibe Dudu" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351326v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akpatou" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konecny" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecompte Emilie" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336791v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mboumba" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecompte" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336632v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/MAMM.2008.035" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-3K9GC26X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336575v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lecompte" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2008.01950.x" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-21GKMKRQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370801v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03974.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR61QM6L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173750v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wendelen" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barri&#232;re" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudu" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colyn" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412401v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh-Trang Bui" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delauri&#232;re" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Casse" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laulier" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2007.03.004" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76TBJ3GC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196320v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Pires" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliezer N'Goran" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197482v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2028.2007.00771.x" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH8D09G3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015457v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124279v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022913v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Querouil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Verheyen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174826v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015460v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174200v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Casse" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Qt" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renault" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bigot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2006.02.005" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF9KH5B8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376213v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174824v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346153v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Qu&#233;rouil" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019476v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hulselmans" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015431v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobouev" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346191v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266467404002123" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C29EEA44BB87D5A1481D836631E3CD0DF1FB3563/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346038v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/z03-092" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345779v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mamm.2003.67.1.133" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346047v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530043v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345768v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiko Asakawa" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529981v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01346042v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372817v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Gaudin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854983v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039953v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039998v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025516v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743116v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Miralles" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025602v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025617v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932421v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135323v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalis" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Brini" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281543v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Florez" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dousteyssier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lefeuvre" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719614v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803581v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laredo" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Okpitz" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Li" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033082v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655592v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655591v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748077v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kennis" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128748v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surmely Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Tzortzis" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491818v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzorzis" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285815v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421705v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320129v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guenet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Servera Vives" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822269v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Marie Vacher" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aubourg" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Couvreur" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bailleux" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402571v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033384v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563566v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563574v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966868v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lourdi&#232;re" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Fur" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578792v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65038-8_194-1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578773v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2170" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578721v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/linventaire-de-la-biodiversite-aujourdhui/" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876458v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9060.ch3" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468408v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882381.ch3" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854969v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Vargas" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hugot" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854967v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martinez-Vargas" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997199v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Werlings" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01229927v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cap" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joachim" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578748v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578743v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982066v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Aulagnier" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Joseph Lapointe" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982052v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982050v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593159v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03922416v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>