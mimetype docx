--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -455,265 +455,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative tomographic reconstruction with TV prior for low-dose CBCT dental imaging</w:t>
+                <w:t xml:space="preserve">Imaging of polychromatic sources through Compton spectral reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Friot--Giroux</w:t>
+                <w:t xml:space="preserve">Enrique Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (20), pp.205010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac950c⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 67 (19), pp.195017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac92b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224784v1</w:t>
+                <w:t xml:space="preserve">hal-03808491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of polychromatic sources through Compton spectral reconstruction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iterative tomographic reconstruction with TV prior for low-dose CBCT dental imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+                <w:t xml:space="preserve">Louise Friot--Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sarrut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (19), pp.195017. </w:t>
+              <w:t xml:space="preserve">, 2022, 67 (20), pp.205010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac92b9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac950c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808491v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the training loss in deep learning–based CT reconstruction of bone microarchitecture</w:t>
               </w:r>
@@ -725,51 +725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -829,64 +829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Doppler broadening model accuracy in Compton camera list-mode MLEM reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuemeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -927,503 +927,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring ion beam therapy with a Compton Camera: simulation studies of the clinical feasibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D reconstruction benchmark of a Compton camera against a parallel hole gamma-camera on ideal data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemeng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fontana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (2), pp.218-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2019.2933985⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.479 - 488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2019.2955745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301075v1</w:t>
+                <w:t xml:space="preserve">hal-02505759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D reconstruction benchmark of a Compton camera against a parallel hole gamma-camera on ideal data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuemeng Feng</w:t>
+                <w:t xml:space="preserve">Monitoring ion beam therapy with a Compton Camera: simulation studies of the clinical feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ane Etxebeste</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (4), pp.479 - 488. </w:t>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.218-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRPMS.2019.2955745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRPMS.2019.2933985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505759v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of Compton camera images reconstructed by inversion of a conical Radon transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aaecdb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151235v1</w:t>
+                <w:t xml:space="preserve">hal-01932981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Compton camera images reconstructed by inversion of a conical Radon transform</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast electron tomography: Applications to beam sensitive samples and in situ TEM or operando environmental TEM studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dalmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (1), </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.480-495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aaecdb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932981v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Fast Tomography in the (E)TEM to Probe Dynamics in Materials during Operando and In Situ Experiments</w:t>
               </w:r>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Banjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1582,1636 +1582,1648 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Epicier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddardha Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 189, pp.109 - 123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic models and numerical calculation of system matrix and sensitivity in list-mode MLEM 3D reconstruction of Compton camera images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton therapy monitoring by Compton imaging: influence of the large energy spectrum of the prompt-γ radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (1), pp.243-264. </w:t>
+              <w:t xml:space="preserve">, 2016, 61 (8), pp.3127-3147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/1/243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/8/3127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272780v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Koneti</w:t>
+                <w:t xml:space="preserve">Probabilistic models and numerical calculation of system matrix and sensitivity in list-mode MLEM 3D reconstruction of Compton camera images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khan Tran</w:t>
+                <w:t xml:space="preserve">Xavier Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue-Meng Feng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Jochen Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (1), pp.243-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/1/243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612810v1</w:t>
+                <w:t xml:space="preserve">hal-01272780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton therapy monitoring by Compton imaging: influence of the large energy spectrum of the prompt-γ radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Sarrut</w:t>
+                <w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Peyrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue-Meng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/8/3127⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (S5), pp.8 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192761601206X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373693v1</w:t>
+                <w:t xml:space="preserve">hal-01612810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Compton camera for medical applications based on silicon strip and scintillation detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Krimmer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cachemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 787, pp.98-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nima.2014.11.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered Backprojection Reconstruction and Redundancy in Compton Camera Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (1), pp.332 - 341. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2288143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Statistics Reconstruction of the Compton Camera Point Spread Function in 3D Prompt- \gamma Imaging of Ion Beam Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (5), pp.3355 - 3363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2013.2275200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Study of the Absorber Detector of a Compton Camera for On-Line Control in Ion Beam Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Rydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (5), pp.1850-1855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2012.2206053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel imaging systems for online control of ion therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Montarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.S101-S101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00702752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamBAfx: Workflow design, implementation and application for neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinly Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bullmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alle-Meije Wink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levent Sendur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.article 27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/neuro.11.027.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation testing of orthogonal, factorial effects in a language processing experiment using FMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Suckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew H. Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinly Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alle-Meije Wink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (5), pp.425-433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.20252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Gaussian noise, functional MRI and Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levent Sendur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Suckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Gould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (1), pp.141-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.10.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets and functional magnetic resonance imaging of the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed Bullmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal M. Fadili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levent Sendur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Whitcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Mathematics in Brain Imaging, 23, pp.S234-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2004.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3221,3864 +3233,3864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction tomographique par représentation neuronale implicite de volumes régularisée pour la microscopie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Multari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Digne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonneel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichiţa Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Colloque sur le traitement du signal et des images GRETSI’25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast deconvolution using a combination of Richardson-Lucy iterations and diffusion regularization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Modrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Aug 2024, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/eusipco63174.2024.10715053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction tomographique faible dose en imagerie dentaire : régularisation TV versus UNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Friot–giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (Gretsi 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of TV-regularized algorithms in computed tomography with Poisson-Gaussian noise</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining conditional GAN with VGG perceptual loss for bones CT image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Leuliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichiţa Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sixou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Meeting on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine (Fully3D)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447989v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining conditional GAN with VGG perceptual loss for bones CT image reconstruction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency of TV-regularized algorithms in computed tomography with Poisson-Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Leuliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Friot–giroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Meeting on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine (Fully3D)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Amsterdam, Netherlands. pp.1294-1298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/Eusipco47968.2020.9287762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706167v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual approach for TV-regularized Maximum Likelihood Expectation Maximization in tomography with Poisson data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">ICIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378507v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual approach for TV-regularized Maximum Likelihood Expectation Maximization in tomography with Poisson data</w:t>
+                <w:t xml:space="preserve">Challenges in Compton camera imaging for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Modern Challenges in Imaging, In the Footsteps of Allan MacLeod Cormack</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tufts University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359496v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Compton camera imaging for medical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very Fast Acquisition of Tilt series in Environmental TEM Tomography: Tips and Tricks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Banjak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Challenges in Imaging, In the Footsteps of Allan MacLeod Cormack</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tufts University, United States</w:t>
+              <w:t xml:space="preserve">XVIème colloque de la Société Française des Microscopies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des Microscopies (SFµ), Jul 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359478v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A maximum-a-posteriori EM reconstruction method based on total variation regularization for Compton camera imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuemeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Conference of The Particle Therapy Co-Operative Group (PTCOG58)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total variation regularization in tomography with Poisson distributed data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Inverse Problems (AIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical considerations for Compton camera analytic image reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extension of the GATE Monte Carlo simulation toolkit to model Compton Camera systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International Conference ”Inverse Problems: Modeling and Simulation” (IPMS-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Malta, Malta</w:t>
+              <w:t xml:space="preserve">Third Geant4 International User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359645v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of the GATE Monte Carlo simulation toolkit to model Compton Camera systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Total variation and point spread function priors for MLEM reconstruction in Compton camera imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemeng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Geant4 International User Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2018.8824767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926614v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total variation and point spread function priors for MLEM reconstruction in Compton camera imaging</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Practical considerations for Compton camera analytic image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 9th International Conference ”Inverse Problems: Modeling and Simulation” (IPMS-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Malta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359265v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compton camera imaging and Radon transforms on the cone: From data to images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 Years of the Radon Transform</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Compton camera for high energy gamma rays: Monte Carlo comparison with Anger camera for medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Jagiellonan Symposium on Fundamental and Applied Subatomic Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Krakow, Poland. pp.1639-1645, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5506/APhysPolB.48.1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Transmission Electron Tomography: fast 3D analysis of nano-materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddardha Koneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Avenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. pp.29-30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton imaging of prompt-gamma radiation in proton therapy: influence of the attenuation in the volume and of the detector performances</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a Compton Camera for medical applications based on SSD and scintillation detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Cachemiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">NDIP'2014, 7th International Conference on New Developments in Photodetection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054191v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01071940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
+                <w:t xml:space="preserve">Compton imaging in proton therapy: reconstructed image of the simulated prompt-γ distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lestand</w:t>
+                <w:t xml:space="preserve">D. Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée du CLARA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054193v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data models for the Compton camera acquisition and their influence on the reconstructed images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Compton Camera for medical applications based on SSD and scintillation detectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDIP'2014, 7th International Conference on New Developments in Photodetection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">9ème journée du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01071940v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton imaging in proton therapy: reconstructed image of the simulated prompt-γ distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Compton imaging of prompt-gamma radiation in proton therapy: influence of the attenuation in the volume and of the detector performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland. pp.S43</w:t>
+              <w:t xml:space="preserve">9ème journée scientifique du CLARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052717v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction for the Compton camera: calculation of the system matrix</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6728046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850525v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the Bragg peak during ion therapy by means of prompt radiation. The ENVISION program</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Cabello</w:t>
+                <w:t xml:space="preserve">Compton imaging in proton beam therapy: from GATE simulations to image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gillam</w:t>
+                <w:t xml:space="preserve">C. Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838430v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
+                <w:t xml:space="preserve">Tomographic reconstruction for Compton imaging in proton beam therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Balleyguier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop "The future of radiation oncology : Imaging, Dosimetry, Biology &amp; Therapy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berder Island, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873701v1</w:t>
+                <w:t xml:space="preserve">hal-00872790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction for Compton imaging in proton beam therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Imagerie Compton en protonthérapie : de la simulation GATE à la reconstruction d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "The future of radiation oncology : Imaging, Dosimetry, Biology &amp; Therapy"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Berder Island, France</w:t>
+              <w:t xml:space="preserve">XXIVème Colloque GRETSI - Traitement du Signal et des Images (GRETSI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872790v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton imaging in proton beam therapy: from GATE simulations to image reconstruction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Lojacono</w:t>
+                <w:t xml:space="preserve">Monitoring the Bragg peak during ion therapy by means of prompt radiation. The ENVISION program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Enghardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lartizien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Buvat</w:t>
+                <w:t xml:space="preserve">C. Cabello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">52nd Annual Conference of the Particle Therapy Co-Operative Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850519v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Compton en protonthérapie : de la simulation GATE à la reconstruction d'images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Image reconstruction for the Compton camera: calculation of the system matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Colloque GRETSI - Traitement du Signal et des Images (GRETSI'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850529v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction tomographique pour l'imagerie SPECT avec une caméra Compton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmes LM-MLEM pour la reconstruction d'images pour caméra Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Roumanie. pp.74</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871681v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes LM-MLEM pour la reconstruction d'images pour caméra Compton</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction tomographique pour l'imagerie SPECT avec une caméra Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Roumanie. pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828881v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging System for QI: Present Status and Future Prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.-H. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd NIRS-ETOILE Joint Symposium on Carbon Ion Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Valencia, Spain. pp.3518 - 3521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2011.6152647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00773070v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging system for QA: present status and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">E. Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Testa</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Force</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd NIRS-ETOILE symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920979v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00715886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging system for QA: present status and future prospects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Imaging System for QI: Present Status and Future Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd NIRS-ETOILE symposium</w:t>
+              <w:t xml:space="preserve">2nd NIRS-ETOILE Joint Symposium on Carbon Ion Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00715886v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00773070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction tomographique et déconvolution aveugle en TEP : une méthode d’apprentissage profond hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7107,926 +7119,926 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (Gretsi 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of efficiency and activity recovery coefficients of Compton and Anger cameras in Nuclear Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Borja-Lloret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Nuclear Science Symposium and Medical Imaging Conference (IEEE NSS MIC) 2021, Oct 2021, Virtual Yokohama, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Yokohama (virtual), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03473005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Anger and Compton cameras for medical imaging: a Monte Carlo simulation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ley</w:t>
+                <w:t xml:space="preserve">Comparison between Anger and Compton cameras for medical imaging: A Monte Carlo simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Letang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56èmes Journées Scientifiques de la SFPM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Villeurbanne, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609928v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01501686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Anger and Compton cameras for medical imaging: a Monte Carlo simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE NSS/MIC/RTSD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Atlanta, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01609932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Anger and Compton cameras for medical imaging: A Monte Carlo simulation study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Ley</w:t>
+                <w:t xml:space="preserve">Comparison between Anger and Compton cameras for medical imaging: a Monte Carlo simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Recherche en Cancérologie Auvergne-Rhône-Alpes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Villeurbanne, France. </w:t>
+              <w:t xml:space="preserve">56èmes Journées Scientifiques de la SFPM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01501686v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-Flight Collimated- and Compton-Cameras Development for Ion Beam Therapy Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bechetoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caponetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Time-Of-Flight Compton Camera for Online Control of Ion therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cachemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTR-PHE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVELOPMENT OF COMPTON CAMERA PROTOTYPE FOR HADRONTHERAPY MONITORING AND MEDICAL IMAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cachemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Summer School on Intelligent Front-End Signal Processing for Frontier Exploitation in Research and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8036,156 +8048,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image deconvolution for fast Tomography in Environmental Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue-Meng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddardha Koneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.101 - 102, 2016, 9783527808465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.6973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8195,152 +8207,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convergent Plug-and-Play Majorization-Minimization algorithm for Poisson inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Modrzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élie Bretin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04968919v1</w:t>
+                <w:t xml:space="preserve">hal-04968919v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographic reconstruction from Poisson distributed data: a fast and convergent EM-TV dual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8375,51 +8387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8429,151 +8441,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2012 Activity Report of the Regional Research Programme on Hadrontherapy for the ETOILE Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alphonse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ardail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Armandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Centre Etoile; Université Lyon 1 - Claude Bernard. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8583,171 +8595,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de signaux bruités observés sur des plans d'expérience aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00005298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de signaux bruités observés sur des plans d'expérience aléatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interface homme-machine [cs.HC]. Institut National Polytechnique de Grenoble - INPG, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8757,91 +8769,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction tomographique et application en imagerie caméra Compton et en microscopie électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National des Sciences Appliquées de Lyon, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02946771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8851,127 +8863,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoReSi software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lequertier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:43cc873d8178deaf4f160335332b5f082c26bdd6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9118,51 +9130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adaacc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad9133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichi&#355;a Maxim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemeng Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01517-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot--Giroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac950c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac92b9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Leuliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2021.2011863" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505759v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Etxebeste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2955745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaecdb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lojacono" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/1/243" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/8/3127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288143" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinly Ooi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bullmore" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alle-Meije Wink" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Sendur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barnes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.027.2009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Suckling" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Davis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20252" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gould" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128152v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Whitcher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Modrzyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot&#8211;giroux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447989v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leuliet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287762" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359539v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359404v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359645v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824767" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359629v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609541v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1639" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052724v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850525v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872790v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850519v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850529v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871681v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473005v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borja-Lloret" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609928v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609932v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871239v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6973" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892281v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005298v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004375v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02946771v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906937v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43cc873d8178deaf4f160335332b5f082c26bdd6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adaacc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad9133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichi&#355;a Maxim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemeng Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01517-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac92b9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot--Giroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac950c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Leuliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2021.2011863" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Etxebeste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2955745" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaecdb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQH3JMS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/8/3127" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lojacono" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/1/243" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinly Ooi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bullmore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alle-Meije Wink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Sendur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.027.2009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Suckling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Davis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20252" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gould" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Whitcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Modrzyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot&#8211;giroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leuliet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287762" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824767" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1639" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052724v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872790v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borja-Lloret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6973" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968919v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02946771v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43cc873d8178deaf4f160335332b5f082c26bdd6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>