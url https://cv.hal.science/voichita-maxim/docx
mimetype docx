--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -455,265 +455,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of polychromatic sources through Compton spectral reconstruction</w:t>
+                <w:t xml:space="preserve">Iterative tomographic reconstruction with TV prior for low-dose CBCT dental imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Muñoz</w:t>
+                <w:t xml:space="preserve">Louise Friot--Giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Etxebeste</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (19), pp.195017. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac92b9⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 67 (20), pp.205010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac950c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808491v1</w:t>
+                <w:t xml:space="preserve">hal-04224784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iterative tomographic reconstruction with TV prior for low-dose CBCT dental imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of polychromatic sources through Compton spectral reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Friot--Giroux</w:t>
+                <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Peyrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 67 (20), pp.205010. </w:t>
+              <w:t xml:space="preserve">, 2022, 67 (19), pp.195017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac950c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/ac92b9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224784v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the training loss in deep learning–based CT reconstruction of bone microarchitecture</w:t>
               </w:r>
@@ -725,51 +725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -829,64 +829,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Doppler broadening model accuracy in Compton camera list-mode MLEM reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuemeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -959,64 +959,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuemeng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sarrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1683,278 +1683,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton therapy monitoring by Compton imaging: influence of the large energy spectrum of the prompt-γ radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic models and numerical calculation of system matrix and sensitivity in list-mode MLEM 3D reconstruction of Compton camera images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xavier Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estelle Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (8), pp.3127-3147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/8/3127⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 61 (1), pp.243-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/1/243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373693v1</w:t>
+                <w:t xml:space="preserve">hal-01272780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic models and numerical calculation of system matrix and sensitivity in list-mode MLEM 3D reconstruction of Compton camera images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proton therapy monitoring by Compton imaging: influence of the large energy spectrum of the prompt-γ radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (1), pp.243-264. </w:t>
+              <w:t xml:space="preserve">, 2016, 61 (8), pp.3127-3147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/1/243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-9155/61/8/3127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272780v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Tomography in Environmental TEM: How Fast Can We Go to Follow the 3D Evolution of Nanomaterials in situ?</w:t>
               </w:r>
@@ -3515,51 +3515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Friot–giroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3623,51 +3623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Leuliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichiţa Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sixou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4154,64 +4154,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Annual Conference of The Particle Therapy Co-Operative Group (PTCOG58)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Manchester, United Kingdom</w:t>
@@ -4303,282 +4303,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of the GATE Monte Carlo simulation toolkit to model Compton Camera systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Total variation and point spread function priors for MLEM reconstruction in Compton camera imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuemeng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sarrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Geant4 International User Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NSSMIC.2018.8824767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926614v1</w:t>
+                <w:t xml:space="preserve">hal-02359265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total variation and point spread function priors for MLEM reconstruction in Compton camera imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">An extension of the GATE Monte Carlo simulation toolkit to model Compton Camera systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etxebeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Nuclear Science Symposium and Medical Imaging Conference (NSS/MIC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third Geant4 International User Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359265v1</w:t>
+                <w:t xml:space="preserve">hal-01926614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical considerations for Compton camera analytic image reconstruction</w:t>
               </w:r>
@@ -4741,51 +4741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Testa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5470,51 +5470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online control of the beam range during Hadrontherapy: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5710,407 +5710,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01054191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Krimmer</w:t>
+                <w:t xml:space="preserve">Compton imaging in proton beam therapy: from GATE simulations to image reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Balleyguier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Caponetto</w:t>
+                <w:t xml:space="preserve">C. Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873701v1</w:t>
+                <w:t xml:space="preserve">hal-00850519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton imaging in proton beam therapy: from GATE simulations to image reconstruction</w:t>
+                <w:t xml:space="preserve">Tomographic reconstruction for Compton imaging in proton beam therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "The future of radiation oncology : Imaging, Dosimetry, Biology &amp; Therapy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Berder Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850519v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic reconstruction for Compton imaging in proton beam therapy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-Time Online Monitoring of the Ion Range by Means of Prompt Secondary Radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Krimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balleyguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "The future of radiation oncology : Imaging, Dosimetry, Biology &amp; Therapy"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference On Advancements In Nuclear Instrumentation Measurement Methods And Their Applications (ANIMMA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Marseille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6728046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872790v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie Compton en protonthérapie : de la simulation GATE à la reconstruction d'images</w:t>
               </w:r>
@@ -6135,51 +6135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Robert Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lojacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Symposium on Signals and Systems for Medical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6448,217 +6448,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00850525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes LM-MLEM pour la reconstruction d'images pour caméra Compton</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction tomographique pour l'imagerie SPECT avec une caméra Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Roumanie. pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828881v1</w:t>
+                <w:t xml:space="preserve">hal-00871681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction tomographique pour l'imagerie SPECT avec une caméra Compton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algorithmes LM-MLEM pour la reconstruction d'images pour caméra Compton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Lojacono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voichita Maxim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Franco-Roumain de Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Roumanie. pp.74</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871681v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image reconstruction for Compton camera applied to 3D prompt imaging during ion beam therapy</w:t>
               </w:r>
@@ -7168,64 +7168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of efficiency and activity recovery coefficients of Compton and Anger cameras in Nuclear Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Etxebeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Letang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7418,77 +7418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Anger and Compton cameras for medical imaging: a Monte Carlo simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7543,77 +7543,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Anger and Compton cameras for medical imaging: a Monte Carlo simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Krimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Létang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7668,51 +7668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-of-Flight Collimated- and Compton-Cameras Development for Ion Beam Therapy Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balleyguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bechetoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7944,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Cachemiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dahoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9130,51 +9130,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adaacc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad9133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichi&#355;a Maxim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemeng Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01517-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac92b9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224784v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot--Giroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac950c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Leuliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2021.2011863" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Etxebeste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2955745" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaecdb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQH3JMS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/8/3127" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lojacono" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/1/243" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinly Ooi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bullmore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alle-Meije Wink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Sendur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.027.2009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Suckling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Davis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20252" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gould" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Whitcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Modrzyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot&#8211;giroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leuliet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287762" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926614v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359265v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824767" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1639" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052724v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850519v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872790v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borja-Lloret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6973" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968919v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02946771v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43cc873d8178deaf4f160335332b5f082c26bdd6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904932v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequertier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Testa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichita Maxim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/adaacc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bousse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad9133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134998v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voichi&#355;a Maxim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuemeng Feng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11075-023-01517-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04224784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot--Giroux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac950c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808491v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Mu&#241;oz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etxebeste" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel L&#233;tang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarrut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ac92b9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705573v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Leuliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sixou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.15577" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2021.2011863" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Etxebeste" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2955745" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvergne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Krimmer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2019.2933985" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aaecdb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddardha Koneti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dalmas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934140v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Koneti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618009558" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812662v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.03.022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQH3JMS8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272780v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lojacono" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Hilaire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Krimmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/1/243" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373693v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9155/61/8/3127" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612810v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue-Meng Feng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761601206X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abellan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cachemiche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponetto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2014.11.042" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977486v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2288143" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872700v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lojacono" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Richard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Testa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2275200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dahoumane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rydt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dedes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2206053" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00702752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. L&#233;tang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Montarou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinly Ooi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed Bullmore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alle-Meije Wink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Sendur" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/neuro.11.027.2009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Suckling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew H. Davis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal M. Fadili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20252" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Gould" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.10.044" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Whitcher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2004.07.012" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397415v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Digne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonneel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693188v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Modrzyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco63174.2024.10715053" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706225v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot&#8211;giroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706167v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447989v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Leuliet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/Eusipco47968.2020.9287762" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359496v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378507v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359539v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Fontana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359404v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824767" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359629v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609541v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.48.1639" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871240v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Avenier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6438" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dauvergne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01071940v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sarrut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Buvat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052724v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lestand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054191v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850519v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartizien" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873701v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balleyguier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brons" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6728046" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850529v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Enghardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabello" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gillam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850525v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871681v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prasad" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920979v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6152647" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715886v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Force" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773070v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473005v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Letang" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borja-Lloret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Letang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609932v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297637v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bechetoille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945490v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922290v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Cachemiche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.6973" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968919v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Bretin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892281v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alphonse" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ardail" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armandy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balosso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005298v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02946771v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906937v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43cc873d8178deaf4f160335332b5f082c26bdd6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>