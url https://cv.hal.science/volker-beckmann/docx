--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Volker Beckmann </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -190,412 +190,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 years of Galactic surveys and hard X-ray Background measurements</w:t>
+                <w:t xml:space="preserve">PHEMTO: the polarimetric high energy modular telescope observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman A. Krivonos</w:t>
+                <w:t xml:space="preserve">P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony J. Bird</w:t>
+                <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene M. Churazov</w:t>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Tomsick</w:t>
+                <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bazzano</w:t>
+                <w:t xml:space="preserve">F. Cangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.101612. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (3), pp.1143-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2021.101612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09723-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164396v1</w:t>
+                <w:t xml:space="preserve">hal-02327752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHEMTO: the polarimetric high energy modular telescope observatory</w:t>
+                <w:t xml:space="preserve">INTEGRAL serendipitous observations of solar and terrestrial X-rays and gamma rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laurent</w:t>
+                <w:t xml:space="preserve">Marc Türler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Acero</w:t>
+                <w:t xml:space="preserve">Vincent Tatischeff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brandt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eugene Churazov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09723-x⟩</w:t>
+              <w:t xml:space="preserve">New Astronomy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.101616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2021.101616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327752v1</w:t>
+                <w:t xml:space="preserve">hal-03210351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRAL serendipitous observations of solar and terrestrial X-rays and gamma rays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">15 years of Galactic surveys and hard X-ray Background measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman A. Krivonos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Türler</w:t>
+                <w:t xml:space="preserve">Antony J. Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tatischeff</w:t>
+                <w:t xml:space="preserve">Eugene M. Churazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Beckmann</w:t>
+                <w:t xml:space="preserve">John A. Tomsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene Churazov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela Bazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Astronomy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 93, pp.101616. </w:t>
+              <w:t xml:space="preserve">, 2021, 92, pp.101612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2021.101616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2021.101612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210351v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRAL view of AGN</w:t>
               </w:r>
@@ -633,51 +633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Astronomy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 90, pp.101545. </w:t>
@@ -709,295 +709,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t>
+                <w:t xml:space="preserve">BAT AGN Spectroscopic Survey - V. X-ray properties of the Swift/BAT 70-month AGN catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
+                <w:t xml:space="preserve">Claudio Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
+                <w:t xml:space="preserve">Benny Trakhtenbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+                <w:t xml:space="preserve">Michael J. Koss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Fantin</w:t>
+                <w:t xml:space="preserve">Yoshihiro Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misha Haywood</w:t>
+                <w:t xml:space="preserve">Ivan del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 233 (2), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa96ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714623v1</w:t>
+                <w:t xml:space="preserve">hal-01669816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAT AGN Spectroscopic Survey - V. X-ray properties of the Swift/BAT 70-month AGN catalog</w:t>
+                <w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Ricci</w:t>
+                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benny Trakhtenbrot</w:t>
+                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Koss</w:t>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihiro Ueda</w:t>
+                <w:t xml:space="preserve">Nicholas Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan del Vecchio</w:t>
+                <w:t xml:space="preserve">Misha Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 233 (2), pp.17. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa96ad⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669816v1</w:t>
+                <w:t xml:space="preserve">hal-01714623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwavelength variability study and search for periodicity of PKS 1510–089</w:t>
               </w:r>
@@ -1117,103 +1117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Mapping of the Milky Way with The Canada–France Imaging Survey: A Non-parametric Metallicity–Distance Decomposition of the Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mcconnachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misha Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 848 (2), pp.129. </w:t>
@@ -1264,51 +1264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the hard X-ray spectra of bright Seyfert galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lubiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1398,51 +1398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy emission processes in M87</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Foschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tavecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.11. </w:t>
@@ -1649,51 +1649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term variability of AGN at hard X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne H. Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of the multi-wavelength emission of 3C 111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mattana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2002,191 +2002,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Agnetta</w:t>
+                <w:t xml:space="preserve">INTEGRAL observations of the GeV blazar PKS 1502+106 and the hard X-ray bright Seyfert galaxy Mkn 841</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aharonian</w:t>
+                <w:t xml:space="preserve">P. Ubertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+                <w:t xml:space="preserve">A. Bazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aleksić</w:t>
+                <w:t xml:space="preserve">D. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.193-316. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526, pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656159v1</w:t>
+                <w:t xml:space="preserve">hal-00656120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hard X-ray emission of Centaurus A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,204 +2266,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRAL observations of the GeV blazar PKS 1502+106 and the hard X-ray bright Seyfert galaxy Mkn 841</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pian</w:t>
+                <w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Actis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ubertini</w:t>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bazzano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Eckert</w:t>
+                <w:t xml:space="preserve">J. Aleksić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 526, pp.125. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.193-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656120v1</w:t>
+                <w:t xml:space="preserve">hal-00656159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the long-time variability of the Seyfert 2 galaxy NGC 4388 with INTEGRAL and Swift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,325 +2517,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme flux states of NGC 4151 observed with INTEGRAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SGR-like flaring activity of the anomalous X-ray pulsar 1E 1547.0-5408</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Savchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neronov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Lubiński</w:t>
+                <w:t xml:space="preserve">N. Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Zdziarski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 408, pp.1851. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 510, pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656132v1</w:t>
+                <w:t xml:space="preserve">hal-00656142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGR-like flaring activity of the anomalous X-ray pulsar 1E 1547.0-5408</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Extreme flux states of NGC 4151 observed with INTEGRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Lubiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Zdziarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 510, pp.77</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 408, pp.1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17251.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656142v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-zone warm and cold clumpy absorbers in three Seyfert galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,308 +2880,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed Activity from the X-Ray Transient SAXJ 1810.8-2609 with Integral</w:t>
+                <w:t xml:space="preserve">Soft gamma-ray sources detected by INTEGRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fiocchi</w:t>
+                <w:t xml:space="preserve">D. Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Natalucci</w:t>
+                <w:t xml:space="preserve">H. Halloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chenevez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Strong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/333⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 507, pp.549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728362v1</w:t>
+                <w:t xml:space="preserve">hal-00656145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft gamma-ray sources detected by INTEGRAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renewed Activity from the X-Ray Transient SAXJ 1810.8-2609 with Integral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fiocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Petry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">L. Natalucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Halloin</w:t>
+                <w:t xml:space="preserve">J. Chenevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Strong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Tarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 507, pp.549. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 693, pp.333-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656145v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The second INTEGRAL AGN catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,935 +3399,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the hard state of Cygnus X-3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The efficient low-mass Seyfert MCG-05-23-016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hjalmarsdotter</w:t>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Zdziarski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Mccollough</w:t>
+                <w:t xml:space="preserve">J. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2007.12688.X⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 492, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728367v1</w:t>
+                <w:t xml:space="preserve">hal-00728363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficient low-mass Seyfert MCG-05-23-016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The nature of the hard state of Cygnus X-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hjalmarsdotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zdziarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Malzac</w:t>
+                <w:t xml:space="preserve">M. Mccollough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 492, pp.93-99. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 384, pp.278-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2007.12688.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728363v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2003-2005 INTEGRAL and XMM-Newton observations of 3C 273</w:t>
+                <w:t xml:space="preserve">GRO J1655-40: Early Stages of the 2005 Outburst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chernyakova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+                <w:t xml:space="preserve">N. Shaposhnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Türler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Soldi</w:t>
+                <w:t xml:space="preserve">J. Swank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rupen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066285⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 655, pp.434-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/509755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728381v1</w:t>
+                <w:t xml:space="preserve">hal-00728383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard X-ray variability of active galactic nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The 1-200 keV X-Ray Spectrum of NGC 2992 and NGC 3081</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tueller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 666, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/519486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00728369v1</w:t>
+                <w:t xml:space="preserve">hal-00713016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1-200 keV X-Ray Spectrum of NGC 2992 and NGC 3081</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IGR J17497-2821: a new X-ray nova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Produit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 461, pp.L17-L20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/519486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00713016v1</w:t>
+                <w:t xml:space="preserve">hal-00728376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGR J17497-2821: a new X-ray nova</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Zurita</w:t>
+                <w:t xml:space="preserve">2003-2005 INTEGRAL and XMM-Newton observations of 3C 273</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chernyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neronov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Türler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 461, pp.L17-L20. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 465, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00728376v1</w:t>
+                <w:t xml:space="preserve">hal-00728381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRO J1655-40: Early Stages of the 2005 Outburst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. R. Shrader</w:t>
+                <w:t xml:space="preserve">Hard X-ray variability of active galactic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rupen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">S. D. Barthelmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 655, pp.434-446. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, pp.827-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/509755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728383v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A description of sources detected by INTEGRAL during the first 4 years of observations</w:t>
               </w:r>
@@ -4352,64 +4352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 467, pp.585-596. </w:t>
@@ -4447,90 +4447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cygnus X-3 transition from the ultrasoft to the hard state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Caballero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4581,77 +4581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First INTEGRAL AGN Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Shrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Titarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. -L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 459, pp.187-197. </w:t>
@@ -4832,77 +4832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High-Energy Spectrum of NGC 4151</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Shrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Hannikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5132,51 +5132,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EOSC : services et données FAIR pour la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Data-SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Données Socio-Politiques; Sciences Po; CNRS; Plateforme Universitaire de Données des Grands Moulins; Université Paris Cité; Plateforme Universitaire de Données de Nanterre; MSH Mondes, Dec 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5214,51 +5214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the First and Second Interdisciplinary Time Series Analysis Workshop (ITISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themis Palpanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Interdisciplinary Workshop on Time Series Analysis (CNRS/MASTODONS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volker Beckmann; Themis Palpanas, Dec 2016, Paris, France. pp.36-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5305,51 +5305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer Access to the Cherenkov Telescope Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Knödlseder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eLISA/NGO Data Processing Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,51 +5564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGN emission processes of NGC 4945 in the X-rays and gamma-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mattana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5672,51 +5672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niedźwiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Beamed and Unbeamed Gamma-Rays from Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Muonio, Finland. pp.2035, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5744,1119 +5744,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy emission from NGC 5506, the brightest hard X-ray Narrow Line Seyfert 1 galaxy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Elusive Radio Loud Seyfert 2 Galaxy NGC 2110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Lubinski</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Do Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narrow-Line Seyfert 1 Galaxies and their place in the Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Milano, Italy. pp.63</w:t>
+              <w:t xml:space="preserve">American Astronomical Society Meeting #218</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656114v1</w:t>
+                <w:t xml:space="preserve">hal-00656082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dominant emission process of the X-ray spectrum of Cen A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Unification of AGN at hard X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The X-ray Universe 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">American Astronomical Society Meeting #218</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656072v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Elusive Radio Loud Seyfert 2 Galaxy NGC 2110</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">AGN variability at hard X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Krimm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society Meeting #218</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">The X-ray Universe 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656082v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of AGN at hard X-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The non-thermal core of 3C 111</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Astronomical Society Meeting #218</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Boston, United States</w:t>
+              <w:t xml:space="preserve">The X-ray Universe 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656077v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AGN variability at hard X-rays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The elusive radio loud Seyfert 2 galaxy NGC 2110</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Do Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The X-ray Universe 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.PoS(INTEGRAL 2010)081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.115.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656111v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The elusive radio loud Seyfert 2 galaxy NGC 2110</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">High-energy emission from NGC 5506, the brightest hard X-ray NLS1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Do Cao</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Jong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the conference "Narrow-Line Seyfert 1 Galaxies and their place in the Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Milano, Italy. pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.115.0081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00656049v1</w:t>
+                <w:t xml:space="preserve">hal-00656127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The non-thermal core of 3C 111</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-energy emission from NGC 5506, the brightest hard X-ray Narrow Line Seyfert 1 galaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The X-ray Universe 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Narrow-Line Seyfert 1 Galaxies and their place in the Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Milano, Italy. pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656110v1</w:t>
+                <w:t xml:space="preserve">hal-00656114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy emission from NGC 5506, the brightest hard X-ray NLS1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The dominant emission process of the X-ray spectrum of Cen A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Lubiński</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the conference "Narrow-Line Seyfert 1 Galaxies and their place in the Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Milano, Italy. pp.63</w:t>
+              <w:t xml:space="preserve">The X-ray Universe 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656127v1</w:t>
+                <w:t xml:space="preserve">hal-00656072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton processes in the bright AGN MCG+8-11-11</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended emission and spectral break in Cen A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.PoS(INTEGRAL 2010)077</w:t>
+              <w:t xml:space="preserve">8th INTEGRAL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656117v1</w:t>
+                <w:t xml:space="preserve">hal-00656064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton Large Area Silicon Timing Tracker for Cosmic Vision M3</w:t>
+                <w:t xml:space="preserve">The COSPIX mission: focusing on the energetic and obscured Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lebrun</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">P. Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goldwurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Brom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Texas Symposium on Relativistic Astrophysics (TEXAS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Heidelberg, Germany. pp.254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.123.0254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00671014v1</w:t>
+                <w:t xml:space="preserve">hal-00715281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The unified scheme seen with INTEGRAL detected AGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6891,521 +6896,520 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alfonso-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X-ray Astronomy 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Bologna, Italy. pp.365-368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3475259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COSPIX mission: focusing on the energetic and obscured Universe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compton Large Area Silicon Timing Tracker for Cosmic Vision M3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laurent</w:t>
+                <w:t xml:space="preserve">F. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Limousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">W. Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Brom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Texas Symposium on Relativistic Astrophysics (TEXAS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715281v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00671014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended emission and spectral break in Cen A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Compton processes in the bright AGN MCG+8-11-11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Jean</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lubinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTEGRAL Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.83</w:t>
+              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.PoS(INTEGRAL 2010)077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656064v1</w:t>
+                <w:t xml:space="preserve">hal-00656117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength studies of the broad line radio galaxies IGR J21247+5058 and 3C 390.3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons learnt from INTEGRAL AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfonso-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th INTEGRAL workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. pp.57</w:t>
+              <w:t xml:space="preserve">INTEGRAL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Otranto, Italy. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728460v1</w:t>
+                <w:t xml:space="preserve">hal-00656093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficient low-mass Seyfert MCG-05-23-016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lubiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7441,182 +7445,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from INTEGRAL AGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Multi-wavelength studies of the broad line radio galaxies IGR J21247+5058 and 3C 390.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEGRAL Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Otranto, Italy. pp.38</w:t>
+              <w:t xml:space="preserve">7th INTEGRAL workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656093v1</w:t>
+                <w:t xml:space="preserve">hal-00728460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi detected blazars seen by INTEGRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7661,316 +7661,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton Reflection in AGN with Simbol-X</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long term monitoring of Integral sources with Swift/BAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Tueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beckmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Malzac</w:t>
+                <w:t xml:space="preserve">Volker Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBOL-X: FOCUSING ON THE HARD X-RAY UNIVERSE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 7th INTEGRAL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. pp.130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728386v1</w:t>
+                <w:t xml:space="preserve">hal-00728471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of Integral sources with Swift/BAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sean Farrell</w:t>
+                <w:t xml:space="preserve">Compton Reflection in AGN with Simbol-X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th INTEGRAL Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMBOL-X: FOCUSING ON THE HARD X-RAY UNIVERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris Cedex 13, France. pp.141-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3149396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728471v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral - Operating High-Energy Detectors for Five Years in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICATPP Conference on Astroparticle, Particle, Space Physics, Detectors and Medical Physics Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Como, Italy. pp.729-738, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7998,164 +7998,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spreading Layer of GX9+9 421</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Hard X-Ray Luminosity Function of INTEGRAL Detected AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Obscured Universe. Proceedings of the VI INTEGRAL Workshop. July 2-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.421</w:t>
+              <w:t xml:space="preserve">VI INTEGRAL Workshop : The Obscured Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728496v1</w:t>
+                <w:t xml:space="preserve">hal-00728476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Studies of INTEGRAL Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bodaghee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8164,228 +8164,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Obscured Universe. Proceedings of the VI INTEGRAL Workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hard X-Ray Luminosity Function of INTEGRAL Detected AGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The Spreading Layer of GX9+9 421</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vilhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paizis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hannikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI INTEGRAL Workshop : The Obscured Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.173</w:t>
+              <w:t xml:space="preserve">The Obscured Universe. Proceedings of the VI INTEGRAL Workshop. July 2-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728476v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8429,51 +8429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Detournay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d’automne du Labex UnivEarthS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8687,51 +8687,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Galactic Nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris R. Shrader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8951,51 +8951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Agrafioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiarusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9024,263 +9024,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High state of Mkn 421 in the hard X-rays</w:t>
+                <w:t xml:space="preserve">INTEGRAL observation of flaring activity of Mrk 421</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Lichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Neronov</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mowlavi</w:t>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Ajello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">W. Collmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. von Kienlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109351v1</w:t>
+                <w:t xml:space="preserve">hal-00109354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRAL observation of flaring activity of Mrk 421</w:t>
+                <w:t xml:space="preserve">High state of Mkn 421 in the hard X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Lichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neronov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mowlavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Collmar</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00109354v1</w:t>
+                <w:t xml:space="preserve">hal-00109351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9292,263 +9292,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for AGN Studies at Hard X-ray through MeV Energies</w:t>
+                <w:t xml:space="preserve">All-sky Medium Energy Gamma-ray Observatory: Exploring the Extreme Multimessenger Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eileen Meyer</w:t>
+                <w:t xml:space="preserve">Julie Mcenery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Finke</w:t>
+                <w:t xml:space="preserve">Juan Abel Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Younes</w:t>
+                <w:t xml:space="preserve">Ivan Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo d'Ammando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bindu Rani</w:t>
+                <w:t xml:space="preserve">José-Manuel Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088634v1</w:t>
+                <w:t xml:space="preserve">in2p3-02194041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky Medium Energy Gamma-ray Observatory: Exploring the Extreme Multimessenger Universe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospects for AGN Studies at Hard X-ray through MeV Energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mcenery</w:t>
+                <w:t xml:space="preserve">Justin Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Abel Barrio</w:t>
+                <w:t xml:space="preserve">George Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Agudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Ajello</w:t>
+                <w:t xml:space="preserve">Filippo d'Ammando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Manuel Álvarez</w:t>
+                <w:t xml:space="preserve">Bindu Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-02194041v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9816,103 +9816,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gravitational Universe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Elisa Consortium</w:t>
+                <w:t xml:space="preserve">P. Amaro Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Amaro Seoane</w:t>
+                <w:t xml:space="preserve">S. Aoudia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aoudia</w:t>
+                <w:t xml:space="preserve">H. Audley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Audley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Auger</w:t>
+                <w:t xml:space="preserve">S. Babak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Leibniz Universität Hannover. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
@@ -9964,51 +9964,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unification of Active Galactic Nuclei at X-rays and soft gamma-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysics [astro-ph]. Université Paris-Diderot - Paris VII, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10116,51 +10116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="884F7512"/>
+    <w:nsid w:val="4B435A6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10347,51 +10347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/volker-beckmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2778-8569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16505736X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Krivonos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J. Bird" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Churazov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tomsick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bazzano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2021.101612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cangemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09723-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210351v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#252;rler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tatischeff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2021.101616" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Malizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sazonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Bassani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2020.101545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Trakhtenbrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Koss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ueda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Vecchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa96ad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Belloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ammando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foschini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629775" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubi&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Papadakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Jong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavecchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne H. Baumgartner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ponti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R. Shrader" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mattana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ubertini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fedorova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neronov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2011.19335.X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lubi&#324;ski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zdziarski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17251.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Produit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.-L. Courvoisier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiocchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Natalucci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/333" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halloin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912844" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso-Garz&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-L. Courvoisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912111" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuulkers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Osborne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. U. Ness" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911710" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hjalmarsdotter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zdziarski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccollough" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2007.12688.X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gehrels" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810674" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728381v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T&#252;rler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Barthelmy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078355" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tueller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519486" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zurita" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066520" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaposhnikov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swank" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Shrader" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rupen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/509755" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodaghee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077091" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Caballero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078160" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/499034" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paizis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farinelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Titarchuk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. -L. Courvoisier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041854" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377391.3377400" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0781" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petiteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Porter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Menzel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nied&#378;wiecki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/355/1/012035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656114v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656072v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Do Cao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656111v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baumgartner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krimm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Do Cao" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.115.0081" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656110v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656127v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656060v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475259" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3149396" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Skinner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Tueller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corbet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Farrell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728511v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812819093_0121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vilhu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannikainen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schultz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728483v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728476v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Detournay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldock" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kr&#246;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergh&#246;fer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agrafioti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiarusi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109351v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lichti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109354v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collmar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088634v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Meyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Finke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Younes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Ammando" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Rani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcenery" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abel Barrio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel &#193;lvarez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576530v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cordier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antilogus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Atteia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Elisa Consortium" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro Seoane" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601042v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/volker-beckmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2778-8569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16505736X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cangemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09723-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#252;rler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tatischeff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2021.101616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Krivonos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J. Bird" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Churazov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tomsick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bazzano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2021.101612" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Malizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sazonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Bassani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2020.101545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Trakhtenbrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Koss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ueda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Vecchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa96ad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Belloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ammando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foschini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629775" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubi&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Papadakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Jong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavecchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne H. Baumgartner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ponti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R. Shrader" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mattana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ubertini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fedorova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neronov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2011.19335.X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Produit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lubi&#324;ski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zdziarski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17251.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.-L. Courvoisier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halloin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912844" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiocchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Natalucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/333" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso-Garz&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-L. Courvoisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912111" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuulkers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Osborne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. U. Ness" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911710" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gehrels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hjalmarsdotter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zdziarski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccollough" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2007.12688.X" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaposhnikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swank" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Shrader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rupen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/509755" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tueller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519486" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zurita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066520" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T&#252;rler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066285" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Barthelmy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodaghee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077091" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Caballero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078160" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/499034" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paizis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farinelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Titarchuk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. -L. Courvoisier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041854" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377391.3377400" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0781" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petiteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Porter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Menzel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nied&#378;wiecki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/355/1/012035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656082v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Do Cao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656077v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baumgartner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krimm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Do Cao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.115.0081" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656114v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475259" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656093v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728471v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Skinner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Tueller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corbet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Farrell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728386v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3149396" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728511v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812819093_0121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728483v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vilhu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannikainen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schultz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Detournay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldock" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kr&#246;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergh&#246;fer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agrafioti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiarusi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lichti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collmar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194041v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcenery" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abel Barrio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel &#193;lvarez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Meyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Finke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Younes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Ammando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Rani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576530v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cordier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antilogus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Atteia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro Seoane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601042v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>