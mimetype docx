--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -190,161 +190,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHEMTO: the polarimetric high energy modular telescope observatory</w:t>
+                <w:t xml:space="preserve">15 years of Galactic surveys and hard X-ray Background measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Laurent</w:t>
+                <w:t xml:space="preserve">Roman A. Krivonos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Acero</w:t>
+                <w:t xml:space="preserve">Antony J. Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">Eugene M. Churazov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brandt</w:t>
+                <w:t xml:space="preserve">John A. Tomsick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cangemi</w:t>
+                <w:t xml:space="preserve">Angela Bazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51 (3), pp.1143-1173. </w:t>
+              <w:t xml:space="preserve">New Astronomy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92, pp.101612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-021-09723-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.newar.2021.101612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327752v1</w:t>
+                <w:t xml:space="preserve">hal-03164396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRAL serendipitous observations of solar and terrestrial X-rays and gamma rays</w:t>
               </w:r>
@@ -441,161 +441,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 years of Galactic surveys and hard X-ray Background measurements</w:t>
+                <w:t xml:space="preserve">PHEMTO: the polarimetric high energy modular telescope observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman A. Krivonos</w:t>
+                <w:t xml:space="preserve">P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony J. Bird</w:t>
+                <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugene M. Churazov</w:t>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John A. Tomsick</w:t>
+                <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bazzano</w:t>
+                <w:t xml:space="preserve">F. Cangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Astronomy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92, pp.101612. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (3), pp.1143-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.newar.2021.101612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-021-09723-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164396v1</w:t>
+                <w:t xml:space="preserve">hal-02327752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTEGRAL view of AGN</w:t>
               </w:r>
@@ -709,295 +709,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BAT AGN Spectroscopic Survey - V. X-ray properties of the Swift/BAT 70-month AGN catalog</w:t>
+                <w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Ricci</w:t>
+                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benny Trakhtenbrot</w:t>
+                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Koss</w:t>
+                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshihiro Ueda</w:t>
+                <w:t xml:space="preserve">Nicholas Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan del Vecchio</w:t>
+                <w:t xml:space="preserve">Misha Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 233 (2), pp.17. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa96ad⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669816v1</w:t>
+                <w:t xml:space="preserve">hal-01714623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Canada–France Imaging Survey: First Results from the u-Band Component</w:t>
+                <w:t xml:space="preserve">BAT AGN Spectroscopic Survey - V. X-ray properties of the Swift/BAT 70-month AGN catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Ibata</w:t>
+                <w:t xml:space="preserve">Claudio Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Mcconnachie</w:t>
+                <w:t xml:space="preserve">Benny Trakhtenbrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
+                <w:t xml:space="preserve">Michael J. Koss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Fantin</w:t>
+                <w:t xml:space="preserve">Yoshihiro Ueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misha Haywood</w:t>
+                <w:t xml:space="preserve">Ivan del Vecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 848 (2), pp.128. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 233 (2), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa855c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/aa96ad⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714623v1</w:t>
+                <w:t xml:space="preserve">hal-01669816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiwavelength variability study and search for periodicity of PKS 1510–089</w:t>
               </w:r>
@@ -1117,103 +1117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Mapping of the Milky Way with The Canada–France Imaging Survey: A Non-parametric Metallicity–Distance Decomposition of the Galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ibata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mcconnachie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misha Haywood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 848 (2), pp.129. </w:t>
@@ -1264,51 +1264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive analysis of the hard X-ray spectra of bright Seyfert galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lubiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1917,51 +1917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of the multi-wavelength emission of 3C 111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mattana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2002,191 +2002,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRAL observations of the GeV blazar PKS 1502+106 and the hard X-ray bright Seyfert galaxy Mkn 841</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Pian</w:t>
+                <w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Actis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Agnetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ubertini</w:t>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bazzano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">A. Akhperjanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Eckert</w:t>
+                <w:t xml:space="preserve">J. Aleksić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 526, pp.125. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.193-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656120v1</w:t>
+                <w:t xml:space="preserve">hal-00656159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hard X-ray emission of Centaurus A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,204 +2266,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design concepts for the Cherenkov Telescope Array CTA: an advanced facility for ground-based high-energy gamma-ray astronomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Agnetta</w:t>
+                <w:t xml:space="preserve">INTEGRAL observations of the GeV blazar PKS 1502+106 and the hard X-ray bright Seyfert galaxy Mkn 841</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Aharonian</w:t>
+                <w:t xml:space="preserve">P. Ubertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Akhperjanian</w:t>
+                <w:t xml:space="preserve">A. Bazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Aleksić</w:t>
+                <w:t xml:space="preserve">D. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.193-316. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 526, pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10686-011-9247-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656159v1</w:t>
+                <w:t xml:space="preserve">hal-00656120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the long-time variability of the Seyfert 2 galaxy NGC 4388 with INTEGRAL and Swift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2517,325 +2517,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SGR-like flaring activity of the anomalous X-ray pulsar 1E 1547.0-5408</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extreme flux states of NGC 4151 observed with INTEGRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Lubiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Zdziarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 510, pp.77</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 408, pp.1851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17251.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656142v1</w:t>
+                <w:t xml:space="preserve">hal-00656132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme flux states of NGC 4151 observed with INTEGRAL</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">SGR-like flaring activity of the anomalous X-ray pulsar 1E 1547.0-5408</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Savchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neronov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Produit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 408, pp.1851. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 510, pp.77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656132v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-zone warm and cold clumpy absorbers in three Seyfert galaxies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,308 +2880,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft gamma-ray sources detected by INTEGRAL</w:t>
+                <w:t xml:space="preserve">Renewed Activity from the X-Ray Transient SAXJ 1810.8-2609 with Integral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Petry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">M. Fiocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Halloin</w:t>
+                <w:t xml:space="preserve">L. Natalucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Strong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Chenevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tarana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912844⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 693, pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656145v1</w:t>
+                <w:t xml:space="preserve">hal-00728362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewed Activity from the X-Ray Transient SAXJ 1810.8-2609 with Integral</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft gamma-ray sources detected by INTEGRAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Natalucci</w:t>
+                <w:t xml:space="preserve">D. Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Chenevez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Bazzano</w:t>
+                <w:t xml:space="preserve">H. Halloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tarana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Strong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 693, pp.333-339. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 507, pp.549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/693/1/333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728362v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The second INTEGRAL AGN catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3399,935 +3399,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficient low-mass Seyfert MCG-05-23-016</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The nature of the hard state of Cygnus X-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hjalmarsdotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Zdziarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Malzac</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mccollough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810674⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 384, pp.278-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2007.12688.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728363v1</w:t>
+                <w:t xml:space="preserve">hal-00728367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the hard state of Cygnus X-3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. A. Zdziarski</w:t>
+                <w:t xml:space="preserve">The efficient low-mass Seyfert MCG-05-23-016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Larsson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mccollough</w:t>
+                <w:t xml:space="preserve">J. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 384, pp.278-290. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 492, pp.93-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2007.12688.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728367v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRO J1655-40: Early Stages of the 2005 Outburst</w:t>
+                <w:t xml:space="preserve">2003-2005 INTEGRAL and XMM-Newton observations of 3C 273</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Shaposhnikov</w:t>
+                <w:t xml:space="preserve">M. Chernyakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neronov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Swank</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">M. Türler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/509755⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 465, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728383v1</w:t>
+                <w:t xml:space="preserve">hal-00728381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 1-200 keV X-Ray Spectrum of NGC 2992 and NGC 3081</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hard X-ray variability of active galactic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. D. Barthelmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/519486⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, pp.827-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713016v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGR J17497-2821: a new X-ray nova</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The 1-200 keV X-Ray Spectrum of NGC 2992 and NGC 3081</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tueller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066520⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 666, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/519486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728376v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2003-2005 INTEGRAL and XMM-Newton observations of 3C 273</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Soldi</w:t>
+                <w:t xml:space="preserve">IGR J17497-2821: a new X-ray nova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Produit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 465, pp.147-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066285⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 461, pp.L17-L20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728381v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard X-ray variability of active galactic nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">GRO J1655-40: Early Stages of the 2005 Outburst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shaposhnikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Swank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rupen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 475, pp.827-835. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 655, pp.434-446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/509755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728369v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A description of sources detected by INTEGRAL during the first 4 years of observations</w:t>
               </w:r>
@@ -4352,64 +4352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 467, pp.585-596. </w:t>
@@ -4447,90 +4447,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cygnus X-3 transition from the ultrasoft to the hard state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. D. Caballero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4581,77 +4581,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First INTEGRAL AGN Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Shrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,51 +4750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Titarchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J. -L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 459, pp.187-197. </w:t>
@@ -4832,77 +4832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The High-Energy Spectrum of NGC 4151</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Shrader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5005,51 +5005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. C. Hannikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5426,51 +5426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eLISA/NGO Data Processing Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,51 +5564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGN emission processes of NGC 4945 in the X-rays and gamma-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Menzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mattana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5672,51 +5672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niedźwiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Beamed and Unbeamed Gamma-Rays from Galaxies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Muonio, Finland. pp.2035, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5750,51 +5750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Elusive Radio Loud Seyfert 2 Galaxy NGC 2110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Do Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5832,51 +5832,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unification of AGN at hard X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Astronomical Society Meeting #218</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5927,51 +5927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Krimm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6039,51 +6039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The non-thermal core of 3C 111</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The X-ray Universe 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6108,51 +6108,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The elusive radio loud Seyfert 2 galaxy NGC 2110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Do Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6212,64 +6212,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy emission from NGC 5506, the brightest hard X-ray NLS1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,64 +6333,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-energy emission from NGC 5506, the brightest hard X-ray Narrow Line Seyfert 1 galaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6441,51 +6441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dominant emission process of the X-ray spectrum of Cen A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6556,597 +6556,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended emission and spectral break in Cen A</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The unified scheme seen with INTEGRAL detected AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfonso-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTEGRAL Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">X-ray Astronomy 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bologna, Italy. pp.365-368, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3475259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656064v1</w:t>
+                <w:t xml:space="preserve">hal-00656060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The COSPIX mission: focusing on the energetic and obscured Universe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compton Large Area Silicon Timing Tracker for Cosmic Vision M3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Goldwurm</w:t>
+                <w:t xml:space="preserve">F. Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Aharonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laurent</w:t>
+                <w:t xml:space="preserve">W. Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Limousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">J.-M. Brom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Texas Symposium on Relativistic Astrophysics (TEXAS 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715281v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00671014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unified scheme seen with INTEGRAL detected AGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The COSPIX mission: focusing on the energetic and obscured Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Goldwurm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Alfonso-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-ray Astronomy 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3475259⟩</w:t>
+              <w:t xml:space="preserve">25th Texas Symposium on Relativistic Astrophysics (TEXAS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Heidelberg, Germany. pp.254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.123.0254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656060v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton Large Area Silicon Timing Tracker for Cosmic Vision M3</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Extended emission and spectral break in Cen A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th INTEGRAL Workshop "The Restless Gamma-ray Universe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.34</w:t>
+              <w:t xml:space="preserve">8th INTEGRAL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dublin, Ireland. pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00671014v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compton processes in the bright AGN MCG+8-11-11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lubinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,221 +7195,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt from INTEGRAL AGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-wavelength studies of the broad line radio galaxies IGR J21247+5058 and 3C 390.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Audard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTEGRAL Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Otranto, Italy. pp.38</w:t>
+              <w:t xml:space="preserve">7th INTEGRAL workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656093v1</w:t>
+                <w:t xml:space="preserve">hal-00728460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The efficient low-mass Seyfert MCG-05-23-016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gehrels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lubiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7445,178 +7441,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength studies of the broad line radio galaxies IGR J21247+5058 and 3C 390.3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lessons learnt from INTEGRAL AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfonso-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th INTEGRAL workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. pp.57</w:t>
+              <w:t xml:space="preserve">INTEGRAL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Otranto, Italy. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728460v1</w:t>
+                <w:t xml:space="preserve">hal-00656093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi detected blazars seen by INTEGRAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7661,316 +7661,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of Integral sources with Swift/BAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sean Farrell</w:t>
+                <w:t xml:space="preserve">Compton Reflection in AGN with Simbol-X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lubiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 7th INTEGRAL Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIMBOL-X: FOCUSING ON THE HARD X-RAY UNIVERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris Cedex 13, France. pp.141-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3149396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728471v1</w:t>
+                <w:t xml:space="preserve">hal-00728386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compton Reflection in AGN with Simbol-X</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Malzac</w:t>
+                <w:t xml:space="preserve">Long term monitoring of Integral sources with Swift/BAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Tueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Corbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIMBOL-X: FOCUSING ON THE HARD X-RAY UNIVERSE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 7th INTEGRAL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Copenhagen, Denmark. pp.130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728386v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral - Operating High-Energy Detectors for Five Years in Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ICATPP Conference on Astroparticle, Particle, Space Physics, Detectors and Medical Physics Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Como, Italy. pp.729-738, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7998,394 +7998,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hard X-Ray Luminosity Function of INTEGRAL Detected AGN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population Studies of INTEGRAL Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bodaghee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. J.-L. Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Produit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI INTEGRAL Workshop : The Obscured Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.173</w:t>
+              <w:t xml:space="preserve">The Obscured Universe. Proceedings of the VI INTEGRAL Workshop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728476v1</w:t>
+                <w:t xml:space="preserve">hal-00728483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Studies of INTEGRAL Sources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Spreading Layer of GX9+9 421</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Vilhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Paizis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hannikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schultz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Obscured Universe. Proceedings of the VI INTEGRAL Workshop.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.233</w:t>
+              <w:t xml:space="preserve">The Obscured Universe. Proceedings of the VI INTEGRAL Workshop. July 2-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728483v1</w:t>
+                <w:t xml:space="preserve">hal-00728496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spreading Layer of GX9+9 421</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Hard X-Ray Luminosity Function of INTEGRAL Detected AGN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Shrader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gehrels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Obscured Universe. Proceedings of the VI INTEGRAL Workshop. July 2-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.421</w:t>
+              <w:t xml:space="preserve">VI INTEGRAL Workshop : The Obscured Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Moscow, Russia. pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00728496v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8951,51 +8951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Agrafioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chiarusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9024,263 +9024,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTEGRAL observation of flaring activity of Mrk 421</w:t>
+                <w:t xml:space="preserve">High state of Mkn 421 in the hard X-rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Lichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Paltani</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Mowlavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marco Ajello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. von Kienlin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00109354v1</w:t>
+                <w:t xml:space="preserve">hal-00109351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High state of Mkn 421 in the hard X-rays</w:t>
+                <w:t xml:space="preserve">INTEGRAL observation of flaring activity of Mrk 421</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Lichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Neronov</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Collmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mowlavi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Beckmann</w:t>
+                <w:t xml:space="preserve">A. von Kienlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109351v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9292,263 +9292,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-sky Medium Energy Gamma-ray Observatory: Exploring the Extreme Multimessenger Universe</w:t>
+                <w:t xml:space="preserve">Prospects for AGN Studies at Hard X-ray through MeV Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mcenery</w:t>
+                <w:t xml:space="preserve">Eileen Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Abel Barrio</w:t>
+                <w:t xml:space="preserve">Justin Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Agudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Ajello</w:t>
+                <w:t xml:space="preserve">George Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Manuel Álvarez</w:t>
+                <w:t xml:space="preserve">Filippo d'Ammando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bindu Rani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02194041v1</w:t>
+                <w:t xml:space="preserve">hal-02088634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospects for AGN Studies at Hard X-ray through MeV Energies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All-sky Medium Energy Gamma-ray Observatory: Exploring the Extreme Multimessenger Universe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mcenery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Abel Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Agudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ajello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Manuel Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eileen Meyer</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02088634v1</w:t>
+                <w:t xml:space="preserve">in2p3-02194041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10116,51 +10116,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B435A6B"/>
+    <w:nsid w:val="90B292E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10347,51 +10347,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/volker-beckmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2778-8569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16505736X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cangemi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09723-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#252;rler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tatischeff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2021.101616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Krivonos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J. Bird" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Churazov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tomsick" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bazzano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2021.101612" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Malizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sazonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Bassani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2020.101545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669816v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Trakhtenbrot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Koss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ueda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Vecchio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa96ad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Belloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ammando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foschini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629775" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubi&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Papadakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Jong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavecchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne H. Baumgartner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ponti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R. Shrader" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mattana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656120v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ubertini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015414" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fedorova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neronov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2011.19335.X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656142v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Produit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656132v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lubi&#324;ski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zdziarski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17251.x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.-L. Courvoisier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halloin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912844" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728362v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiocchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Natalucci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/333" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso-Garz&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-L. Courvoisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912111" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuulkers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Osborne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. U. Ness" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911710" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gehrels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810674" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hjalmarsdotter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zdziarski" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccollough" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2007.12688.X" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaposhnikov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swank" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Shrader" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rupen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/509755" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713016v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tueller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519486" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728376v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zurita" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066520" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T&#252;rler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066285" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Barthelmy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078355" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodaghee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077091" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Caballero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078160" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/499034" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paizis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farinelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Titarchuk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. -L. Courvoisier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041854" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377391.3377400" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0781" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petiteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Porter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Menzel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nied&#378;wiecki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/355/1/012035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656082v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Do Cao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656077v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baumgartner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krimm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Do Cao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.115.0081" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656114v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656064v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475259" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656093v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728460v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728471v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Skinner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Tueller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corbet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Farrell" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728386v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3149396" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728511v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812819093_0121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728476v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728483v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728496v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vilhu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannikainen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schultz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Detournay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldock" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kr&#246;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergh&#246;fer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agrafioti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiarusi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109354v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lichti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collmar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109351v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194041v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcenery" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abel Barrio" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel &#193;lvarez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Meyer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Finke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Younes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Ammando" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Rani" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576530v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cordier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antilogus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Atteia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro Seoane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601042v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/volker-beckmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2778-8569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/16505736X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164396v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman A. Krivonos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony J. Bird" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene M. Churazov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Tomsick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bazzano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2021.101612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#252;rler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tatischeff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Beckmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Churazov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2021.101616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Beckmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cangemi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09723-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Malizia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sazonov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Bassani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.newar.2020.101545" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ibata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mcconnachie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Cuillandre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misha Haywood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa855c" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ricci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Trakhtenbrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Koss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Ueda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan del Vecchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aa96ad" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castignani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Belloni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Ammando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Foschini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629775" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa8562" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubi&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. E. Papadakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171235v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra de Jong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savchenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv927" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tavecchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322191" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171251v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne H. Baumgartner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Ponti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R. Shrader" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322653" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00813224v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Acharya" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Actis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aghajani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Agnetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguilar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ASTROPARTPHYS.2013.01.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Jong" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mattana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219302" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aharonian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhperjanian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aleksi&#263;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10686-011-9247-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656046v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Terrier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016020" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ubertini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazzano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015414" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Fedorova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neronov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2011.19335.X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Lubi&#324;ski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Zdziarski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17251.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656142v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Produit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656138v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Audard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J.-L. Courvoisier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiocchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Natalucci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenevez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/693/1/333" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halloin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Strong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912844" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso-Garz&#243;n" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J.-L. Courvoisier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912111" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728355v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kuulkers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Osborne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Page" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. U. Ness" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911710" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728367v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hjalmarsdotter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Zdziarski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Larsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mccollough" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2007.12688.X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728363v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gehrels" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Malzac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810674" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728381v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chernyakova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T&#252;rler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066285" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. D. Barthelmy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078355" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tueller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/519486" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728376v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zurita" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066520" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shaposhnikov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Swank" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Shrader" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rupen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/509755" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728373v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodaghee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077091" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728371v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;langer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Caballero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078160" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728513v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/499034" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00112414v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paizis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Farinelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Titarchuk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. -L. Courvoisier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065792" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398199v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lubinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/497120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398120v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabanac" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C. Hannikainen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Shaw" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041854" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395480v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Palpanas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377391.3377400" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Kn&#246;dlseder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brau-Nogu&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.236.0781" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petiteau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Porter" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plagnol" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Menzel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728760v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nied&#378;wiecki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/355/1/012035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656082v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Do Cao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656077v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656111v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Baumgartner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Krimm" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656110v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656049v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Do Cao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.115.0081" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656127v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656114v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656072v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3475259" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bertoli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brom" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715281v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrando" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldwurm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Limousin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.123.0254" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656064v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656117v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728460v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728456v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656093v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656051v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728386v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3149396" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728471v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Skinner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Tueller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Corbet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Farrell" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728511v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812819093_0121" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728483v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728496v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Vilhu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hannikainen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schultz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728476v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132523v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cavet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Detournay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818880v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonnieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldock" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kr&#246;ger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728153v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayd&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Macchi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Girou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bergh&#246;fer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Agrafioti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chiarusi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109351v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Lichti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mowlavi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ajello" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109354v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collmar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. von Kienlin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088634v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Meyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Finke" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Younes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo d'Ammando" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bindu Rani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02194041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mcenery" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Abel Barrio" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Agudo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel &#193;lvarez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576530v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wei" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cordier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Antier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antilogus" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Atteia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00959072v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristinel Diaconu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraml" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Surace" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829945v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amaro Seoane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aoudia" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Audley" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Babak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601042v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>