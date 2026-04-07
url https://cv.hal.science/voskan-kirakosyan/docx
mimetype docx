--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -230,304 +230,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting Process in Paediatric Palliative Care for Children With Cancer During Hospitalisation at Home: A Qualitative Study of the Maternal Experience</w:t>
+                <w:t xml:space="preserve">Le deuil sans fin : paroles de mères arméniennes après la guerre en 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Plichart</w:t>
+                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Laradji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie‐frédérique Bacqué</w:t>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Caring Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/scs.70107⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.129-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/psyc/202560129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466097v1</w:t>
+                <w:t xml:space="preserve">hal-05347611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le deuil sans fin : paroles de mères arméniennes après la guerre en 2020</w:t>
+                <w:t xml:space="preserve">Parenting Process in Paediatric Palliative Care for Children With Cancer During Hospitalisation at Home: A Qualitative Study of the Maternal Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Plichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Riazuelo</w:t>
+                <w:t xml:space="preserve">Fatima Laradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Feldman</w:t>
+                <w:t xml:space="preserve">Marie‐frédérique Bacqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.129-139. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Caring Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/psyc/202560129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/scs.70107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347611v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents' subjective experience of the parenting process in paediatric oncology during hospitalisation at home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Plichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466097v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plichart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laradji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.70107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2025.103016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.043390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haritchabalet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dubasque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Broca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2022.12.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos Suares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pr&#233;aubert-Sicaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hergaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bic.2019.96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ardichen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plichart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laradji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.70107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2025.103016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.043390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haritchabalet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dubasque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Broca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2022.12.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos Suares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pr&#233;aubert-Sicaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hergaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bic.2019.96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ardichen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>