--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -793,770 +793,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à l’accompagnement du deuil : méthodes, publics, résultats. Intérêt de l’approche psychanalytique du groupe en formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2022.12.002⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (8), pp.773-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919631v1</w:t>
+                <w:t xml:space="preserve">hal-05583205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompaniment of a mother-child dyad confronted with grieving: Benefic contribution of a therapeutic group “The little match girl”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marthe Ducos Suares</w:t>
+                <w:t xml:space="preserve">Former à l’accompagnement du deuil : méthodes, publics, résultats. Intérêt de l’approche psychanalytique du groupe en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Bacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Dubasque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain de Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Palliative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20, pp.227 - 234. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2022.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670136v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompaniment of a mother-child dyad confronted with grieving: Benefic contribution of a therapeutic group “The little match girl”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klein Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Ducos Suares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.227 - 234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2020.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373452v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescent et sa famille aux prises avec le cancer : quelle atteinte des liens dans le groupe familial ?</w:t>
+                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rppg.077.0049⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663580v1</w:t>
+                <w:t xml:space="preserve">hal-03373452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les endeuillés : un référentiel pour nous guider</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">L’adolescent et sa famille aux prises avec le cancer : quelle atteinte des liens dans le groupe familial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klein Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lombard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin infirmier du Cancer </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/bic.2019.96⟩</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 77 (2), pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.077.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289412v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagner les endeuillés : un référentiel pour nous guider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Préaubert-Sicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Haritchabalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hergaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin infirmier du Cancer </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Médecine et pratiques, 20 (1), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/bic.2019.96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parents atteints de cancer : comment en parler aux enfants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ardichen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (1), pp.38-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/pson-2018-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1566,141 +1670,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents et jeunes adultes – AJA – atteints de cancer : représentations et quête de sens chez le patient et ses parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ligue Nationale contre le cancer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes &amp; Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. Ligue Nationale contre le cancer, p.22, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1710,116 +1814,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu familial face à l’adolescent atteint de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Isabel Arcos-Romero; Ana Álvarez-Muelas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVANCES EN PSICOLOGÍA CLÍNICA 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEPC, pp.220-228, 2019, 978-84-09-25258-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03373414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1966,51 +2070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plichart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laradji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.70107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2025.103016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.043390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919631v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haritchabalet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dubasque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Broca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2022.12.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670136v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chollet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos Suares" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.12.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289412v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pr&#233;aubert-Sicaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hergaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bic.2019.96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373438v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ardichen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373414v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05347611v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/psyc/202560129" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Plichart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laradji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scs.70107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejon.2025.103016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.043390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919631v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Haritchabalet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Dubasque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain de Broca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2022.12.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670136v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Ducos Suares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2020.12.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pr&#233;aubert-Sicaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hergaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bic.2019.96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373438v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lombard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ardichen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2018-0016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>