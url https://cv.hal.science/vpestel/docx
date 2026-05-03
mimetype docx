--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -250,2629 +250,2629 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KM3NeT broadcast optical data transport system</w:t>
+                <w:t xml:space="preserve">Search for Gamma-Ray and Neutrino Coincidences Using HAWC and ANTARES Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aiello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Albert</w:t>
+                <w:t xml:space="preserve">H.A. Ayala Solares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alves Garre</w:t>
+                <w:t xml:space="preserve">S. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Aly</w:t>
+                <w:t xml:space="preserve">D. Cowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ambrosone</w:t>
+                <w:t xml:space="preserve">D.B. Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/T02001⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 944 (2), pp.166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/acafdd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03992048v1</w:t>
+                <w:t xml:space="preserve">hal-03831761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits on the nuclearite flux using the ANTARES neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KM3NeT broadcast optical data transport system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ardid</w:t>
+                <w:t xml:space="preserve">Z. Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/01/012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (02), pp.T02001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/T02001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772731v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hint for a TeV neutrino emission from the Galactic Ridge with ANTARES</w:t>
+                <w:t xml:space="preserve">Limits on the nuclearite flux using the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/01/012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2023.137951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03927662v1</w:t>
+                <w:t xml:space="preserve">hal-03772731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutrino counterparts to the gravitational wave sources from O3 catalogues with the ANTARES detector</w:t>
+                <w:t xml:space="preserve">Hint for a TeV neutrino emission from the Galactic Ridge with ANTARES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/04/004⟩</w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 841, pp.137951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2023.137951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006663v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the online analyses of multi-messenger alerts and electromagnetic transient events with the ANTARES neutrino telescope</w:t>
+                <w:t xml:space="preserve">Search for neutrino counterparts to the gravitational wave sources from O3 catalogues with the ANTARES detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 08, pp.072. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/08/072⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 04, pp.004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/04/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876242v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Gamma-Ray and Neutrino Coincidences Using HAWC and ANTARES Data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Gregoire</w:t>
+                <w:t xml:space="preserve">Review of the online analyses of multi-messenger alerts and electromagnetic transient events with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 944 (2), pp.166. </w:t>
+              <w:t xml:space="preserve">JCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 08, pp.072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/acafdd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2023/08/072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831761v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for solar atmospheric neutrinos with the ANTARES neutrino telescope</w:t>
+                <w:t xml:space="preserve">Search for non-standard neutrino interactions with 10 years of ANTARES data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 06 (06), pp.018. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 07, pp.048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560452v1</w:t>
+                <w:t xml:space="preserve">hal-03720611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for secluded dark matter towards the Galactic Centre with the ANTARES neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and first results of the KM3NeT real-time core-collapse supernova neutrino search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/028⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (4), pp.317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10137-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622099v1</w:t>
+                <w:t xml:space="preserve">hal-03715679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and first results of the KM3NeT real-time core-collapse supernova neutrino search</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combined sensitivity of JUNO and KM3NeT/ORCA to the neutrino mass ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10137-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715679v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined sensitivity of JUNO and KM3NeT/ORCA to the neutrino mass ordering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for magnetic monopoles with ten years of the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Aly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)055⟩</w:t>
+              <w:t xml:space="preserve">JHEAp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jheap.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376783v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for magnetic monopoles with ten years of the ANTARES neutrino telescope</w:t>
+                <w:t xml:space="preserve">Search for secluded dark matter towards the Galactic Centre with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEAp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (06), pp.028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jheap.2022.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602665v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The KM3NeT multi-PMT optical module</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for solar atmospheric neutrinos with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Aly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, pp.P07038. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (06), pp.018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737840v1</w:t>
+                <w:t xml:space="preserve">hal-03560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobeacon: A time calibration device for the KM3NeT neutrino telescope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The KM3NeT multi-PMT optical module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alshamsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1040, pp.167132. </w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.P07038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778342v1</w:t>
+                <w:t xml:space="preserve">hal-03737840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the neutrino mass ordering and oscillation parameters with KM3NeT/ORCA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nanobeacon: A time calibration device for the KM3NeT neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (1), pp.26. </w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1040, pp.167132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09893-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.167132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191157v1</w:t>
+                <w:t xml:space="preserve">hal-03778342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Spatial Correlations of Neutrinos with Ultra-high-energy Cosmic Rays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the neutrino mass ordering and oscillation parameters with KM3NeT/ORCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ardid</w:t>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrophys.J.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 934 (2), pp.164. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (1), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6def⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09893-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623273v1</w:t>
+                <w:t xml:space="preserve">hal-03191157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for non-standard neutrino interactions with 10 years of ANTARES data</w:t>
+                <w:t xml:space="preserve">Search for Spatial Correlations of Neutrinos with Ultra-high-energy Cosmic Rays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ardid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 07, pp.048. </w:t>
+              <w:t xml:space="preserve">Astrophys.J.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 934 (2), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP07(2022)048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac6def⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720611v1</w:t>
+                <w:t xml:space="preserve">hal-03623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to light sterile neutrino mixing parameters with KM3NeT/ORCA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Z. Aly</w:t>
+                <w:t xml:space="preserve">SoLid: a short baseline reactor neutrino experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Amhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (02), pp.P02025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325201v1</w:t>
+                <w:t xml:space="preserve">hal-02497857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The KM3NeT potential for the next core-collapse supernova observation with neutrinos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to light sterile neutrino mixing parameters with KM3NeT/ORCA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves Garre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09187-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2021)180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210328v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoLid: a short baseline reactor neutrino experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Beaumont</w:t>
+                <w:t xml:space="preserve">The KM3NeT potential for the next core-collapse supernova observation with neutrinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (02), pp.P02025. </w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81 (5), pp.445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-021-09187-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497857v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commissioning and Operation of the Readout System for the SoLid Neutrino Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Amhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,295 +2930,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of the scintillation light collection and uniformity for the SoLid experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of a full scale prototype detector at the BR2 reactor for the SoLid experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Amhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Abreu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Beaumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Boursette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (09), pp.P09005. </w:t>
+              <w:t xml:space="preserve">, 2018, 13 (05), pp.P05005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/13/09/P09005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823273v1</w:t>
+                <w:t xml:space="preserve">hal-01714257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a full scale prototype detector at the BR2 reactor for the SoLid experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of the scintillation light collection and uniformity for the SoLid experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Amhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Abreu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Arnold</w:t>
+                <w:t xml:space="preserve">W. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bongrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Beaumont</w:t>
+                <w:t xml:space="preserve">D. Boursette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13 (05), pp.P05005. </w:t>
+              <w:t xml:space="preserve">, 2018, 13 (09), pp.P09005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/13/05/P05005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/13/09/P09005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714257v1</w:t>
+                <w:t xml:space="preserve">hal-01823273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3353,51 +3353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the first KM3NeT-ORCA data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nauta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3775,183 +3775,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SoLid short baseline neutrino detector</w:t>
+                <w:t xml:space="preserve">Neutron calibration of the SoLid detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 European Physical Society Conference on High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.511, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.642, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.314.0511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.314.0642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058304v1</w:t>
+                <w:t xml:space="preserve">hal-02058468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron calibration of the SoLid detector</w:t>
+                <w:t xml:space="preserve">The SoLid short baseline neutrino detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 European Physical Society Conference on High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.642, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.511, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.314.0642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.314.0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058468v1</w:t>
+                <w:t xml:space="preserve">hal-02058304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambrosone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/T02001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/01/012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927662v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137951" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/04/004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876242v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/08/072" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acafdd" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/028" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10137-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2022.03.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167132" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09893-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)048" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)180" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09187-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abreu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beaumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/11/P11003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boursette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/09/P09005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pestel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodewijk Nauta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.402.0064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pestel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/11/C11010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Idrissi Ibnsalih" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Miele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/12/C12016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balibrea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19098-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0642" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02469046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acafdd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambrosone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/T02001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/01/012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/04/004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/08/072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10137-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2022.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09893-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09187-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/11/P11003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boursette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/09/P09005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pestel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodewijk Nauta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.402.0064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pestel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/11/C11010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Idrissi Ibnsalih" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Miele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/12/C12016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balibrea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19098-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0642" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0511" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02469046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>