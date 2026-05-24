--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -463,51 +463,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ambrosone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (02), pp.T02001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/18/02/T02001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
@@ -1188,697 +1188,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and first results of the KM3NeT real-time core-collapse supernova neutrino search</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for solar atmospheric neutrinos with the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Aly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 82 (4), pp.317. </w:t>
+              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06 (06), pp.018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10137-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715679v1</w:t>
+                <w:t xml:space="preserve">hal-03560452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined sensitivity of JUNO and KM3NeT/ORCA to the neutrino mass ordering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Search for magnetic monopoles with ten years of the ANTARES neutrino telescope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Aly</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anghinolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 03, pp.55. </w:t>
+              <w:t xml:space="preserve">JHEAp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jheap.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376783v1</w:t>
+                <w:t xml:space="preserve">hal-03602665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for magnetic monopoles with ten years of the ANTARES neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined sensitivity of JUNO and KM3NeT/ORCA to the neutrino mass ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEAp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 03, pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jheap.2022.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2022)055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602665v1</w:t>
+                <w:t xml:space="preserve">hal-03376783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for secluded dark matter towards the Galactic Centre with the ANTARES neutrino telescope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and first results of the KM3NeT real-time core-collapse supernova neutrino search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Anton</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alshamsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alves Garre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/028⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82 (4), pp.317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-022-10137-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622099v1</w:t>
+                <w:t xml:space="preserve">hal-03715679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for solar atmospheric neutrinos with the ANTARES neutrino telescope</w:t>
+                <w:t xml:space="preserve">Search for secluded dark matter towards the Galactic Centre with the ANTARES neutrino telescope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. André</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anghinolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 06 (06), pp.018. </w:t>
+              <w:t xml:space="preserve">, 2022, 06 (06), pp.028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1475-7516/2022/06/028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560452v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The KM3NeT multi-PMT optical module</w:t>
               </w:r>
@@ -1937,51 +1937,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Aly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.P07038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/17/07/P07038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
@@ -3775,183 +3775,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron calibration of the SoLid detector</w:t>
+                <w:t xml:space="preserve">The SoLid short baseline neutrino detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 European Physical Society Conference on High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.642, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.511, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.314.0642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.314.0511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058468v1</w:t>
+                <w:t xml:space="preserve">hal-02058304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SoLid short baseline neutrino detector</w:t>
+                <w:t xml:space="preserve">Neutron calibration of the SoLid detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Pestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 European Physical Society Conference on High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.511, </w:t>
+              <w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.642, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22323/1.314.0511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22323/1.314.0642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058304v1</w:t>
+                <w:t xml:space="preserve">hal-02058468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4209,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acafdd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambrosone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/T02001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/01/012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/04/004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/08/072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10137-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602665v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2022.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/028" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09893-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09187-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/11/P11003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boursette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/09/P09005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pestel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodewijk Nauta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.402.0064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pestel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/11/C11010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Idrissi Ibnsalih" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Miele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/12/C12016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balibrea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19098-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0642" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058304v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0511" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02469046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Adriani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Alhebsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alshalloudi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alshamsi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831761v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Ayala Solares" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coutu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cowen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.B. Fox" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gregoire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/acafdd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992048v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ambrosone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/18/02/T02001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772731v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ardid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/01/012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2023.137951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/04/004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2023/08/072" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anghinolfi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP07(2022)048" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560452v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602665v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jheap.2022.03.001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376783v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2022)055" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-022-10137-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2022/06/028" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737840v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/07/P07038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191157v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09893-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac6def" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abreu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Amhis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnold" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Beaumont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325201v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2021)180" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210328v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-021-09187-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Binet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bongrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/11/P11003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714257v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ban" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/05/P05005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boursette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/09/P09005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632761v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Pestel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lodewijk Nauta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.402.0064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473082v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pestel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nauta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/11/C11010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507503v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ambrosone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Idrissi Ibnsalih" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ageron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Miele" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/12/C12016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balibrea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1393/ncc/i2019-19098-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885697v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058304v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0642" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02469046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC238" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>