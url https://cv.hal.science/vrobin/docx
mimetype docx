--- v0 (2026-03-14)
+++ v1 (2026-04-03)
@@ -883,278 +883,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02893674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation history in the Northern Vosges Mountains (NE France): Palynological, geochemical and sedimentological data</w:t>
+                <w:t xml:space="preserve">Long-Term Steady-State Dry Boreal Forest in the Face of Disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gouriveau</w:t>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+                <w:t xml:space="preserve">Mireille Desponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Duchamp</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683620902229⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.1075-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00455-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482492v1</w:t>
+                <w:t xml:space="preserve">hal-02971119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Steady-State Dry Boreal Forest in the Face of Disturbance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene vegetation history in the Northern Vosges Mountains (NE France): Palynological, geochemical and sedimentological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gouriveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Desponts</w:t>
+                <w:t xml:space="preserve">Loïc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annik Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.1075-1092. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.095968362090222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00455-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683620902229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971119v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t>
               </w:r>
@@ -1402,360 +1402,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleobotanical and climate data support the plausibility of temperate trees spread into central Europe during the Late Glacial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of historic land-use changes on hillslope erosion and sediment redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Grootes</w:t>
+                <w:t xml:space="preserve">Tobias Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans‐rudolf Bork</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Fülling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14148⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (8), pp.1248-1261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683616638420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209506v1</w:t>
+                <w:t xml:space="preserve">hal-03216350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of historic land-use changes on hillslope erosion and sediment redistribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paleobotanical and climate data support the plausibility of temperate trees spread into central Europe during the Late Glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Heckmann</w:t>
+                <w:t xml:space="preserve">Marie‐josée Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Fülling</w:t>
+                <w:t xml:space="preserve">Pieter Grootes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Larsen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans‐rudolf Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (8), pp.1248-1261. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212 (1), pp.19-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683616638420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216350v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too early and too northerly: evidence of temperate trees in northern Central Europe during the Younger Dryas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josée Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Grootes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans‐rudolf Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1847,51 +1847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inventaire des zones tourbeuses dans les Vosges du Nord : états écologiques ? enjeux socio-environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2197,51 +2197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3895,51 +3895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rebiffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4633,251 +4633,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Les formes agraires héritées du Moyen Âge : il y en a partout !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 25-27, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509994v1</w:t>
+                <w:t xml:space="preserve">hal-04747050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes agraires héritées du Moyen Âge : il y en a partout !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+                <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 25-27, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747050v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact environnemental des activités militaires dans le camp de Bitche</w:t>
               </w:r>
@@ -5117,90 +5117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'origine des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annik Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.53-55, 2024, 979-10-415-3640-5</w:t>
@@ -6161,51 +6161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Karimi-Moayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vandenberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00769-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482492v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Duchamp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620902229" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971119v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desponts" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00455-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Nadeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Grootes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;rudolf Bork" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Larsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Larsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schroedter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-580dd0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Palang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02979132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Karimi-Moayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vandenberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00769-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desponts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00455-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Duchamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620902229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Larsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Larsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Nadeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Grootes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;rudolf Bork" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14148" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schroedter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-580dd0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Palang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02979132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>