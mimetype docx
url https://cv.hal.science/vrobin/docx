--- v1 (2026-04-03)
+++ v2 (2026-05-05)
@@ -1402,360 +1402,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of historic land-use changes on hillslope erosion and sediment redistribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleobotanical and climate data support the plausibility of temperate trees spread into central Europe during the Late Glacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Larsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Marie‐josée Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Heckmann</w:t>
+                <w:t xml:space="preserve">Pieter Grootes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Fülling</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans‐rudolf Bork</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Nelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683616638420⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 212 (1), pp.19-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216350v1</w:t>
+                <w:t xml:space="preserve">hal-03209506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleobotanical and climate data support the plausibility of temperate trees spread into central Europe during the Late Glacial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of historic land-use changes on hillslope erosion and sediment redistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐josée Nadeau</w:t>
+                <w:t xml:space="preserve">Tobias Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter Grootes</w:t>
+                <w:t xml:space="preserve">Alexander Fülling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans‐rudolf Bork</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joshua Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 212 (1), pp.19-21. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (8), pp.1248-1261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683616638420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209506v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too early and too northerly: evidence of temperate trees in northern Central Europe during the Younger Dryas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐josée Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pieter Grootes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans‐rudolf Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Nelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4633,251 +4633,251 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes agraires héritées du Moyen Âge : il y en a partout !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+                <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 25-27, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747050v1</w:t>
+                <w:t xml:space="preserve">hal-04509994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Les formes agraires héritées du Moyen Âge : il y en a partout !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 25-27, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04509994v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact environnemental des activités militaires dans le camp de Bitche</w:t>
               </w:r>
@@ -6161,51 +6161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Karimi-Moayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vandenberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00769-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desponts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00455-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Duchamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620902229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Larsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Larsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Nadeau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Grootes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;rudolf Bork" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14148" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schroedter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-580dd0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Palang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02979132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Karimi-Moayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vandenberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00769-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desponts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00455-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Duchamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620902229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Nadeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Grootes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;rudolf Bork" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Larsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Larsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schroedter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-580dd0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Palang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02979132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>