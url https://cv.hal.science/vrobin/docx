--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -498,663 +498,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
+                <w:t xml:space="preserve">Long-Term Steady-State Dry Boreal Forest in the Face of Disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
+                <w:t xml:space="preserve">Mireille Desponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Díaz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Drilling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.1075-1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-019-00455-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733462v1</w:t>
+                <w:t xml:space="preserve">hal-02971119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthracological analyses of charcoal production sites at a high spatial resolution: the role of topography in the historical distribution of tree taxa in the northern Vosges mountains, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene vegetation history in the Northern Vosges Mountains (NE France): Palynological, geochemical and sedimentological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gouriveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gocel-Chalté</w:t>
+                <w:t xml:space="preserve">Loïc Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerold</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annik Schnitzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-020-00769-z⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.095968362090222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683620902229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210440v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géosciences au service de l’archéologie agraire. Une étude de cas sur les rideaux de culture de Goldbach (68)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution late Holocene sedimentary cores record the long history of the city of Cádiz (south-western Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Darío Bernal-Casasola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Adam</w:t>
+                <w:t xml:space="preserve">José Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
+                <w:t xml:space="preserve">Macarena Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhart</w:t>
+                <w:t xml:space="preserve">Salvador Domínguez-Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, pp.205-216. </w:t>
+              <w:t xml:space="preserve">Scientific Drilling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/sd-27-35-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02893674v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Steady-State Dry Boreal Forest in the Face of Disturbance</w:t>
+                <w:t xml:space="preserve">Anthracological analyses of charcoal production sites at a high spatial resolution: the role of topography in the historical distribution of tree taxa in the northern Vosges mountains, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Carcaillet</w:t>
+                <w:t xml:space="preserve">David Gocel-Chalté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Desponts</w:t>
+                <w:t xml:space="preserve">François Guerold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Knapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (5), pp.1075-1092. </w:t>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (6), pp.641-655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-019-00455-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00334-020-00769-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02971119v1</w:t>
+                <w:t xml:space="preserve">hal-03210440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene vegetation history in the Northern Vosges Mountains (NE France): Palynological, geochemical and sedimentological data</w:t>
+                <w:t xml:space="preserve">Les géosciences au service de l’archéologie agraire. Une étude de cas sur les rideaux de culture de Goldbach (68)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gouriveau</w:t>
+                <w:t xml:space="preserve">Dominique Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+                <w:t xml:space="preserve">Pierre Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Duchamp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robin</w:t>
+                <w:t xml:space="preserve">Philippe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annik Schnitzler</w:t>
+                <w:t xml:space="preserve">Anne Gebhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.095968362090222. </w:t>
+              <w:t xml:space="preserve">Archimède : archéologie et histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683620902229⟩</w:t>
+                <w:t xml:space="preserve">⟨10.47245/archimede.0007.act.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482492v1</w:t>
+                <w:t xml:space="preserve">halshs-02893674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t>
               </w:r>
@@ -1326,51 +1326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Poschlod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (8), pp.1313-1324. </w:t>
@@ -1847,51 +1847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inventaire des zones tourbeuses dans les Vosges du Nord : états écologiques ? enjeux socio-environnementaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Toury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2197,51 +2197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3054,247 +3054,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators of past ecosystem dynamic on current soils in Lorraine (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Gocel-Chalte</w:t>
+                <w:t xml:space="preserve">Crossed assessment of the history of the charcoal production and of the wood exploitation in the Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECOlOGIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491450v1</w:t>
+                <w:t xml:space="preserve">hal-04615166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed assessment of the history of the charcoal production and of the wood exploitation in the Pays de Bitche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rochel</w:t>
+                <w:t xml:space="preserve">Indicators of past ecosystem dynamic on current soils in Lorraine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gocel-Chalte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">SFECOlOGIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615166v1</w:t>
+                <w:t xml:space="preserve">hal-02491450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">140 années d’activités militaires dans le Pays de Bitche : Impacts sur la qualité des eaux</w:t>
               </w:r>
@@ -3895,51 +3895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rebiffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4400,51 +4400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ertlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4633,617 +4633,617 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'origine des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ruffaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annik Schnitzler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.53-55, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509994v1</w:t>
+                <w:t xml:space="preserve">hal-04764533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formes agraires héritées du Moyen Âge : il y en a partout !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+                <w:t xml:space="preserve">Les héritages des activités de charbonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Poszwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mansuy-Huault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 25-27, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp.118-122, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747050v1</w:t>
+                <w:t xml:space="preserve">hal-04509994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact environnemental des activités militaires dans le camp de Bitche</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Marin</w:t>
+                <w:t xml:space="preserve">Les formes agraires héritées du Moyen Âge : il y en a partout !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ertlen Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp. 109-112, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses universitaires du Bitcherland, pp. 25-27, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747174v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de charbon de bois dans le Pays de Bitche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact environnemental des activités militaires dans le camp de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp113-115, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp. 109-112, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764604v1</w:t>
+                <w:t xml:space="preserve">hal-04747174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'origine des paysages</w:t>
+                <w:t xml:space="preserve">La production de charbon de bois dans le Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Annik Schnitzler</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gocel-Chalte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Knapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.53-55, 2024, 979-10-415-3640-5</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp113-115, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764533v1</w:t>
+                <w:t xml:space="preserve">hal-04764604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 9. The Analysis of Relic Charcoal Kilns for the Assessment of Forest Trajectories</w:t>
               </w:r>
@@ -6161,51 +6161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Karimi-Moayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vandenberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Knapp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00769-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971119v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desponts" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00455-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Duchamp" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620902229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Nadeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Grootes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;rudolf Bork" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Larsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Larsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schroedter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-580dd0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615166v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Palang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747050v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764604v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764533v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02979132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04600072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Feiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aran" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bouquerel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrin Karimi-Moayed" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Vandenberghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03474468v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aravecchia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pradalier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2021.102641" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02971119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Carcaillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Desponts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bergeron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-019-00455-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gouriveau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ruffaldi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Duchamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620902229" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Bernal-Casasola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D&#237;az" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Lara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Dom&#237;nguez-Bella" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-27-35-2020" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210440v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalt&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Knapp" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-020-00769-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schwartz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.act.08" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788510v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Nelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683618771496" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233;e Nadeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Grootes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;rudolf Bork" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03216350v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Larsen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Heckmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Larsen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616638420" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13844" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toury" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05077395v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Jeanot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schroedter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ertlen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611813v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin N&#252;sslein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boulanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611735v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-580dd0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527724v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponthieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mansuy-Huault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gocel-Chalte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527735v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guerold" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04615166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543873v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thoraval" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03003214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Palang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03173090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Cairault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rold" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573242v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pradalier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877762v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vrydaghs Luc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rebiff&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-4a1c5f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03236655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grzesznik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gebhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Even" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. May" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Keller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexis Herrault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076179v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747050v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04747174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04764604v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831296v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Dufraisse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894069v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brasseur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169764.ch7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Haillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03215422v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876395v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Cicutta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dellinger Laurine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gavazzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02979132v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>