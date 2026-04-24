--- v0 (2026-04-04)
+++ v1 (2026-04-24)
@@ -709,2244 +709,2257 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched control strategies in platooning with dwell-time based string stability guaranties</w:t>
+                <w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gorski</w:t>
+                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3571864⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61, pp.101718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2026.101718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095607v1</w:t>
+                <w:t xml:space="preserve">hal-05583966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit power policies for stochastic stabilisation of multi-link wireless networked control systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switched control strategies in platooning with dwell-time based string stability guaranties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Maass</w:t>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Nešić</w:t>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111936⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.366 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3571864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716931v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory analysis of decentralized epidemic management with opinion dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global synchronization of multi-agent systems with nonlinear interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432821⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.354 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664763v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global synchronization of multi-agent systems with nonlinear interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A game theory analysis of decentralized epidemic management with opinion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S Varma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.354 - 359. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1137 - 1149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095623v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Model for Optimizing Crowdfunding Campaign Success</w:t>
+                <w:t xml:space="preserve">Transmit power policies for stochastic stabilisation of multi-link wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
+                <w:t xml:space="preserve">Alejandro Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Dragan Nešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107303⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.111936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060998v1</w:t>
+                <w:t xml:space="preserve">hal-04716931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally convergent path-aware optimization with mobile robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Herzal</w:t>
+                <w:t xml:space="preserve">A Stochastic Model for Optimizing Crowdfunding Campaign Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101546⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.107303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861275v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient guaranteed cost control design for homogeneous clustered networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globally convergent path-aware optimization with mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ş. Ungur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bikash Adhikari</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Radu Herzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111588⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594634v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal switching for networked control systems with information multiplexing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computationally efficient guaranteed cost control design for homogeneous clustered networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harsh Oza</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ravi Banavar</w:t>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2024.100263⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 163, pp.111588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577301v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an opinion dynamics model coupled with an external environmental dynamics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Optimal switching for networked control systems with information multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Oza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Banavar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115719⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.100263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2024.100263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797178v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered transmission policies for nonlinear control systems over erasure channels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
+                <w:t xml:space="preserve">Analysis of an opinion dynamics model coupled with an external environmental dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.2113-2118. </w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 189 (Part 2), pp.115719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2024.115719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154617v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a continuous-time adaptive voter model</w:t>
+                <w:t xml:space="preserve">Relay-assisted platooning in wireless networks: a joint communication and control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Tiago Rocha Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine O Berthet</w:t>
+                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (5), pp.054307. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72 (6), pp.7810-7826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreve.107.054307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2023.3239801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168360v1</w:t>
+                <w:t xml:space="preserve">hal-03939198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relay-assisted platooning in wireless networks: a joint communication and control approach</w:t>
+                <w:t xml:space="preserve">Stability analysis of a socially inspired adaptive voter model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Rocha Gonçalves</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
+                <w:t xml:space="preserve">Antoine Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72 (6), pp.7810-7826. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.175-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2023.3239801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3185386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939198v1</w:t>
+                <w:t xml:space="preserve">hal-03608386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of a socially inspired adaptive voter model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A non-cooperative resource utilization game between two competing malware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berthet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.175-180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3185386⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608386v1</w:t>
+                <w:t xml:space="preserve">hal-03708477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-cooperative resource utilization game between two competing malware</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Event-triggered transmission policies for nonlinear control systems over erasure channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.67-72. </w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.2113-2118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3186620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708477v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stackelberg viral marketing design for two competing players</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis of a continuous-time adaptive voter model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Cao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Antoine O Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.2922-2927. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.054307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3291421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physreve.107.054307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150375v1</w:t>
+                <w:t xml:space="preserve">hal-04168360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A Stackelberg viral marketing design for two competing players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3190061⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2922-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3291421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708462v1</w:t>
+                <w:t xml:space="preserve">hal-04150375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel-efficient switching control for platooning systems with deep reinforcement learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3304977⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (6), pp.3362-3376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3190061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194739v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time optimal control for a mobile robot with a communication objective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuel-efficient switching control for platooning systems with deep reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Rocha Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Fernandes Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 201, pp.96-120. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), pp.13989-13999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2022.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3304977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353582v2</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When and how to intervene for saving an entrepreneur’s crowdfunding campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Salahaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.103189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2974,230 +2987,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware controller design with performance guarantees for linear wireless systems</w:t>
+                <w:t xml:space="preserve">Time optimal control for a mobile robot with a communication objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marcorin de Oliveira</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (9), pp.4297-4302. </w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.96-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3035537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2022.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024356v1</w:t>
+                <w:t xml:space="preserve">hal-02353582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the tradeoff between health and economic impacts of the Covid-19 epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.620770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3225,2027 +3208,2161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient time-triggered communication policies for wireless networked control systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Network-aware controller design with performance guarantees for linear wireless systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marcorin de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (10), pp.4324-4331. </w:t>
+              <w:t xml:space="preserve">, 2021, 66 (9), pp.4297-4302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3035537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361427v1</w:t>
+                <w:t xml:space="preserve">hal-03024356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-aware energy efficient trajectory planning with limited channel knowledge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-efficient time-triggered communication policies for wireless networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bonilla Licea</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">André M de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2019.2948801⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (10), pp.4324-4331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361259v1</w:t>
+                <w:t xml:space="preserve">hal-02361427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning control for transmission and navigation with a mobile robot under unknown communication rates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Space-time budget allocation policy design for viral marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104460⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.100899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867585v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time budget allocation policy design for viral marketing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Learning control for transmission and navigation with a mobile robot under unknown communication rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Codrean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Ştefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100899⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.104460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545375v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of opinion dynamics under binary exogenous and endogenous signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Communication-aware energy efficient trajectory planning with limited channel knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonilla Licea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ayouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38, pp.100910. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.431-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2019.2948801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978090v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized control for guaranteed individual costs in a linear multi-agent system: A satisfaction equilibrium approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of opinion dynamics under binary exogenous and endogenous signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ayouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919425⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.100910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390663v1</w:t>
+                <w:t xml:space="preserve">hal-02978090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocating marketing resources over social networks: A long-term analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decentralized control for guaranteed individual costs in a linear multi-agent system: A satisfaction equilibrium approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.1002-1007. </w:t>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.918-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390680v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing resource allocation in duopolies over social networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Allocating marketing resources over social networks: A long-term analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mounthanyvong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.593-598. </w:t>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.1002-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2846185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814187v1</w:t>
+                <w:t xml:space="preserve">hal-02390680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open multi-agent systems with discrete states and stochastic interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Marketing resource allocation in duopolies over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.375-380. </w:t>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2840431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2846185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810268v2</w:t>
+                <w:t xml:space="preserve">hal-01814187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using continuous power modulation for exchanging local channel state information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Open multi-agent systems with discrete states and stochastic interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2017.2650919⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.375-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2840431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432952v2</w:t>
+                <w:t xml:space="preserve">hal-01810268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference coordination via power domain channel estimation</w:t>
+                <w:t xml:space="preserve">Using continuous power modulation for exchanging local channel state information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Visoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (10), pp.6779-6794. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/twc.2017.2731340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2017.2650919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745369v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432952v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless service provider selection and bandwidth resource allocation in multi-tier HCNs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference coordination via power domain channel estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tony Q S Quek</w:t>
+                <w:t xml:space="preserve">Raphaël Visoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2613083⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.6779-6794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/twc.2017.2731340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407822v1</w:t>
+                <w:t xml:space="preserve">hal-01745369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency analysis of antenna selection multi-input multi-output automatic repeat request systems over Nakagami-m fading channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless service provider selection and bandwidth resource allocation in multi-tier HCNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min S Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Phuc Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Tony Q S Quek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-com.2014.0804⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.5108-5124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2613083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340304v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Layer Approach for Distributed Energy-Efficient Power Control in Interference Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy efficiency analysis of antenna selection multi-input multi-output automatic repeat request systems over Nakagami-m fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Phuc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Safaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salaheddine El Ayoubi</w:t>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64 (7), pp.641-664. </w:t>
+              <w:t xml:space="preserve">IET Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1522-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2014.2351406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-com.2014.0804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104524v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer distributed power control: a repeated game formulation to improve the sum energy efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cross-Layer Approach for Distributed Energy-Efficient Power Control in Interference Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Mhiri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Samet</w:t>
+                <w:t xml:space="preserve">Salaheddine El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13638-015-0486-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (7), pp.641-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2014.2351406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265212v1</w:t>
+                <w:t xml:space="preserve">hal-01104524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy Efficient Framework for the Analysis of MIMO Slow Fading Channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cross-layer distributed power control: a repeated game formulation to improve the sum energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Cheikhrouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merouane Debbah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Abdelaziz Samet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (10), pp.2647-2659. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2252170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13638-015-0486-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822055v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Energy Efficient Framework for the Analysis of MIMO Slow Fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (10), pp.2647-2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2252170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Designing optical elements from isotropic materials by using transformation optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin S Schmiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten S Rockstuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falk S Lederer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.33837 - 33837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.81.033837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5255,7048 +5372,7048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation analysis of an opinion dynamics model coupled with an environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bizyaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Franci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimistic Constrained Online Convex Optimization for Resource Reservation in Tactile Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM'25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative network formation games between competing channels in a streaming platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2025, Reyjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented-GDA: LLM In-Loop Gradient Descent Algorithm for Smooth Unconstrained Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Ben Ziada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Foundation and Large Language Models, FLLM'25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control design for robust platoons with communication delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nonlinear Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Mechanics Society, Jul 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion and self-confidence in influence networks: a coupled dynamics model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Rende, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large language models for power scheduling: A user-centric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Hicheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Bariah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Modeling and Optimization in Mobile, Ad hoc, and Wireless Networks. WiOpt 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a continuous opinion and discrete action dynamics model coupled with an external observation dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Analysis of a non-linear opinion dynamics model coupled with an external signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">7th Conference on Analysis and Control of Nonlinear Dynamics and Chaos, ACNDC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612349v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic federated learning: Application to smart meter data clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Signal Processing Conference, EUSIPCO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2408.02384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a non-linear opinion dynamics model coupled with an external signal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modeling the Influence of Social Networks on Crowdfunding Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Analysis and Control of Nonlinear Dynamics and Chaos, ACNDC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 11th International Conference on Social Networks Analysis, Management and Security (SNAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Gran Canaria, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNAMS64316.2024.10883813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612372v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Influence of Social Networks on Crowdfunding Projects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis of a continuous opinion and discrete action dynamics model coupled with an external observation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 11th International Conference on Social Networks Analysis, Management and Security (SNAMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962729v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic model for controlling friends and family investment in crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04509102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AoI-based switching control for safe haptic teleoperation over a wireless network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10885873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Giaccagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-layer opinion dynamics model coupling static and bounded-confidence interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control, CDC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Marina Bay Sands, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A voter model on adaptive networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic approximation of adaptive voter models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Complex Networks &amp; Their Applications, CNA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple path-aware optimization method for mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudor Sântejudean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nancy, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing fuel consumption in platooning systems through reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael F Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago R Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Cluj-Napoca, Romania. pp.99-104, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and On/Off Lockdown Control for Time-Varying SIS Epidemics with a Shared Resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebin Gracy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Paré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Londre, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and design of robust platoons under different communication technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 93rd Vehicular Technology Conference (VTC2021-Spring)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Helsinki (virtual), Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vtc2021-spring51267.2021.9448751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of vehicle platooning under different V2X relaying methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">A dynamic game formulation for control of opinion dynamics over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cargèse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295946v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal pricing approach based on expected utility maximization with partial information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Saludjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Network Games, Control and Optimization, NETGCOOP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.285-293, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic game formulation for control of opinion dynamics over social networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
+                <w:t xml:space="preserve">Performance of vehicle platooning under different V2X relaying methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago R Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PIMRC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Helsinki (virtual), Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365817v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed gradient methods to reach a Nash equilibrium in potential games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A real options model for crowdfunding platforms: optimal project promotion strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Salahaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual International Real Options Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal campaign strategy for social media marketing with a contrarian population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bikash Adhikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cargèse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle platooning schemes considering V2V communications: A joint communication/control approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Rocha Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seoul, South Korea. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC45663.2020.9120759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic stabilisation and power control for nonlinear feedback loops communicating over lossy wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro I Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-based transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient 3D Placement of UAVs with QoS assurance in Ad Hoc Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhanukiran Perabathini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiranteja Tummuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achal Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Computer Communication and Networks, ICCCN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCCN.2019.8846947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investment games in Crowdfunding platforms -Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Salahaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Alternative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-based control for a communicating mobile robot under unknown rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Philadelphia, PA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/acc.2019.8815213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time budget allocation for marketing over social networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Periodic radio resource allocation to meet latency and reliability requirements in 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Galindo-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.036⟩</w:t>
+              <w:t xml:space="preserve">87th Vehicular Technology Conference, VTC2018-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745260v2</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Space-time budget allocation for marketing over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756892v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic radio resource allocation to meet latency and reliability requirements in 5G networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malek Messai</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">87th Vehicular Technology Conference, VTC2018-Spring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812631v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholding-based distributed power control for energy-efficient interference networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achal Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-aware design of state-feedback controllers for linear wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André M de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems ADHS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion dynamics aware marketing strategies in duopolies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3859-3864, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification orientée objectif et application au contrôle de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust trajectory planning for robotic communications under fading channels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modeling stochastic dynamics of agents with multi-leveled opinions and binary actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Ubiquitous Networking, UNet 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745270v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payoff-oriented quantization and application to power control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nizar Khalfet</w:t>
+                <w:t xml:space="preserve">Studying node cooperation in reputation based packet forwarding within mobile Ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Said Radjef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks, WiOpt 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Symposium on Ubiquitous Networking, UNet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Casablanca, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01694275v1</w:t>
+                <w:t xml:space="preserve">hal-01745246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling stochastic dynamics of agents with multi-leveled opinions and binary actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust trajectory planning for robotic communications under fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonilla Licea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Symposium on Ubiquitous Networking, UNet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Casablanca, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68179-5_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561708v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying node cooperation in reputation based packet forwarding within mobile Ad hoc networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Payoff-oriented quantization and application to power control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Khalfet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Ubiquitous Networking, UNet 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks, WiOpt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745246v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic maximum allowable transmission intervals for the stability of linear wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulation-based stabilisation of networked control systems over WirelessHART</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro I. Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter M. Dower</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient time-triggered control over wireless sensor/actuator networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated equilibria in wireless power control games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Said Radjef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Network Games, Control and Optimization, NETGCOOP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust power modulation for channel state information exchange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Network Games, Control and Optimization, NETGCOOP 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless service provider selection and bandwidth resource allocation in multi-tier HCNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min S Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Q S Quek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2613083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectory planning for energy-efficient robots with communications constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Ghogho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Conference on Wireless Networks and Mobile Communications, Wincom'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Fez, Morocco. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/wincom.2016.7777225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion games in caching enabled heterogeneous cellular networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Q S Quek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2015.7145294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power modulation: Application to inter-cell interference coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao S Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Visoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical limits of point-to-point communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhanukiran Perabathini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Kountouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Conte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Physics-Inspired Paradigms in Wireless Communications and Networks, co-located with WiOpt 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Hammamet, Tunisia. pp.604 - 610, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIOPT.2014.6850354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Power Control for large MIMO systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the benefits of repeated game models for green cross-layer power control in small cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Samet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">BlackSeaCom 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Batumi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933824v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency of Virtual MIMO Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Green Power Control for large MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cannes, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745104v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of repeated game models for green cross-layer power control in small cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">On the Energy Efficiency of Virtual MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Samet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BlackSeaCom 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Batumi, Georgia</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104410v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of repeated game models for green cross-layer power control in small cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Treust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Samet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 First International Black Sea Conference on Communications and Networking (BlackSeaCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Batumi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flow Level Perspective on Base Station Power Allocation in Green Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cargèse, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Design for Green Power Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Ottawa, Canada. 6 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICC.2012.6364626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Field Energy Games in Wireless Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pacific Grove, CA, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mobility on MIMO Green Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.869-873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12306,376 +12423,484 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An opinion dynamics coupled to an environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop GDR MACS on Multi Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Energy Management: From Conventional Optimization to Generative AI Techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">A Stochastic Influence Game Model with Coupled Spreading in Complex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Anuj Abraham; Shitala Prasad; Ahmed Alhammadi; Thierry Lestable; Ferdaous Chaabane. </w:t>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hocine Cherifi; Luis M. Rocha; Chantal Cherifi; Melissa Zeynep Ertem. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Vehicles and Computer Vision Solutions for Smart City Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-72959-1_15⟩</w:t>
+              <w:t xml:space="preserve">Complex Networks &amp; Their Applications XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1263, Springer Nature Switzerland, pp.15-27, 2026, Studies in Computational Intelligence, 978-3-032-16644-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-16645-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332642v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Smart Energy Management: From Conventional Optimization to Generative AI Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anuj Abraham; Shitala Prasad; Ahmed Alhammadi; Thierry Lestable; Ferdaous Chaabane. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet of Vehicles and Computer Vision Solutions for Smart City Transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature, pp.337-361, 2025, Lecture Notes in Intelligent Transportation and Infrastructure, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72959-1_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Communications in MIMO Wireless Channels: Information Theoretical Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu Jinsong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Communications: Theoretical Fundamentals, Algorithms, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.12-54, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12685,834 +12910,948 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système pour économiser de l'énergie dans un réseau de communications sans-fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3013936. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User assisted beam-forming for home based antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 200313FR01-DM/MFR. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de coordination d'émetteurs radio fondée sur le codage des niveaux de puissance d'émission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Visoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: 1361885. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive event-triggered control for string-stable platooning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+                <w:t xml:space="preserve">Predictive Hybrid Resource Scheduling for Haptic Traffic with Diffusion-Based Offline Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Kokkinis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515573v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Sum Stochastic Differential Blotto-Type Games on Graphs</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Predictive event-triggered control for string-stable platooning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416927v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Context-Aware Traffic Prediction and Modeling for Tactile Internet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Zero-Sum Stochastic Differential Blotto-Type Games on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hazzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kazi-Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269390v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Data-driven Context-Aware Traffic Prediction and Modeling for Tactile Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Nur Özsert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Prattichizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal influence budget allocation for viral marketing using a multiple virus SIS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13522,100 +13861,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency optimization in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cond-mat.other]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01124376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13625,105 +13964,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control, optimization and games for networked dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04591586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13791,51 +14130,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83EF00DC"/>
+    <w:nsid w:val="C9533AF9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13939,51 +14278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="306792A7"/>
+    <w:nsid w:val="1ACD0D18"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14087,51 +14426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D7BA4427"/>
+    <w:nsid w:val="4A519FAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14235,51 +14574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="52B426E9"/>
+    <w:nsid w:val="F7017BAF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14383,51 +14722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="32B74B4F"/>
+    <w:nsid w:val="B59A7E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14626,51 +14965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/vineethshome/publications/icon_risks.gif?attredirects=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6N2M5NGFiOGJjZjE1YmFmOA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzdjZDAwODhlMGZlYmMwMA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1408.5717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/file/index/docid/822055/filename/final_double.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjkwM2Y0MmNiY2JjYTVjNg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1106.0869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1209.1361" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1209.1359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/pdf/1301.6793.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjU2NDdlZjg0MmNlNWM0Mw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NGU4MWNiYTdlMTgzYTgzYQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzNjMTIzMmY3ZGQxMGMzMw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzA1M2Q4MDdlNWZmZDAzYg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjNjOWM5YmViNzEzZDIzZA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MjE4OGM3NmFmZDgxOGFlYw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/vineethshome/tasks/Krantz_style.pdf?attredirects=0&amp;d=1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?view_op=view_citation&amp;hl=en&amp;user=I42FdXUAAAAJ&amp;citation_for_view=I42FdXUAAAAJ:0EnyYjriUFMC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6Mzk3MjAxMmNkMjYyYmYyMw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6M2E1NDdmNDY0Nzk1N2YwNA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gorski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Busoniu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3571864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111936" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432821" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couthures" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S Varma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573563" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861275v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S&#226;ntejudean" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;. Ungur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herzal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101546" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Adhikari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomphop Veetaseveera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111588" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Oza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Banavar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100263" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797178v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115719" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285433" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168360v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kravitzch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O Berthet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.054307" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939198v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Rocha Gon&#231;alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah E Elayoubi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3239801" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3185386" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186620" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150375v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3291421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3190061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fernandes Cunha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3304977" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Salahaldin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103189" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marcorin de Oliveira" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3035537" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.620770" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361427v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953816" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla Licea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bonilla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2948801" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100899" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100910" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390663v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919425" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mounthanyvong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919959" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814187v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2846185" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810268v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2840431" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432952v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2650919" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2017.2731340" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407822v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min S Sheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Q S Quek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2613083" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01340304v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuc Le" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Chung Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Safaei" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.0804" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2351406" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Cheikhrouhou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Samet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-015-0486-z" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00822055v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2252170" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407837v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Schmiele" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten S Rockstuhl" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk S Lederer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.033837" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bizyaeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Franci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#515;rescu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142538v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388565v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Ziada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girardin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990215v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822608v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686620v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hicheur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bariah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612349v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohamad" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02384" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962729v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS64316.2024.10883813" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10885873" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383835" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595225v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael F Cunha" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R Goncalves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.615" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626377v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Par&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2021-spring51267.2021.9448751" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569675" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Saludjian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_25" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365817v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436820v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine E Elayoubi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365824v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_21" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448795v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120759" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934467v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro I Maass" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350044v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanukiran Perabathini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranteja Tummuri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Agrawal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2019.8846947" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382480v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salahaldin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269995v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815213" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745260v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Han" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galindo-Serrano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417636" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580827" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742808v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.035" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653183v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264227" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745606v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Berri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745270v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68179-5_39" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Khalfet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959881" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561708v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745246v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652498v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652492v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro I. Maass" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Dower" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379966v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798674" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407878v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407879v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407861v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407872v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wincom.2016.7777225" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407849v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145294" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272491v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao S Zhang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362540" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098931v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850354" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933824v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745104v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104410v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728862v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728859v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364626" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782037v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647295v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332642v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72959-1_15" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649048v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811941v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098972v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515573v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05416927v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hazzami" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269390v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Nur &#214;zsert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010064v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Constantin Morarescu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124376v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112123" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04591586v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/vineethshome/publications/icon_risks.gif?attredirects=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6N2M5NGFiOGJjZjE1YmFmOA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzdjZDAwODhlMGZlYmMwMA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1408.5717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/file/index/docid/822055/filename/final_double.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjkwM2Y0MmNiY2JjYTVjNg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1106.0869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1209.1361" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1209.1359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/pdf/1301.6793.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjU2NDdlZjg0MmNlNWM0Mw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NGU4MWNiYTdlMTgzYTgzYQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzNjMTIzMmY3ZGQxMGMzMw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzA1M2Q4MDdlNWZmZDAzYg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjNjOWM5YmViNzEzZDIzZA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MjE4OGM3NmFmZDgxOGFlYw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/vineethshome/tasks/Krantz_style.pdf?attredirects=0&amp;d=1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?view_op=view_citation&amp;hl=en&amp;user=I42FdXUAAAAJ&amp;citation_for_view=I42FdXUAAAAJ:0EnyYjriUFMC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6Mzk3MjAxMmNkMjYyYmYyMw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6M2E1NDdmNDY0Nzk1N2YwNA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gorski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Busoniu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3571864" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couthures" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S Varma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573563" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107303" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S&#226;ntejudean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;. Ungur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herzal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101546" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Adhikari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomphop Veetaseveera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Oza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Banavar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100263" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115719" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Rocha Gon&#231;alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah E Elayoubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3239801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kravitzch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3185386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186620" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285433" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O Berthet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.054307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3291421" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3190061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fernandes Cunha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3304977" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Salahaldin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103189" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.620770" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marcorin de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3035537" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953816" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100899" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla Licea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bonilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2948801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100910" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919425" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mounthanyvong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919959" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2846185" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810268v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2840431" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432952v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2650919" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2017.2731340" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min S Sheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Q S Quek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2613083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01340304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuc Le" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Chung Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Safaei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.0804" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104524v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2351406" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Cheikhrouhou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Samet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-015-0486-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00822055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2252170" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Schmiele" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten S Rockstuhl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk S Lederer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.033837" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bizyaeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Franci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#515;rescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yeh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Ziada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girardin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hicheur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bariah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohamad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02384" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS64316.2024.10883813" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10885873" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383835" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595225v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873872v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael F Cunha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R Goncalves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.615" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626377v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Par&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2021-spring51267.2021.9448751" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Saludjian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_25" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569675" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine E Elayoubi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_21" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448795v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120759" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro I Maass" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanukiran Perabathini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranteja Tummuri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Agrawal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2019.8846947" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salahaldin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815213" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Han" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galindo-Serrano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417636" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745260v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580827" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742808v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653183v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264227" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745606v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Berri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745246v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68179-5_39" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Khalfet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959881" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652492v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro I. Maass" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Dower" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798674" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407872v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wincom.2016.7777225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407849v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145294" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao S Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362540" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850354" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104410v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933824v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745111v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364626" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782037v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583959v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16645-6_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332642v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72959-1_15" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811941v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926823v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584808v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kokkinis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05416927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hazzami" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269390v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Nur &#214;zsert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010064v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Constantin Morarescu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124376v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112123" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04591586v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>