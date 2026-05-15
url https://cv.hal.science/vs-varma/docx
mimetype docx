--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -860,763 +860,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched control strategies in platooning with dwell-time based string stability guaranties</w:t>
+                <w:t xml:space="preserve">Transmit power policies for stochastic stabilisation of multi-link wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Gorski</w:t>
+                <w:t xml:space="preserve">Alejandro Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3571864⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.111936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095607v1</w:t>
+                <w:t xml:space="preserve">hal-04716931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global synchronization of multi-agent systems with nonlinear interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A game theory analysis of decentralized epidemic management with opinion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Couthures</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573563⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1137 - 1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095623v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A game theory analysis of decentralized epidemic management with opinion dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Global synchronization of multi-agent systems with nonlinear interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432821⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.354 - 359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3573563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664763v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmit power policies for stochastic stabilisation of multi-link wireless networked control systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">A Stochastic Model for Optimizing Crowdfunding Campaign Success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111936⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.107303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716931v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Stochastic Model for Optimizing Crowdfunding Campaign Success</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Globally convergent path-aware optimization with mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ş. Ungur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Herzal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.107303. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55, pp.101546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orl.2025.107303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060998v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally convergent path-aware optimization with mobile robots</w:t>
+                <w:t xml:space="preserve">Switched control strategies in platooning with dwell-time based string stability guaranties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
+                <w:t xml:space="preserve">Etienne Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ş. Ungur</w:t>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Herzal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55, pp.101546. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.366 - 371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2024.101546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3571864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861275v1</w:t>
+                <w:t xml:space="preserve">hal-05095607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computationally efficient guaranteed cost control design for homogeneous clustered networks</w:t>
               </w:r>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,90 +1849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an opinion dynamics model coupled with an external environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 189 (Part 2), pp.115719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2213,51 +2213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.67-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2304,51 +2304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered transmission policies for nonlinear control systems over erasure channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2525,103 +2525,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Stackelberg viral marketing design for two competing players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.2922-2927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2649,261 +2649,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Fuel-efficient switching control for platooning systems with deep reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Rocha Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Fernandes Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3190061⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (12), pp.13989-13999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3304977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708462v1</w:t>
+                <w:t xml:space="preserve">hal-04194739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel-efficient switching control for platooning systems with deep reinforcement learning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel E Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (12), pp.13989-13999. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (6), pp.3362-3376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3304977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3190061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194739v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When and how to intervene for saving an entrepreneur’s crowdfunding campaign</w:t>
               </w:r>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Salahaldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50, pp.103189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3006,64 +3006,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time optimal control for a mobile robot with a communication objective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lohéac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.96-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3091,962 +3091,962 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tradeoff between health and economic impacts of the Covid-19 epidemic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network-aware controller design with performance guarantees for linear wireless systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">André Marcorin de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, pp.620770. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (9), pp.4297-4302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.620770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3035537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154840v1</w:t>
+                <w:t xml:space="preserve">hal-03024356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-aware controller design with performance guarantees for linear wireless systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the tradeoff between health and economic impacts of the Covid-19 epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Marcorin de Oliveira</w:t>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (9), pp.4297-4302. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.620770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3035537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2021.620770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024356v1</w:t>
+                <w:t xml:space="preserve">hal-03154840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-efficient time-triggered communication policies for wireless networked control systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communication-aware energy efficient trajectory planning with limited channel knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonilla Licea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953816⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (2), pp.431-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2019.2948801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361427v1</w:t>
+                <w:t xml:space="preserve">hal-02361259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time budget allocation policy design for viral marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Learning control for transmission and navigation with a mobile robot under unknown communication rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lohéac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Codrean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavian Ştefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100899⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100, pp.104460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545375v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning control for transmission and navigation with a mobile robot under unknown communication rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+                <w:t xml:space="preserve">Space-time budget allocation policy design for viral marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2020.104460⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.100899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867585v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication-aware energy efficient trajectory planning with limited channel knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moises Bonilla</w:t>
+                <w:t xml:space="preserve">Analysis of opinion dynamics under binary exogenous and endogenous signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Ghogho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Mehdi Ayouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (2), pp.431-442. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38, pp.100910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2019.2948801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361259v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of opinion dynamics under binary exogenous and endogenous signals</w:t>
+                <w:t xml:space="preserve">Energy-efficient time-triggered communication policies for wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André M de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ayouni</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38, pp.100910. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (10), pp.4324-4331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nahs.2020.100910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2953816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978090v1</w:t>
+                <w:t xml:space="preserve">hal-02361427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized control for guaranteed individual costs in a linear multi-agent system: A satisfaction equilibrium approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.918-923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4093,77 +4093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocating marketing resources over social networks: A long-term analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mounthanyvong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.1002-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4191,291 +4191,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing resource allocation in duopolies over social networks</w:t>
+                <w:t xml:space="preserve">Open multi-agent systems with discrete states and stochastic interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (4), pp.593-598. </w:t>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.375-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2846185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2840431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814187v1</w:t>
+                <w:t xml:space="preserve">hal-01810268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open multi-agent systems with discrete states and stochastic interactions</w:t>
+                <w:t xml:space="preserve">Marketing resource allocation in duopolies over social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragan Nesic</w:t>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (3), pp.375-380. </w:t>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.593-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2840431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2846185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810268v2</w:t>
+                <w:t xml:space="preserve">hal-01814187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using continuous power modulation for exchanging local channel state information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4522,77 +4522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interference coordination via power domain channel estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Visoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4750,460 +4750,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficiency analysis of antenna selection multi-input multi-output automatic repeat request systems over Nakagami-m fading channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cross-Layer Approach for Distributed Energy-Efficient Power Control in Interference Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc Phuc Le</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Salaheddine El Ayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-com.2014.0804⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (7), pp.641-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2014.2351406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340304v1</w:t>
+                <w:t xml:space="preserve">hal-01104524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cross-Layer Approach for Distributed Energy-Efficient Power Control in Interference Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Cross-layer distributed power control: a repeated game formulation to improve the sum energy efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Cheikhrouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaheddine El Ayoubi</w:t>
+                <w:t xml:space="preserve">Abdelaziz Samet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64 (7), pp.641-664. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2014.2351406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13638-015-0486-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104524v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-layer distributed power control: a repeated game formulation to improve the sum energy efficiency</w:t>
+                <w:t xml:space="preserve">Energy efficiency analysis of antenna selection multi-input multi-output automatic repeat request systems over Nakagami-m fading channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Mhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">Ngoc Phuc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Cheikhrouhou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Le Chung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelaziz Samet</w:t>
+                <w:t xml:space="preserve">Farzad Safaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">IET Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (12), pp.1522-1530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13638-015-0486-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-com.2014.0804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265212v1</w:t>
+                <w:t xml:space="preserve">hal-01340304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy Efficient Framework for the Analysis of MIMO Slow Fading Channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61 (10), pp.2647-2659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5380,1595 +5380,1595 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation analysis of an opinion dynamics model coupled with an environmental dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augmented-GDA: LLM In-Loop Gradient Descent Algorithm for Smooth Unconstrained Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bizyaeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+                <w:t xml:space="preserve">Belgacem Ben Ziada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Franci</w:t>
+                <w:t xml:space="preserve">Thomas Mongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Foundation and Large Language Models, FLLM'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235438v1</w:t>
+                <w:t xml:space="preserve">hal-05388565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimistic Constrained Online Convex Optimization for Resource Reservation in Tactile Internet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
+                <w:t xml:space="preserve">Collaborative network formation games between competing channels in a streaming platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM'25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2025, Reyjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268651v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative network formation games between competing channels in a streaming platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">Optimistic Constrained Online Convex Optimization for Resource Reservation in Tactile Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Nonlinear Control Systems, NOLCOS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2025, Reyjavik, Iceland</w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM'25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142538v1</w:t>
+                <w:t xml:space="preserve">hal-05268651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented-GDA: LLM In-Loop Gradient Descent Algorithm for Smooth Unconstrained Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Belgacem Ben Ziada</w:t>
+                <w:t xml:space="preserve">Bifurcation analysis of an opinion dynamics model coupled with an environmental dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mongaillard</w:t>
+                <w:t xml:space="preserve">Anastasia Bizyaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Zou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+                <w:t xml:space="preserve">Alessio Franci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Girardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Foundation and Large Language Models, FLLM'25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">64th IEEE Conference on Decision and Control, CDC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388565v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for robust platoons with communication delays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Analysis of a continuous opinion and discrete action dynamics model coupled with an external observation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nonlinear Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society, Jul 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990215v1</w:t>
+                <w:t xml:space="preserve">hal-04612349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion and self-confidence in influence networks: a coupled dynamics model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Strategic federated learning: Application to smart meter data clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd European Signal Processing Conference, EUSIPCO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2408.02384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822608v1</w:t>
+                <w:t xml:space="preserve">hal-04727992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large language models for power scheduling: A user-centric approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Influence of Social Networks on Crowdfunding Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Symposium on Modeling and Optimization in Mobile, Ad hoc, and Wireless Networks. WiOpt 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 11th International Conference on Social Networks Analysis, Management and Security (SNAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Gran Canaria, Spain. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SNAMS64316.2024.10883813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686620v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04962729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a non-linear opinion dynamics model coupled with an external signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Analysis and Control of Nonlinear Dynamics and Chaos, ACNDC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic federated learning: Application to smart meter data clustering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">AoI-based switching control for safe haptic teleoperation over a wireless network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Signal Processing Conference, EUSIPCO 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2408.02384⟩</w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10885873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727992v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Influence of Social Networks on Crowdfunding Projects</w:t>
+                <w:t xml:space="preserve">A stochastic model for controlling friends and family investment in crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 11th International Conference on Social Networks Analysis, Management and Security (SNAMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04962729v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04509102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a continuous opinion and discrete action dynamics model coupled with an external observation dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Control Conference, ECC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t>
+              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612349v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic model for controlling friends and family investment in crowdfunding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">Control design for robust platoons with communication delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">European Nonlinear Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society, Jul 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04509102v1</w:t>
+                <w:t xml:space="preserve">hal-04990215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AoI-based switching control for safe haptic teleoperation over a wireless network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Opinion and self-confidence in influence networks: a coupled dynamics model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine O. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Advances in Social Networks Analysis and Mining, ASONAM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rende, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688895v1</w:t>
+                <w:t xml:space="preserve">hal-04822608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear output regulation of discrete-time networked systems subject to stochastic packet drops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large language models for power scheduling: A user-centric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mongaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Giaccagli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">Othman Hicheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Astolfi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lina Bariah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control, CDC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">22nd International Symposium on Modeling and Optimization in Mobile, Ad hoc, and Wireless Networks. WiOpt 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818894v1</w:t>
+                <w:t xml:space="preserve">hal-04686620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-layer opinion dynamics model coupling static and bounded-confidence interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine O. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7009,1355 +7009,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A voter model on adaptive networks</w:t>
+                <w:t xml:space="preserve">Stochastic approximation of adaptive voter models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Berthet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Complex Networks &amp; Their Applications, CNA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595225v1</w:t>
+                <w:t xml:space="preserve">hal-04384761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic approximation of adaptive voter models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+                <w:t xml:space="preserve">A simple path-aware optimization method for mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudor Sântejudean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Berthet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Complex Networks &amp; Their Applications, CNA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nancy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384761v1</w:t>
+                <w:t xml:space="preserve">hal-03873872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple path-aware optimization method for mobile robots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucian Buşoniu</w:t>
+                <w:t xml:space="preserve">Reducing fuel consumption in platooning systems through reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael F Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago R Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Telematics Applications, TA 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Cluj-Napoca, Romania. pp.99-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03873872v1</w:t>
+                <w:t xml:space="preserve">hal-03940360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing fuel consumption in platooning systems through reinforcement learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ming Cao</w:t>
+                <w:t xml:space="preserve">Analysis and On/Off Lockdown Control for Time-Varying SIS Epidemics with a Shared Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebin Gracy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Paré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Intelligent Control and Automation Sciences ICONS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Control Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londre, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03940360v1</w:t>
+                <w:t xml:space="preserve">hal-03626377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and On/Off Lockdown Control for Time-Varying SIS Epidemics with a Shared Resource</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philip Paré</w:t>
+                <w:t xml:space="preserve">A voter model on adaptive networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine O. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Londre, United Kingdom</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626377v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and design of robust platoons under different communication technologies</w:t>
+                <w:t xml:space="preserve">Performance of vehicle platooning under different V2X relaying methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago R Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 93rd Vehicular Technology Conference (VTC2021-Spring)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Helsinki (virtual), Finland. </w:t>
+              <w:t xml:space="preserve">IEEE PIMRC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Helsinki (virtual), Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/vtc2021-spring51267.2021.9448751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199930v1</w:t>
+                <w:t xml:space="preserve">hal-03295946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic game formulation for control of opinion dynamics over social networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal pricing approach based on expected utility maximization with partial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Saludjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Network Games, Control and Optimization, NETGCOOP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cargèse, France. pp.285-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365817v1</w:t>
+                <w:t xml:space="preserve">hal-03517184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal pricing approach based on expected utility maximization with partial information</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic game formulation for control of opinion dynamics over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Network Games, Control and Optimization, NETGCOOP 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cargèse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517184v1</w:t>
+                <w:t xml:space="preserve">hal-03365817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of vehicle platooning under different V2X relaying methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+                <w:t xml:space="preserve">Distributed gradient methods to reach a Nash equilibrium in potential games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jomphop Veetaseveera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PIMRC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295946v1</w:t>
+                <w:t xml:space="preserve">hal-03436820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed gradient methods to reach a Nash equilibrium in potential games</w:t>
+                <w:t xml:space="preserve">A real options model for crowdfunding platforms: optimal project promotion strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Salahaldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th IEEE Conference on Decision and Control, CDC 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Austin, United States</w:t>
+              <w:t xml:space="preserve">24th Annual International Real Options Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436820v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real options model for crowdfunding platforms: optimal project promotion strategies</w:t>
+                <w:t xml:space="preserve">Optimal campaign strategy for social media marketing with a contrarian population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine E Elayoubi</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikash Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panteley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual International Real Options Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cargèse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382531v1</w:t>
+                <w:t xml:space="preserve">hal-03365824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal campaign strategy for social media marketing with a contrarian population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance and design of robust platoons under different communication technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago R Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elena Panteley</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Network Games, Cuntrol and Optimization, NETGCOOP 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cargèse, France. </w:t>
+              <w:t xml:space="preserve">2021 IEEE 93rd Vehicular Technology Conference (VTC2021-Spring)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Helsinki (virtual), Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87473-5_21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/vtc2021-spring51267.2021.9448751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365824v1</w:t>
+                <w:t xml:space="preserve">hal-03199930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle platooning schemes considering V2V communications: A joint communication/control approach</w:t>
               </w:r>
@@ -8369,51 +8369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Rocha Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Seoul, South Korea. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8460,90 +8460,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic stabilisation and power control for nonlinear feedback loops communicating over lossy wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro I Maass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragan Nešić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8581,77 +8581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-based transmission power policies for energy-efficient wireless control of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel E Quevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th IEEE Conference on Decision and Control, CDC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8670,2519 +8670,2519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient 3D Placement of UAVs with QoS assurance in Ad Hoc Wireless Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investment games in Crowdfunding platforms -Extended version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhanukiran Perabathini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vineeth Varma</w:t>
+                <w:t xml:space="preserve">L Salahaldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Computer Communication and Networks, ICCCN 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Developments in Alternative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Birmingham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350044v1</w:t>
+                <w:t xml:space="preserve">hal-03382480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investment games in Crowdfunding platforms -Extended version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning-based control for a communicating mobile robot under unknown rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine E Elayoubi</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Alternative Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadelphia, PA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/acc.2019.8815213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382480v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-based control for a communicating mobile robot under unknown rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+                <w:t xml:space="preserve">Efficient 3D Placement of UAVs with QoS assurance in Ad Hoc Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhanukiran Perabathini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiranteja Tummuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achal Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Philadelphia, PA, United States. </w:t>
+              <w:t xml:space="preserve">28th International Conference on Computer Communication and Networks, ICCCN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/acc.2019.8815213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2019.8846947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02269995v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-time budget allocation for marketing over social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Busoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756831v1</w:t>
+                <w:t xml:space="preserve">hal-01745260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic radio resource allocation to meet latency and reliability requirements in 5G networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malek Messai</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">87th Vehicular Technology Conference, VTC2018-Spring</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milwaukee, WI, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812631v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time budget allocation for marketing over social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+                <w:t xml:space="preserve">Periodic radio resource allocation to meet latency and reliability requirements in 5G networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yishu Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Galindo-Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Messai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems, ADHS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">87th Vehicular Technology Conference, VTC2018-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCSpring.2018.8417636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745260v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and control of multi-leveled opinions spreading in social networks</w:t>
+                <w:t xml:space="preserve">Opinion dynamics aware marketing strategies in duopolies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference, ACC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.3859-3864, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756892v1</w:t>
+                <w:t xml:space="preserve">hal-01653183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thresholding-based distributed power control for energy-efficient interference networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achal Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Bologna, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01943045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-aware design of state-feedback controllers for linear wireless networked control systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André M de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems ADHS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dynamics aware marketing strategies in duopolies</w:t>
+                <w:t xml:space="preserve">Continuous time opinion dynamics of agents with multi-leveled opinions and binary actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Martin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Computer Communications, INFOCOM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8264227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653183v2</w:t>
+                <w:t xml:space="preserve">hal-01756831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification orientée objectif et application au contrôle de puissance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Robust trajectory planning for robotic communications under fading channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonilla Licea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Symposium on Ubiquitous Networking, UNet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Casablanca, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68179-5_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745606v1</w:t>
+                <w:t xml:space="preserve">hal-01745270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling stochastic dynamics of agents with multi-leveled opinions and binary actions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Payoff-oriented quantization and application to power control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Khalfet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks, WiOpt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561708v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying node cooperation in reputation based packet forwarding within mobile Ad hoc networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling stochastic dynamics of agents with multi-leveled opinions and binary actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Symposium on Ubiquitous Networking, UNet 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745246v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust trajectory planning for robotic communications under fading channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bonilla Licea</w:t>
+                <w:t xml:space="preserve">Studying node cooperation in reputation based packet forwarding within mobile Ad hoc networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Said Radjef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Ubiquitous Networking, UNet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2017, Casablanca, Morocco. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2017, Casablanca, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-68179-5_39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01745270v1</w:t>
+                <w:t xml:space="preserve">hal-01745246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payoff-oriented quantization and application to power control</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic maximum allowable transmission intervals for the stability of linear wireless networked control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Modeling and Optimization in Mobile, Ad Hoc, and Wireless Networks, WiOpt 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/WIOPT.2017.7959881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01694275v1</w:t>
+                <w:t xml:space="preserve">hal-01652498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic maximum allowable transmission intervals for the stability of linear wireless networked control systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Emulation-based stabilisation of networked control systems over WirelessHART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro I. Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Nesic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter M. Dower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652498v1</w:t>
+                <w:t xml:space="preserve">hal-01652492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulation-based stabilisation of networked control systems over WirelessHART</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+                <w:t xml:space="preserve">Quantification orientée objectif et application au contrôle de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th IEEE Conference on Decision and Control, CDC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">XXVIe Colloque GRETSI Traitement du Signal &amp; des Images, GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01652492v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy efficient time-triggered control over wireless sensor/actuator networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Postoyan</w:t>
+                <w:t xml:space="preserve">Robust power modulation for channel state information exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Network Games, Control and Optimization, NETGCOOP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379966v1</w:t>
+                <w:t xml:space="preserve">hal-01407879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated equilibria in wireless power control games</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Berri</w:t>
+                <w:t xml:space="preserve">Wireless service provider selection and bandwidth resource allocation in multi-tier HCNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Said Radjef</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min S Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Q S Quek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Network Games, Control and Optimization, NETGCOOP 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2016.2613083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407878v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust power modulation for channel state information exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Zhang</w:t>
+                <w:t xml:space="preserve">Trajectory planning for energy-efficient robots with communications constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Daafouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Ghogho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Network Games, Control and Optimization, NETGCOOP 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Wireless Networks and Mobile Communications, Wincom'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Fez, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/wincom.2016.7777225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407879v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless service provider selection and bandwidth resource allocation in multi-tier HCNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chao Xu</w:t>
+                <w:t xml:space="preserve">Correlated equilibria in wireless power control games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tony Q S Quek</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Said Radjef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Network Games, Control and Optimization, NETGCOOP 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407861v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectory planning for energy-efficient robots with communications constraints</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mounir Ghogho</w:t>
+                <w:t xml:space="preserve">Energy efficient time-triggered control over wireless sensor/actuator networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Wireless Networks and Mobile Communications, Wincom'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Fez, Morocco. </w:t>
+              <w:t xml:space="preserve">55th IEEE Conference on Decision and Control, CDC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/wincom.2016.7777225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407872v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congestion games in caching enabled heterogeneous cellular networks</w:t>
               </w:r>
@@ -11259,64 +11259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power modulation: Application to inter-cell interference coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao S Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11376,77 +11376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical limits of point-to-point communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhanukiran Perabathini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mérouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marios Kountouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11500,446 +11500,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of repeated game models for green cross-layer power control in small cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Green Power Control for large MIMO systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelaziz Samet</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BlackSeaCom 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Batumi, Georgia</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104410v1</w:t>
+                <w:t xml:space="preserve">hal-00933824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Power Control for large MIMO systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">On the Energy Efficiency of Virtual MIMO Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mérouane Debbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933824v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Energy Efficiency of Virtual MIMO Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the benefits of repeated game models for green cross-layer power control in small cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Samet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cannes, France</w:t>
+              <w:t xml:space="preserve">BlackSeaCom 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Batumi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745104v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the benefits of repeated game models for green cross-layer power control in small cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Mhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Le Treust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Samet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 First International Black Sea Conference on Communications and Networking (BlackSeaCom)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Batumi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11990,51 +11990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12085,51 +12085,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Layer Design for Green Power Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12228,51 +12228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mériaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Pacific Grove, CA, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12297,90 +12297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mobility on MIMO Green Wireless Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Signal Processing Conference (EUSIPCO 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelone, Spain. pp.869-873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12437,77 +12437,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An opinion dynamics coupled to an environmental dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Couthures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop GDR MACS on Multi Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12672,77 +12672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Energy Management: From Conventional Optimization to Generative AI Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mongaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anuj Abraham; Shitala Prasad; Ahmed Alhammadi; Thierry Lestable; Ferdaous Chaabane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Vehicles and Computer Vision Solutions for Smart City Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature, pp.337-361, 2025, Lecture Notes in Intelligent Transportation and Infrastructure, </w:t>
@@ -12780,90 +12780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Efficient Communications in MIMO Wireless Channels: Information Theoretical Limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Veronica Belmega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu Jinsong. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Communications: Theoretical Fundamentals, Algorithms, and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.12-54, 2012</w:t>
@@ -12937,64 +12937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système pour économiser de l'énergie dans un réseau de communications sans-fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3013936. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13025,51 +13025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User assisted beam-forming for home based antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Debbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13100,64 +13100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de coordination d'émetteurs radio fondée sur le codage des niveaux de puissance d'émission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Visoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13180,196 +13180,179 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t>
+                <w:t xml:space="preserve">Competitive Influence Propagation on Social Networks with a Common Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezekael Hayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gast</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528351v1</w:t>
+                <w:t xml:space="preserve">hal-05617528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive Hybrid Resource Scheduling for Haptic Traffic with Diffusion-Based Offline Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Kokkinis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13377,51 +13360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah E Elayoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13439,64 +13422,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive event-triggered control for string-stable platooning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel-Constantin Morȃrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13534,324 +13517,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Sum Stochastic Differential Blotto-Type Games on Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Mixed-Timescale Resource Reservation Using Data-Driven Predictions for Tactile Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah E Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416927v1</w:t>
+                <w:t xml:space="preserve">hal-05611925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven Context-Aware Traffic Prediction and Modeling for Tactile Internet</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Asymptotic Analysis of a Competitive Epidemic Model with Virality Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kravitzch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irinel-Constantin Morarescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S. Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269390v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boltzmann social learning with heterogeneous rationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezekael Hayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-driven Context-Aware Traffic Prediction and Modeling for Tactile Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Nur Özsert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Prattichizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Elayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zero-Sum Stochastic Differential Blotto-Type Games on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hazzami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kazi-Tani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vineeth S Varma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal influence budget allocation for viral marketing using a multiple virus SIS model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lindamulage de Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth S Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irinel Constantin Morarescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samson Lasaulce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13861,100 +14125,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficiency optimization in wireless networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Satheeskumar Varma Satheeskumar Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cond-mat.other]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01124376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13964,105 +14228,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control, optimization and games for networked dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineeth Varma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Lorraine, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04591586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId332"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14130,51 +14394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9533AF9"/>
+    <w:nsid w:val="8430C30E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14278,51 +14542,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1ACD0D18"/>
+    <w:nsid w:val="D050BFC4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14426,51 +14690,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A519FAD"/>
+    <w:nsid w:val="8D381129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14574,51 +14838,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F7017BAF"/>
+    <w:nsid w:val="8840B3FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14722,51 +14986,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="B59A7E1C"/>
+    <w:nsid w:val="81A3FA16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14965,51 +15229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/vineethshome/publications/icon_risks.gif?attredirects=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6N2M5NGFiOGJjZjE1YmFmOA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzdjZDAwODhlMGZlYmMwMA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1408.5717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/file/index/docid/822055/filename/final_double.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjkwM2Y0MmNiY2JjYTVjNg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1106.0869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1209.1361" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1209.1359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/pdf/1301.6793.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjU2NDdlZjg0MmNlNWM0Mw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NGU4MWNiYTdlMTgzYTgzYQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzNjMTIzMmY3ZGQxMGMzMw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzA1M2Q4MDdlNWZmZDAzYg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjNjOWM5YmViNzEzZDIzZA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MjE4OGM3NmFmZDgxOGFlYw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/vineethshome/tasks/Krantz_style.pdf?attredirects=0&amp;d=1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?view_op=view_citation&amp;hl=en&amp;user=I42FdXUAAAAJ&amp;citation_for_view=I42FdXUAAAAJ:0EnyYjriUFMC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6Mzk3MjAxMmNkMjYyYmYyMw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6M2E1NDdmNDY0Nzk1N2YwNA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gorski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Busoniu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3571864" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couthures" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S Varma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573563" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716931v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111936" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107303" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861275v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S&#226;ntejudean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;. Ungur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herzal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101546" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Adhikari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomphop Veetaseveera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Oza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Banavar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100263" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115719" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Rocha Gon&#231;alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah E Elayoubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3239801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kravitzch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3185386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186620" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285433" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O Berthet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.054307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3291421" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3190061" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fernandes Cunha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3304977" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Salahaldin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103189" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.620770" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marcorin de Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3035537" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M de Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953816" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100899" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla Licea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bonilla" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2948801" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978090v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100910" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919425" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mounthanyvong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919959" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814187v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2846185" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810268v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2840431" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432952v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2650919" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2017.2731340" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min S Sheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Q S Quek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2613083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01340304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuc Le" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Chung Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Safaei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.0804" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104524v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2351406" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265212v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Cheikhrouhou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Samet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-015-0486-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00822055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2252170" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Schmiele" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten S Rockstuhl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk S Lederer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.033837" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bizyaeva" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Franci" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#515;rescu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268651v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yeh" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388565v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Ziada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongaillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girardin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822608v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hicheur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bariah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohamad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02384" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS64316.2024.10883813" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612349v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509102v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688895v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10885873" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383835" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595225v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384761v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873872v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940360v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael F Cunha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R Goncalves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.615" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626377v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Par&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199930v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2021-spring51267.2021.9448751" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365817v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517184v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Saludjian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_25" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569675" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine E Elayoubi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_21" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448795v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120759" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro I Maass" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350044v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanukiran Perabathini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranteja Tummuri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Agrawal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2019.8846947" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382480v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salahaldin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269995v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815213" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812631v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Han" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galindo-Serrano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417636" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745260v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.036" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943045v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580827" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742808v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.035" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653183v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264227" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745606v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Berri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561708v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745246v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68179-5_39" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694275v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Khalfet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959881" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652492v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro I. Maass" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Dower" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379966v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798674" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407878v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407879v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407861v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407872v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wincom.2016.7777225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407849v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145294" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao S Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362540" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850354" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104410v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933824v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745104v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745111v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364626" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782037v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583959v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16645-6_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332642v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72959-1_15" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811941v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926823v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584808v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kokkinis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05416927v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hazzami" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269390v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Nur &#214;zsert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010064v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Constantin Morarescu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124376v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112123" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04591586v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/vineethshome/publications/icon_risks.gif?attredirects=0" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6N2M5NGFiOGJjZjE1YmFmOA" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzdjZDAwODhlMGZlYmMwMA" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1408.5717" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inria.fr/file/index/docid/822055/filename/final_double.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjkwM2Y0MmNiY2JjYTVjNg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1106.0869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1209.1361" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/abs/1209.1359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arxiv.org/pdf/1301.6793.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjU2NDdlZjg0MmNlNWM0Mw" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NGU4MWNiYTdlMTgzYTgzYQ" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzNjMTIzMmY3ZGQxMGMzMw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MzA1M2Q4MDdlNWZmZDAzYg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6NjNjOWM5YmViNzEzZDIzZA" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/viewerng/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6MjE4OGM3NmFmZDgxOGFlYw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/vineethshome/tasks/Krantz_style.pdf?attredirects=0&amp;d=1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?view_op=view_citation&amp;hl=en&amp;user=I42FdXUAAAAJ&amp;citation_for_view=I42FdXUAAAAJ:0EnyYjriUFMC" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6Mzk3MjAxMmNkMjYyYmYyMw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/viewer?a=v&amp;pid=sites&amp;srcid=ZGVmYXVsdGRvbWFpbnx2aW5lZXRoc2hvbWV8Z3g6M2E1NDdmNDY0Nzk1N2YwNA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaddad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezekael Hayel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Varma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gast" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2026.101718" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716931v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Maass" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;i&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Lasaulce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111936" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lindamulage de Silva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Morarescu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432821" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095623v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couthures" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S Varma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3573563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2025.107303" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor S&#226;ntejudean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;. Ungur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Herzal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth S. Varma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2024.101546" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gorski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Busoniu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3571864" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594634v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Adhikari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomphop Veetaseveera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111588" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Oza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#259;rescu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Banavar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100263" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2024.115719" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Rocha Gon&#231;alves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah E Elayoubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2023.3239801" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kravitzch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berthet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3185386" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3186620" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154617v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Quevedo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285433" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168360v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O Berthet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.107.054307" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150375v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Cao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3291421" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Fernandes Cunha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Elayoubi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3304977" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708462v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3190061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Salahaldin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103189" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353582v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Loh&#233;ac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2022.05.013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024356v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marcorin de Oliveira" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3035537" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2021.620770" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla Licea" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Bonilla" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2019.2948801" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867585v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Bu&#351;oniu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Codrean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian &#350;tefan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2020.104460" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545375v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100899" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100910" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M de Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2953816" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390663v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919425" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mounthanyvong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919959" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810268v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Nesic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2840431" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814187v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2846185" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432952v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2017.2650919" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Visoz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/twc.2017.2731340" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407822v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min S Sheng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Q S Quek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2016.2613083" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine El Ayoubi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2014.2351406" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Mhiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Cheikhrouhou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Samet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-015-0486-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01340304v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Phuc Le" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Chung Tran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Safaei" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-com.2014.0804" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00822055v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2252170" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407837v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin S Schmiele" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten S Rockstuhl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk S Lederer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.033837" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388565v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Ben Ziada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongaillard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Girardin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142538v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268651v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Yeh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235438v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bizyaeva" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Franci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel-Constantin Mor&#515;rescu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727992v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Mohamad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;rouane Debbah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2408.02384" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962729v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SNAMS64316.2024.10883813" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04688895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10885873" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509102v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818894v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Giaccagli" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990215v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine O. Berthet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Hicheur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bariah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822565v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383835" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384761v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873872v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.08.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael F Cunha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R Goncalves" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.615" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626377v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebin Gracy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Par&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595225v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295946v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago R Gon&#231;alves" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569675" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Saludjian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_25" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine E Elayoubi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365824v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87473-5_21" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199930v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vtc2021-spring51267.2021.9448751" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448795v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC45663.2020.9120759" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro I Maass" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935667v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382480v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Salahaldin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/acc.2019.8815213" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350044v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhanukiran Perabathini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiranteja Tummuri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achal Agrawal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2019.8846947" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745260v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.036" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756892v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yishu Han" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Galindo-Serrano" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Messai" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417636" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653183v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8264227" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943045v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580827" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.035" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756831v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745270v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68179-5_39" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694275v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Khalfet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/WIOPT.2017.7959881" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561708v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745246v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Berri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Said Radjef" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652492v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro I. Maass" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter M. Dower" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745606v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407879v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407861v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407872v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonilla" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wincom.2016.7777225" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407878v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379966v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798674" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407849v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2015.7145294" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao S Zhang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362540" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marios Kountouris" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Conte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIOPT.2014.6850354" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933824v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745104v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104410v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745111v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Treust" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728862v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00728859v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2012.6364626" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782037v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;riaux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00647295v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715787v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583959v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-16645-6_2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332642v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72959-1_15" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00649048v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Veronica Belmega" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811941v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineeth Satheeskumar Varma Satheeskumar Varma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098972v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926823v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617528v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584808v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kokkinis" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Zhang" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515573v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611925v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528351v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269390v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Nur &#214;zsert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Prattichizzo" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05416927v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hazzami" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010064v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irinel Constantin Morarescu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124376v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112123" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04591586v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>