--- v1 (2026-03-25)
+++ v2 (2026-05-03)
@@ -177,4812 +177,4940 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vivo Positron Emission Tomography Imaging of α‐Synuclein: A Major Breakthrough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.30139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410310v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+              <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993678v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SB-258585 reduces food motivation while blocking 5-HT$_6$ receptors in the non-human primate striatum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pitoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Debatisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maulavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 131, pp.110970. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.110970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striatal Serotonin 4 Receptor is Increased in Experimental Parkinsonism and Dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Cirillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathik Parekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (2), pp.261-267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JPD-230331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Serotonin 4 Receptor Subtype: A Target of Particular Interest, Especially for Brain Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (10), pp.5245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms25105245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dufourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Carcenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bossù</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132 (4), pp.146400. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Expression of Alpha-, Beta-, and Gamma-Synucleins in Brainstem Regions of a Non-Human Primate Model of Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analia Bortolozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (15), pp.8586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23158586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Up and Down γ-Synuclein Transcription in Dopamine Neurons Translates into Changes in Dopamine Neurotransmission and Behavioral Performance in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén Pavia-Collado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Rodríguez-Aller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Alarcón-Arís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluís Miquel-Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Ruiz-Bronchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (3), pp.1807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms23031807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic and Dopaminergic Lesions Underlying Parkinsonian Neuropsychiatric Signs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Selective serotonin reuptake inhibitor treatment retunes emotional valence in primate ventral striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.28722⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-021-00991-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874053v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective serotonin reuptake inhibitor treatment retunes emotional valence in primate ventral striatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Millot</w:t>
+                <w:t xml:space="preserve">Serotonergic and Dopaminergic Lesions Underlying Parkinsonian Neuropsychiatric Signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-021-00991-x⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (12), pp.2888-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.28722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358789v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior MDMA administration aggravates MPTP-induced Parkinsonism in macaque monkeys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood Flow as a Route for Bidirectional Propagation of Synucleinopathy in Parkinson's Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104643⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.28236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566672v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Flow as a Route for Bidirectional Propagation of Synucleinopathy in Parkinson's Disease?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Neuropsychiatric Disorders in Parkinson’s Disease: What Do We Know About the Role of Dopaminergic and Non-dopaminergic Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.28236⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04845310v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric Disorders in Parkinson’s Disease: What Do We Know About the Role of Dopaminergic and Non-dopaminergic Systems?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prior MDMA administration aggravates MPTP-induced Parkinsonism in macaque monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sgambato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00025⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.104643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04845300v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early limbic microstructural alterations in apathy and depression in de novo Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Lhommée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (11), pp.1644-1654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.27793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathophysiology of levodopa-induced dyskinesia: Insights from multimodal imaging and immunohistochemistry in non-human primates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Pathophysiology of dyskinesia and behavioral disorders in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (8), pp.1145 - 1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-018-1871-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04573490v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathophysiology of dyskinesia and behavioral disorders in non-human primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Historical crossroads in the conceptual delineation of apathy in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pagonabarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Krack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Kulisevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00702-018-1871-7⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (2), pp.613 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04845272v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical crossroads in the conceptual delineation of apathy in Parkinson’s disease</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Molecular Imaging of Opioid System in Idiopathic Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brefel-Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awx362⟩</w:t>
+              <w:t xml:space="preserve">International Review of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.275 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.irn.2018.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845263v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Imaging of Opioid System in Idiopathic Parkinson's Disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathophysiology of levodopa-induced dyskinesia: Insights from multimodal imaging and immunohistochemistry in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.irn.2018.07.029⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845285v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion tensor imaging marks dopaminergic and serotonergic lesions in the Parkinsonian monkey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léon Tremblay</w:t>
+                <w:t xml:space="preserve">Impulse control disorders and levodopa-induced dyskinesias in Parkinson's disease: an update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Voon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Celeste Napier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony A Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.27201⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.238-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573482v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse control disorders and levodopa-induced dyskinesias in Parkinson's disease: an update.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony A Grace</w:t>
+                <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30004-2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490856v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Dopamine and serotonin modulation of motor and non-motor functions of the non-human primate striato-pallidal circuits in normal and pathological states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (3), pp.485-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-017-1693-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689720v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine and serotonin modulation of motor and non-motor functions of the non-human primate striato-pallidal circuits in normal and pathological states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Diffusion tensor imaging marks dopaminergic and serotonergic lesions in the Parkinsonian monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00702-017-1693-z⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.298-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845224v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventral Pallidum Encodes Contextual Information and Controls Aversive Behaviors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léon Tremblay</w:t>
+                <w:t xml:space="preserve">The prominent role of serotonergic degeneration in apathy, anxiety and depression in de novo Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Krack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Lhommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw107⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (9), pp.2486-2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/aww162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845186v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prominent role of serotonergic degeneration in apathy, anxiety and depression in de novo Parkinson’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Ventral Pallidum Encodes Contextual Information and Controls Aversive Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Hoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe N Tobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/aww162⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.bhw107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000610v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Dopamine and Serotonin Systems on MPTP Monkeys: A Longitudinal PET Investigation of Compensatory Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.1577 - 1589. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2010-15.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural impact of a double dopaminergic and serotonergic lesion in the non-human primate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Neumane</w:t>
+                <w:t xml:space="preserve">Social behavioral changes in MPTP-treated monkey model of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awv183⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890769v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social behavioral changes in MPTP-treated monkey model of Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+                <w:t xml:space="preserve">Behavioural impact of a double dopaminergic and serotonergic lesion in the non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00042⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awv183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120335v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical evaluation of [18F]2FNQ1P as the first fluorinated serotonin 5-HT6 radioligand for PET imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (3), pp.495-502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00259-014-2936-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonergic pharmacology in animal models: From behavioral disorders to dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.15 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.01.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortico-basal ganglia circuits involved in different motivation disorders in non-human primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Worbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Féger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 221 (1), pp.345-364. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-014-0911-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02128303v1</w:t>
+                <w:t xml:space="preserve">hal-02115083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115083v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dopamine and serotonin antagonist injections into the striatopallidal complex of asymptomatic MPTP-treated monkeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (1), pp.27-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of L-DOPA and STN-HFS dyskinesiogenic treatments on NR2B regulation in basal ganglia in the rat model of Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Savasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 48 (3), pp.379-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00742517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of serotonergic 1A receptor dysfunction in depression associated with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Evelyne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.84-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.23895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct changes in cAMP and extracellular signal-regulated protein kinase signalling in L-DOPA-induced dyskinesia.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dovero</w:t>
+                <w:t xml:space="preserve">Forelimb dyskinesia mediated by high-frequency stimulation of the subthalamic nucleus is linked to rapid activation of the NR2B subunit of N-methyl-D-aspartate receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kerkerian-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Savasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012322⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (3), pp.423-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07290.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00628011v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forelimb dyskinesia mediated by high-frequency stimulation of the subthalamic nucleus is linked to rapid activation of the NR2B subunit of N-methyl-D-aspartate receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Savasta</w:t>
+                <w:t xml:space="preserve">Distinct changes in cAMP and extracellular signal-regulated protein kinase signalling in L-DOPA-induced dyskinesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Savasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dovero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07290.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (8), pp.e12322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00562514v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00628011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forelimb dyskinesia mediated by high-frequency stimulation of the subthalamic nucleus is linked to rapid activation of the NR2B subunit of N-methyl-D-aspartate receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Kerkerian-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Savasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (3), pp.423-34. </w:t>
@@ -4996,2493 +5124,2377 @@
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07290.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00627991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo and long-term l-Dopa induce both common and distinct striatal gene profiles in the hemiparkinsonian rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle El Atifi-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Buggia-Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Platet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François R. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (2), pp.340-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2009.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00398614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency stimulation of the subthalamic nucleus potentiates L-DOPA-induced neurochemical changes in the striatum in a rat model of Parkinson's disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abid Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Kachidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gubellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (9), pp.2377-86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2949-06.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00391591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency stimulation of the subthalamic nucleus potentiates L-DOPA-induced neurochemical changes in the striatum in a rat model of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oueslati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kachidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gubellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27, pp.2377-2386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Homer-1 protein Ania-3 interacts with the plasma membrane calcium pump.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Subthalamic stimulation-induced forelimb dyskinesias are linked to an increase in glutamate levels in the substantia nigra pars reticulata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.03.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (42), pp.10768-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3065-06.2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391633v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00391608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthalamic stimulation-induced forelimb dyskinesias are linked to an increase in glutamate levels in the substantia nigra pars reticulata.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Phosphorylation of DARPP-32 at Threonine-34 is required for cocaine action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venetia Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Svenningsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3065-06.2006⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (3), pp.555-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.npp.1300832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391608v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00411000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of DARPP-32 at Threonine-34 is required for cocaine action.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">The Homer-1 protein Ania-3 interacts with the plasma membrane calcium pump.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuning Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Berke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven E. Hyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel E. Strehler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.npp.1300832⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 343 (2), pp.630-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00411000v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00391633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated and Spatial Upregulation of Arc in Striatonigral Neurons Correlates With L-Dopa-Induced Behavioral Sensitization in Dyskinetic Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Buggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (11), pp.936-947. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.jnen.0000186922.42592.b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated and spatial upregulation of arc in striatonigral neurons correlates with L-dopa-induced behavioral sensitization in dyskinetic rats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Buggia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 64 (11), pp.936-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00391107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ania‐6 splice variants by distinct signaling pathways in striatal neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raia Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angus C Nairn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven E Hyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 86 (1), pp.153 - 164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01816.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine and Glutamate Induce Distinct Striatal Splice Forms of Ania-6, an RNA Polymerase II-Associated Cyclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Berke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng-Peng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (2), pp.277-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0896-6273(01)00465-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF A FUNCTIONAL IMPAIRMENT OF CORTICOSTRIATAL TRANSMISSION ON CORTICALLY EVOKED EXPRESSION OF C-FOS AND ZIF 268 IN THE RAT BASAL GANGLIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Deniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 93 (4), pp.1313-1321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0306-4522(99)00267-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo expression and regulation of Elk-1, a target of the extracellular-regulated kinase signaling pathway, in the adult rat brain.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular Signal-Regulated Kinase (ERK) Controls Immediate Early Gene Induction on Corticostriatal Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Neuroscience: The Official Journal of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372738v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Signal-Regulated Kinase (ERK) Controls Immediate Early Gene Induction on Corticostriatal Stimulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo expression and regulation of Elk-1, a target of the extracellular-regulated kinase signaling pathway, in the adult rat brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hipskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Neuroscience: The Official Journal of the Society for Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (1), pp.214-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.18-01-00214.1998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844911v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF ELECTRICAL STIMULATION OF THE CEREBRAL CORTEX ON THE EXPRESSION OF THE FOS PROTEIN IN THE BASAL GANGLIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Abo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Abo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Rogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Deniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 81 (1), pp.93-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0306-4522(97)00179-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF ANGIOTENSIN II ON A SPINAL NOCICEPTIVE REFLEX IN THE RAT: RECEPTOR AND MECHANISM OF ACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Toma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 61 (5), pp.503-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0024-3205(97)00410-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844864v1</w:t>
-              </w:r>
-[...114 lines deleted...]
-                <w:t xml:space="preserve">hal-04982491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential impact of early or late lesions of the 5-HT system on parkinsonian symptoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The role of serotonin on neuropsychiatric signs in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dopamine meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Mediterranean Neuroscience Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005244v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of serotonin on neuropsychiatric signs in Parkinson’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Differential impact of early or late lesions of the 5-HT system on parkinsonian symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Neuroscience Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Dopamine meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005233v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité sur le trouble du contrôle des impulsions dans la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiology of dyskinesia and behavioral disorders in non-human primates: Insights from multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the serotonergic system in non-motor symptoms of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Neuroscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marrackech, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the serotonergic system in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Neuroscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7492,314 +7504,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxin-based rodent models of Parkinson's disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+                <w:t xml:space="preserve">Breathing new life into neurotoxic-based monkey models of Parkinson's disease to study the complex biological interplay between serotonin and dopamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Eronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Trials in Parkinson’s Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5-HT Interaction with Other Neurotransmitters: Experimental Evidence and Therapeutic Relevance - Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 261, Elsevier, pp.265 - 285, 2021, Progress in Brain Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.pbr.2020.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845657v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breathing new life into neurotoxic-based monkey models of Parkinson's disease to study the complex biological interplay between serotonin and dopamine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Eronique Sgambato</w:t>
+                <w:t xml:space="preserve">Toxin-based rodent models of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Angela Cenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5-HT Interaction with Other Neurotransmitters: Experimental Evidence and Therapeutic Relevance - Part B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Trials in Parkinson’s Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.pbr.2020.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845385v1</w:t>
+                <w:t xml:space="preserve">hal-04845657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate early gene (IEG) induction in the basal ganglia upon electrical stimulation of the cerebral cortex: involvement of the MAPkinase pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Rogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basal Ganglia VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7809,249 +7821,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Non-Dopaminergic Systems in Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Miguelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Deurwaerdère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2020.593822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Signal-Regulated Kinase (ERK) Controls Immediate Early Gene Induction on Corticostriatal Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Pagès</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monique Rogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998, pp.8814-8825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.18-21-08814.1998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8061,189 +8073,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primate brain template image and reference atlas creation for voxel-based functional analysis of PET in Macaca fascicularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroreceptor Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Glasgow, Ecosse, United Kingdom. 52, pp.S174-S175, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8311,51 +8323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EF48A4C"/>
+    <w:nsid w:val="1CDCA7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8542,51 +8554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vsgambato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-8586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155460161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9062-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993678v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cirillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathik Parekh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-230331" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845433v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845413v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Bortolozzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158586" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Pavia-Collado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Aller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alarc&#243;n-Ar&#237;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Miquel-Rio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ruiz-Bronchal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031807" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874053v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28722" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104643" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27793" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573490v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1871-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Kulisevsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx362" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2018.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Voon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Celeste Napier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Frank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A Grace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30004-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845224v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-017-1693-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845186v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hoshi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N Tobler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04000610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00042" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.01.031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845133v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;ger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0911-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintana" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Savasta" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00628011v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Santini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012322" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkerian-Le Goff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savasta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07290.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9KVPRNG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627991v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Melon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kerkerian-Le Goff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi-Borel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buggia-Prevot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.02.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391591v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Oueslati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kachidian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2949-06.2007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgambato-Faure" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kachidian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gubellini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391633v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Xiong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Berke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E. Hyman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel E. Strehler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.03.020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacombe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feuerstein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3065-06.2006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411000v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Zachariou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sasaki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300832" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845015v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buggia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gilbert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jnen.0000186922.42592.b7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391107v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Minassian" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Nairn" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E Hyman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01816.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Berke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Peng Zhu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lavoie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(01)00465-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844918v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maurice" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Besson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Thierry" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Deniau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(99)00267-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB2BCW4G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372738v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sgambato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhoutte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rogard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipskind" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.18-01-00214.1998" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844911v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844887v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Abo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(97)00179-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Toma" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Couture" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0024-3205(97)00410-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982491v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30139" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005244v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Cenci" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845385v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eronique Sgambato" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2020.07.015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rogard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miguelez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.593822" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.18-21-08814.1998" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vsgambato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-8586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155460161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9062-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cirillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathik Parekh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-230331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Bortolozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158586" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Pavia-Collado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Aller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alarc&#243;n-Ar&#237;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Miquel-Rio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ruiz-Bronchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27793" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1871-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Kulisevsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx362" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2018.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPZ5S02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Voon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Celeste Napier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Frank" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A Grace" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30004-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-017-1693-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04000610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hoshi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N Tobler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.01.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;ger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0911-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Savasta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkerian-Le Goff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savasta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07290.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9KVPRNG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00628011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Santini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012322" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627991v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Melon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kerkerian-Le Goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi-Borel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buggia-Prevot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.02.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Oueslati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kachidian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2949-06.2007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306706v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgambato-Faure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kachidian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gubellini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacombe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feuerstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3065-06.2006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Zachariou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sasaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300832" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Xiong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Berke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E. Hyman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel E. Strehler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.03.020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buggia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gilbert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jnen.0000186922.42592.b7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391107v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Minassian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Nairn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E Hyman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01816.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Berke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Peng Zhu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lavoie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(01)00465-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Besson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Thierry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Deniau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(99)00267-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB2BCW4G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sgambato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhoutte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rogard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipskind" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.18-01-00214.1998" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Abo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(97)00179-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Toma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Couture" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0024-3205(97)00410-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005244v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845385v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eronique Sgambato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2020.07.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845657v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Cenci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845669v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rogard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845326v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miguelez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.593822" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.18-21-08814.1998" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>