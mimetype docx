--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -293,51 +293,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -410,6645 +410,6511 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melinda de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 148 (6), pp.2108 - 2121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993678v1</w:t>
+                <w:t xml:space="preserve">hal-05410310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic dysfunction in patients with impulse control disorders in Parkinson’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melinda de Oliveira</w:t>
+                <w:t xml:space="preserve">SB-258585 reduces food motivation while blocking 5-HT$_6$ receptors in the non-human primate striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pitoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Debatisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maulavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awaf087⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, pp.110970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.110970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410310v1</w:t>
+                <w:t xml:space="preserve">hal-04566627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SB-258585 reduces food motivation while blocking 5-HT$_6$ receptors in the non-human primate striatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Météreau</w:t>
+                <w:t xml:space="preserve">Striatal Serotonin 4 Receptor is Increased in Experimental Parkinsonism and Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Cirillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathik Parekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.261-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JPD-230331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2024.110970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04566627v1</w:t>
+                <w:t xml:space="preserve">hal-04802942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striatal Serotonin 4 Receptor is Increased in Experimental Parkinsonism and Dyskinesia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Serotonin 4 Receptor Subtype: A Target of Particular Interest, Especially for Brain Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (10), pp.5245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25105245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JPD-230331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04802942v1</w:t>
+                <w:t xml:space="preserve">hal-04845433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Serotonin 4 Receptor Subtype: A Target of Particular Interest, Especially for Brain Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dufourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bossù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (4), pp.146400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25105245⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04845433v1</w:t>
+                <w:t xml:space="preserve">hal-03577368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metabolic biomarker predicts Parkinson’s disease at the early stages in patients and animal models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased Expression of Alpha-, Beta-, and Gamma-Synucleins in Brainstem Regions of a Non-Human Primate Model of Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analia Bortolozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (15), pp.8586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23158586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/JCI146400⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03577368v1</w:t>
+                <w:t xml:space="preserve">hal-04845413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Expression of Alpha-, Beta-, and Gamma-Synucleins in Brainstem Regions of a Non-Human Primate Model of Parkinson’s Disease</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Up and Down γ-Synuclein Transcription in Dopamine Neurons Translates into Changes in Dopamine Neurotransmission and Behavioral Performance in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Pavia-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodríguez-Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Alarcón-Arís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Miquel-Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Ruiz-Bronchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (15), pp.8586. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 23 (3), pp.1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms23031807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23158586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845413v1</w:t>
+                <w:t xml:space="preserve">hal-04845403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up and Down γ-Synuclein Transcription in Dopamine Neurons Translates into Changes in Dopamine Neurotransmission and Behavioral Performance in Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esther Ruiz-Bronchal</w:t>
+                <w:t xml:space="preserve">Selective serotonin reuptake inhibitor treatment retunes emotional valence in primate ventral striatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pasquereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-021-00991-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms23031807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845403v1</w:t>
+                <w:t xml:space="preserve">hal-03358789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective serotonin reuptake inhibitor treatment retunes emotional valence in primate ventral striatum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Millot</w:t>
+                <w:t xml:space="preserve">Serotonergic and Dopaminergic Lesions Underlying Parkinsonian Neuropsychiatric Signs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (12), pp.2888-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.28722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-021-00991-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03358789v1</w:t>
+                <w:t xml:space="preserve">hal-03874053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic and Dopaminergic Lesions Underlying Parkinsonian Neuropsychiatric Signs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood Flow as a Route for Bidirectional Propagation of Synucleinopathy in Parkinson's Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36 (12), pp.2888-2900. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.28236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.28722⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03874053v1</w:t>
+                <w:t xml:space="preserve">hal-04845310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood Flow as a Route for Bidirectional Propagation of Synucleinopathy in Parkinson's Disease?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropsychiatric Disorders in Parkinson’s Disease: What Do We Know About the Role of Dopaminergic and Non-dopaminergic Systems?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.28236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845310v1</w:t>
+                <w:t xml:space="preserve">hal-04845300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric Disorders in Parkinson’s Disease: What Do We Know About the Role of Dopaminergic and Non-dopaminergic Systems?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prior MDMA administration aggravates MPTP-induced Parkinsonism in macaque monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, pp.104643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00025⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04845300v1</w:t>
+                <w:t xml:space="preserve">hal-04566672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prior MDMA administration aggravates MPTP-induced Parkinsonism in macaque monkeys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+                <w:t xml:space="preserve">Early limbic microstructural alterations in apathy and depression in de novo Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Lhommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (11), pp.1644-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2019.104643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04566672v1</w:t>
+                <w:t xml:space="preserve">hal-03075321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early limbic microstructural alterations in apathy and depression in de novo Parkinson's disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">Pathophysiology of dyskinesia and behavioral disorders in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Maillet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125 (8), pp.1145 - 1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-018-1871-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.27793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03075321v1</w:t>
+                <w:t xml:space="preserve">hal-04845272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathophysiology of dyskinesia and behavioral disorders in non-human primates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical crossroads in the conceptual delineation of apathy in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pagonabarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Krack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Kulisevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (2), pp.613 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-018-1871-7⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04845272v1</w:t>
+                <w:t xml:space="preserve">hal-04845263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical crossroads in the conceptual delineation of apathy in Parkinson’s disease</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jaime Kulisevsky</w:t>
+                <w:t xml:space="preserve">Molecular Imaging of Opioid System in Idiopathic Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Brefel-Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141, pp.275 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.irn.2018.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awx362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845263v1</w:t>
+                <w:t xml:space="preserve">hal-04845285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Imaging of Opioid System in Idiopathic Parkinson's Disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathophysiology of levodopa-induced dyskinesia: Insights from multimodal imaging and immunohistochemistry in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.132-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.irn.2018.07.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845285v1</w:t>
+                <w:t xml:space="preserve">hal-04573490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathophysiology of levodopa-induced dyskinesia: Insights from multimodal imaging and immunohistochemistry in non-human primates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léon Tremblay</w:t>
+                <w:t xml:space="preserve">Impulse control disorders and levodopa-induced dyskinesias in Parkinson's disease: an update.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Voon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Celeste Napier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony A Grace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.08.016⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (3), pp.238-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04573490v1</w:t>
+                <w:t xml:space="preserve">hal-01490856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse control disorders and levodopa-induced dyskinesias in Parkinson's disease: an update.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony A Grace</w:t>
+                <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1474-4422(17)30004-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490856v1</w:t>
+                <w:t xml:space="preserve">hal-01689720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Reliability of [18F]2FNQ1P in Cynomolgus Monkeys as a PET Radiotracer for Serotonin 5-HT6 Receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Dopamine and serotonin modulation of motor and non-motor functions of the non-human primate striato-pallidal circuits in normal and pathological states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125 (3), pp.485-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-017-1693-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphar.2017.00471⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689720v1</w:t>
+                <w:t xml:space="preserve">hal-04845224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine and serotonin modulation of motor and non-motor functions of the non-human primate striato-pallidal circuits in normal and pathological states</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Diffusion tensor imaging marks dopaminergic and serotonergic lesions in the Parkinsonian monkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Météreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.298-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-017-1693-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845224v1</w:t>
+                <w:t xml:space="preserve">hal-04573482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion tensor imaging marks dopaminergic and serotonergic lesions in the Parkinsonian monkey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The prominent role of serotonergic degeneration in apathy, anxiety and depression in de novo Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Krack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Lhommée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léon Tremblay</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (9), pp.2486-2502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/aww162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.27201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04573482v1</w:t>
+                <w:t xml:space="preserve">hal-04000610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The prominent role of serotonergic degeneration in apathy, anxiety and depression in de novo Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventral Pallidum Encodes Contextual Information and Controls Aversive Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Saga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiji Hoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe N Tobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Maillet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hélène Klinger</w:t>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (4), pp.bhw107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhw107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/aww162⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000610v1</w:t>
+                <w:t xml:space="preserve">hal-04845186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventral Pallidum Encodes Contextual Information and Controls Aversive Behaviors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léon Tremblay</w:t>
+                <w:t xml:space="preserve">Imaging Dopamine and Serotonin Systems on MPTP Monkeys: A Longitudinal PET Investigation of Compensatory Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (5), pp.1577 - 1589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2010-15.2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhw107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845186v1</w:t>
+                <w:t xml:space="preserve">hal-01571297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Dopamine and Serotonin Systems on MPTP Monkeys: A Longitudinal PET Investigation of Compensatory Mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Metereau</w:t>
+                <w:t xml:space="preserve">Social behavioral changes in MPTP-treated monkey model of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2010-15.2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01571297v1</w:t>
+                <w:t xml:space="preserve">hal-01120335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social behavioral changes in MPTP-treated monkey model of Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+                <w:t xml:space="preserve">Behavioural impact of a double dopaminergic and serotonergic lesion in the non-human primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awv183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnbeh.2015.00042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120335v1</w:t>
+                <w:t xml:space="preserve">hal-02890769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural impact of a double dopaminergic and serotonergic lesion in the non-human primate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Neumane</w:t>
+                <w:t xml:space="preserve">Preclinical evaluation of [18F]2FNQ1P as the first fluorinated serotonin 5-HT6 radioligand for PET imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (3), pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-014-2936-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awv183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890769v1</w:t>
+                <w:t xml:space="preserve">hal-01128421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical evaluation of [18F]2FNQ1P as the first fluorinated serotonin 5-HT6 radioligand for PET imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Serotonergic pharmacology in animal models: From behavioral disorders to dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.15 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.01.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-014-2936-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01128421v1</w:t>
+                <w:t xml:space="preserve">hal-04845118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonergic pharmacology in animal models: From behavioral disorders to dyskinesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+                <w:t xml:space="preserve">Cortico-basal ganglia circuits involved in different motivation disorders in non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Worbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat-Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Féger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 221 (1), pp.345-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-014-0911-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2014.01.031⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04845118v1</w:t>
+                <w:t xml:space="preserve">hal-04845133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortico-basal ganglia circuits involved in different motivation disorders in non-human primates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-014-0911-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845133v1</w:t>
+                <w:t xml:space="preserve">hal-02115083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02115083v1</w:t>
+                <w:t xml:space="preserve">hal-02128303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Effects of dopamine and serotonin antagonist injections into the striatopallidal complex of asymptomatic MPTP-treated monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mounayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128303v1</w:t>
+                <w:t xml:space="preserve">hal-02128347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dopamine and serotonin antagonist injections into the striatopallidal complex of asymptomatic MPTP-treated monkeys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of L-DOPA and STN-HFS dyskinesiogenic treatments on NR2B regulation in basal ganglia in the rat model of Parkinson's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Savasta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (1), pp.27-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.379-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02128347v1</w:t>
+                <w:t xml:space="preserve">inserm-00742517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of L-DOPA and STN-HFS dyskinesiogenic treatments on NR2B regulation in basal ganglia in the rat model of Parkinson's disease.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of serotonergic 1A receptor dysfunction in depression associated with Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lerond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Evelyne Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.23895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00742517v1</w:t>
+                <w:t xml:space="preserve">hal-02128305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of serotonergic 1A receptor dysfunction in depression associated with Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Evelyne Vallet</w:t>
+                <w:t xml:space="preserve">Forelimb dyskinesia mediated by high-frequency stimulation of the subthalamic nucleus is linked to rapid activation of the NR2B subunit of N-methyl-D-aspartate receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kerkerian-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Savasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.23895⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (3), pp.423-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07290.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02128305v1</w:t>
+                <w:t xml:space="preserve">hal-00562514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forelimb dyskinesia mediated by high-frequency stimulation of the subthalamic nucleus is linked to rapid activation of the NR2B subunit of N-methyl-D-aspartate receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Savasta</w:t>
+                <w:t xml:space="preserve">Distinct changes in cAMP and extracellular signal-regulated protein kinase signalling in L-DOPA-induced dyskinesia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Savasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Dovero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07290.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (8), pp.e12322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00562514v1</w:t>
+                <w:t xml:space="preserve">inserm-00628011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct changes in cAMP and extracellular signal-regulated protein kinase signalling in L-DOPA-induced dyskinesia.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Forelimb dyskinesia mediated by high-frequency stimulation of the subthalamic nucleus is linked to rapid activation of the NR2B subunit of N-methyl-D-aspartate receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Quintana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Kerkerian-Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Savasta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Dovero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (3), pp.423-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07290.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0012322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00628011v1</w:t>
+                <w:t xml:space="preserve">inserm-00627991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forelimb dyskinesia mediated by high-frequency stimulation of the subthalamic nucleus is linked to rapid activation of the NR2B subunit of N-methyl-D-aspartate receptors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Savasta</w:t>
+                <w:t xml:space="preserve">De novo and long-term l-Dopa induce both common and distinct striatal gene profiles in the hemiparkinsonian rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle El Atifi-Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Buggia-Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Platet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François R. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2010.07290.x⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.340-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2009.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00627991v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00398614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo and long-term l-Dopa induce both common and distinct striatal gene profiles in the hemiparkinsonian rat.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François R. Berger</w:t>
+                <w:t xml:space="preserve">High-frequency stimulation of the subthalamic nucleus potentiates L-DOPA-induced neurochemical changes in the striatum in a rat model of Parkinson's disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Kachidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gubellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (9), pp.2377-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2949-06.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2009.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00398614v1</w:t>
+                <w:t xml:space="preserve">inserm-00391591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency stimulation of the subthalamic nucleus potentiates L-DOPA-induced neurochemical changes in the striatum in a rat model of Parkinson's disease.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Gubellini</w:t>
+                <w:t xml:space="preserve">High-frequency stimulation of the subthalamic nucleus potentiates L-DOPA-induced neurochemical changes in the striatum in a rat model of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kachidian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gubellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27 (9), pp.2377-86. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 27, pp.2377-2386</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2949-06.2007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391591v1</w:t>
+                <w:t xml:space="preserve">hal-00306706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency stimulation of the subthalamic nucleus potentiates L-DOPA-induced neurochemical changes in the striatum in a rat model of Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Gubellini</w:t>
+                <w:t xml:space="preserve">Subthalamic stimulation-induced forelimb dyskinesias are linked to an increase in glutamate levels in the substantia nigra pars reticulata.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Carcenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feuerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 27, pp.2377-2386</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 26 (42), pp.10768-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3065-06.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306706v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00391608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subthalamic stimulation-induced forelimb dyskinesias are linked to an increase in glutamate levels in the substantia nigra pars reticulata.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Phosphorylation of DARPP-32 at Threonine-34 is required for cocaine action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venetia Zachariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per Svenningsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (3), pp.555-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.npp.1300832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3065-06.2006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391608v1</w:t>
+                <w:t xml:space="preserve">inserm-00411000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of DARPP-32 at Threonine-34 is required for cocaine action.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">The Homer-1 protein Ania-3 interacts with the plasma membrane calcium pump.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuning Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Berke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven E. Hyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel E. Strehler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 343 (2), pp.630-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.npp.1300832⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00411000v1</w:t>
+                <w:t xml:space="preserve">inserm-00391633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Homer-1 protein Ania-3 interacts with the plasma membrane calcium pump.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Coordinated and Spatial Upregulation of Arc in Striatonigral Neurons Correlates With L-Dopa-Induced Behavioral Sensitization in Dyskinetic Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Buggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lévesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (11), pp.936-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.jnen.0000186922.42592.b7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.03.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00391633v1</w:t>
+                <w:t xml:space="preserve">hal-04845015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated and Spatial Upregulation of Arc in Striatonigral Neurons Correlates With L-Dopa-Induced Behavioral Sensitization in Dyskinetic Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Coordinated and spatial upregulation of arc in striatonigral neurons correlates with L-dopa-induced behavioral sensitization in dyskinetic rats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Buggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Buggia</w:t>
+                <w:t xml:space="preserve">François Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gilbert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Lévesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alim-Louis Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 64 (11), pp.936-947. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 64 (11), pp.936-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/01.jnen.0000186922.42592.b7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845015v1</w:t>
+                <w:t xml:space="preserve">inserm-00391107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated and spatial upregulation of arc in striatonigral neurons correlates with L-dopa-induced behavioral sensitization in dyskinetic rats.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of ania‐6 splice variants by distinct signaling pathways in striatal neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raia Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus C Nairn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven E Hyman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 86 (1), pp.153 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01816.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00391107v1</w:t>
+                <w:t xml:space="preserve">hal-04844948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ania‐6 splice variants by distinct signaling pathways in striatal neurons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopamine and Glutamate Induce Distinct Striatal Splice Forms of Ania-6, an RNA Polymerase II-Associated Cyclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Berke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng-Peng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (2), pp.277-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0896-6273(01)00465-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01816.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04844948v1</w:t>
+                <w:t xml:space="preserve">hal-04844935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine and Glutamate Induce Distinct Striatal Splice Forms of Ania-6, an RNA Polymerase II-Associated Cyclin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EFFECT OF A FUNCTIONAL IMPAIRMENT OF CORTICOSTRIATAL TRANSMISSION ON CORTICALLY EVOKED EXPRESSION OF C-FOS AND ZIF 268 IN THE RAT BASAL GANGLIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 93 (4), pp.1313-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0306-4522(99)00267-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0896-6273(01)00465-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04844935v1</w:t>
+                <w:t xml:space="preserve">hal-04844918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF A FUNCTIONAL IMPAIRMENT OF CORTICOSTRIATAL TRANSMISSION ON CORTICALLY EVOKED EXPRESSION OF C-FOS AND ZIF 268 IN THE RAT BASAL GANGLIA</w:t>
+                <w:t xml:space="preserve">Extracellular Signal-Regulated Kinase (ERK) Controls Immediate Early Gene Induction on Corticostriatal Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M Deniau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Neuroscience: The Official Journal of the Society for Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04844918v1</w:t>
+                <w:t xml:space="preserve">hal-04844911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular Signal-Regulated Kinase (ERK) Controls Immediate Early Gene Induction on Corticostriatal Stimulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vivo expression and regulation of Elk-1, a target of the extracellular-regulated kinase signaling pathway, in the adult rat brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vanhoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hipskind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Neuroscience: The Official Journal of the Society for Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (1), pp.214-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.18-01-00214.1998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844911v1</w:t>
+                <w:t xml:space="preserve">hal-02372738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo expression and regulation of Elk-1, a target of the extracellular-regulated kinase signaling pathway, in the adult rat brain.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Vanhoutte</w:t>
+                <w:t xml:space="preserve">EFFECT OF ELECTRICAL STIMULATION OF THE CEREBRAL CORTEX ON THE EXPRESSION OF THE FOS PROTEIN IN THE BASAL GANGLIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Abo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pages</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Rogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Deniau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 81 (1), pp.93-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0306-4522(97)00179-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.18-01-00214.1998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02372738v1</w:t>
+                <w:t xml:space="preserve">hal-04844887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF ELECTRICAL STIMULATION OF THE CEREBRAL CORTEX ON THE EXPRESSION OF THE FOS PROTEIN IN THE BASAL GANGLIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EFFECT OF ANGIOTENSIN II ON A SPINAL NOCICEPTIVE REFLEX IN THE RAT: RECEPTOR AND MECHANISM OF ACTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...115 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réjean Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 61 (5), pp.503-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0024-3205(97)00410-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7058,443 +6924,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of serotonin on neuropsychiatric signs in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Neuroscience Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential impact of early or late lesions of the 5-HT system on parkinsonian symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dopamine meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actualité sur le trouble du contrôle des impulsions dans la maladie de Parkinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la Société Francophone de Psychogériatrie et de Psychiatrie de la Personne Âgée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathophysiology of dyskinesia and behavioral disorders in non-human primates: Insights from multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HOPE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the serotonergic system in non-motor symptoms of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Neuroscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marrackech, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the serotonergic system in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Mediterranean Neuroscience Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7504,314 +7370,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing new life into neurotoxic-based monkey models of Parkinson's disease to study the complex biological interplay between serotonin and dopamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Eronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5-HT Interaction with Other Neurotransmitters: Experimental Evidence and Therapeutic Relevance - Part B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 261, Elsevier, pp.265 - 285, 2021, Progress in Brain Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.pbr.2020.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxin-based rodent models of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Angela Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Trials in Parkinson’s Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immediate early gene (IEG) induction in the basal ganglia upon electrical stimulation of the cerebral cortex: involvement of the MAPkinase pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jo Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jo Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Vanhoutte</w:t>
+                <w:t xml:space="preserve">Monique Rogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basal Ganglia VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7821,249 +7687,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Non-Dopaminergic Systems in Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Miguelez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Miguelez</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Philippe de Deurwaerdère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Deurwaerdère</w:t>
-[...27 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fphar.2020.593822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular Signal-Regulated Kinase (ERK) Controls Immediate Early Gene Induction on Corticostriatal Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Rogard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jo Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998, pp.8814-8825. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Caboche</w:t>
-[...14 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.18-21-08814.1998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8073,189 +7939,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primate brain template image and reference atlas creation for voxel-based functional analysis of PET in Macaca fascicularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroreceptor Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Glasgow, Ecosse, United Kingdom. 52, pp.S174-S175, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.04.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.04.142⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId278"/>
+      <w:footerReference w:type="default" r:id="rId277"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8323,51 +8189,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CDCA7A4"/>
+    <w:nsid w:val="119E8630"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8554,51 +8420,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vsgambato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-8586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155460161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9062-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802942v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cirillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathik Parekh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-230331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105245" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Bortolozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158586" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Pavia-Collado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Aller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alarc&#243;n-Ar&#237;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Miquel-Rio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ruiz-Bronchal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031807" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28722" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27793" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1871-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Kulisevsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx362" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2018.07.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573490v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPZ5S02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Voon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Celeste Napier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Frank" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A Grace" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30004-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-017-1693-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573482v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04000610v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845186v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hoshi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N Tobler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120335v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00042" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.01.031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845133v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;ger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0911-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintana" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Savasta" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkerian-Le Goff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savasta" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07290.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9KVPRNG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00628011v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Santini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012322" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627991v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Melon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kerkerian-Le Goff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398614v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi-Borel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buggia-Prevot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.02.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391591v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Oueslati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kachidian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2949-06.2007" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306706v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgambato-Faure" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kachidian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gubellini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391608v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacombe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feuerstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3065-06.2006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Zachariou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sasaki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300832" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391633v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Xiong" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Berke" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E. Hyman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel E. Strehler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.03.020" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845015v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buggia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gilbert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jnen.0000186922.42592.b7" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391107v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Minassian" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Nairn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E Hyman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01816.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844935v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Berke" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Peng Zhu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lavoie" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(01)00465-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maurice" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Besson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Thierry" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Deniau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(99)00267-5" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB2BCW4G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844911v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372738v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sgambato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhoutte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rogard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipskind" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.18-01-00214.1998" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844887v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Abo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(97)00179-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Toma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Couture" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0024-3205(97)00410-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005244v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005298v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845385v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eronique Sgambato" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2020.07.015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845657v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Cenci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845669v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rogard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845326v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miguelez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.593822" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.18-21-08814.1998" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vsgambato" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8792-8586" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155460161" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/G-9062-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Hassen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huddlestone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda de Oliveira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaf087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pitoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Gauthier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Debatisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maulav&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2024.110970" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Cirillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathik Parekh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Millot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Li" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-230331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25105245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577368v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dufourd" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Decourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Carcenac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Boss&#249;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI146400" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analia Bortolozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23158586" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Pavia-Collado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Aller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Alarc&#243;n-Ar&#237;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Miquel-Rio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ruiz-Bronchal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23031807" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pasquereau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Saga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00991-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874053v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28722" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845310v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28236" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845300v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Dujardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566672v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2019.104643" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Lhomm&#233;e" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27793" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1871-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845263v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pagonabarraga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Krack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Kulisevsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx362" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.irn.2018.07.029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.08.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSPZ5S02-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490856v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Voon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Celeste Napier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Frank" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony A Grace" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-4422(17)30004-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2017.00471" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845224v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-017-1693-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573482v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27201" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04000610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/aww162" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845186v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hoshi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N Tobler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw107" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Zimmer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2015.00042" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128421v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Becker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colomb" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2936-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845118v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.01.031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Worbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat-Duclos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean F&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0911-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Quintana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Savasta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562514v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quintana" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kerkerian-Le Goff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Savasta" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2010.07290.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9KVPRNG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00628011v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Santini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dovero" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0012322" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00627991v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Melon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Kerkerian-Le Goff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00398614v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le El Atifi-Borel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buggia-Prevot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Platet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alim-Louis Benabid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R. Berger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2009.02.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391591v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Oueslati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kachidian" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gubellini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2949-06.2007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oueslati" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sgambato-Faure" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kachidian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gubellini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391608v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boulet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacombe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feuerstein" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3065-06.2006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00411000v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Zachariou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Sasaki" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Svenningsson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.1300832" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391633v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Xiong" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Berke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E. Hyman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel E. Strehler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.03.020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Buggia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gilbert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;vesque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.jnen.0000186922.42592.b7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00391107v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844948v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raia Minassian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus C Nairn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven E Hyman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01816.x" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844935v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Berke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng-Peng Zhu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lavoie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0896-6273(01)00465-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844918v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maurice" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Besson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Thierry" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Deniau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(99)00267-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB2BCW4G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844911v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372738v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sgambato" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vanhoutte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pages" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rogard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hipskind" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.18-01-00214.1998" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844887v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Abo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0306-4522(97)00179-6" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844864v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Toma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Couture" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0024-3205(97)00410-4" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005233v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005244v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005250v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005298v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005270v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845385v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Eronique Sgambato" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pbr.2020.07.015" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845657v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angela Cenci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845669v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Besson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanhoutte" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rogard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pag&#232;s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Miguelez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Deurwaerd&#232;re" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.593822" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669894v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caboche" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.18-21-08814.1998" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>