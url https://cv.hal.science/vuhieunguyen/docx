--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,1472 +100,1472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of effective thermal properties of graphene/polymer composite aerogels</w:t>
+                <w:t xml:space="preserve">Deep learning-based multiscale prediction of composite aerogels’ effective thermal conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.-T. Le</w:t>
+                <w:t xml:space="preserve">V.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mahouche-Chergui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.112106⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 304, pp.110617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887083v1</w:t>
+                <w:t xml:space="preserve">hal-05200740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Mechanical Properties of Soft Tissue Phantoms Using Impact Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale characterization of effective thermal properties of graphene/polymer composite aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-T. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+                <w:t xml:space="preserve">B. Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25051344⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 293, pp.112106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2024.112106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351961v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the properties of bone phantom cylinders through the inversion of axially transmitted low-frequency ultrasonic guided waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the Mechanical Properties of Soft Tissue Phantoms Using Impact Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Chaboty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107694⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25051344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352717v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning-based multiscale prediction of composite aerogels’ effective thermal conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the properties of bone phantom cylinders through the inversion of axially transmitted low-frequency ultrasonic guided waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Chaboty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.-T. Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naili</w:t>
+                <w:t xml:space="preserve">Pierre Bélanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 304, pp.110617. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155, pp.107694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2025.110617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05200740v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the mechanical properties of soft tissues phantoms using impact analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Skin Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s25051344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of fluid saturated double porosity media with a new type of the contrast in the Biot mesoscopic model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the constitutive parameters of strain gradient elasticity using guided wave propagation in architectured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Rohan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Naili</w:t>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125, pp.750-777. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, pp.104292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2023.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2024.104292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354475v1</w:t>
+                <w:t xml:space="preserve">hal-04603364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D finite element model of the impaction of a press-fitted femoral stem under various biomechanical environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of the concentration of agar-based soft tissue mimicking phantoms by impact analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Le Demeet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles-Henri Flouzat Lachaniette</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108405⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 152, pp.106465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601538v1</w:t>
+                <w:t xml:space="preserve">hal-04791877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Development of Graphene/Chitosan Biocomposite Aerogels with Enhanced Mechanical and Thermal Insulation Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of fluid saturated double porosity media with a new type of the contrast in the Biot mesoscopic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang-Thi Le</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02301⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.750-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2023.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781870v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Bone Plate Properties Assessment using Inversion of Axially Transmitted Low Frequency Ultrasonic Guided Waves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward the Development of Graphene/Chitosan Biocomposite Aerogels with Enhanced Mechanical and Thermal Insulation Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Thi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séna Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Fois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0028173⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (21), pp.13132-13146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c02301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769960v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the constitutive parameters of strain gradient elasticity using guided wave propagation in architectured materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">3-D finite element model of the impaction of a press-fitted femoral stem under various biomechanical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bouffandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2024.104292⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 174, pp.108405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2024.108405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04603364v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the concentration of agar-based soft tissue mimicking phantoms by impact analysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cortical Bone Plate Properties Assessment using Inversion of Axially Transmitted Low Frequency Ultrasonic Guided Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Chaboty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 152, pp.106465. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156 (2), pp.954-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0028173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791877v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of effective mechanical properties of graphene-chitosan composite aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40, pp.109491. </w:t>
@@ -1603,77 +1603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of periprosthetic fractures around the femoral stem by resonance frequency analysis: An in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Housset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.105787. </w:t>
@@ -1871,90 +1871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibro-acoustic characterization of the bone-implant system during insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 153 (3), pp.A53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1988,90 +1988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a smart beam for monitoring a connected inaccessible mechanical system: Application to bone-implant coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 192, pp.110188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2105,90 +2105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal Analysis of the Ancillary During Femoral Stem Insertion: A Study on Bone Mimicking Phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (1), pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2235,77 +2235,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of guided-waves in heterogeneous and anisotropic elastic plates: A probabilistic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoisse Abdoulatuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91, pp.104382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2333,235 +2333,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order SAFE computation of reflection and transmission coefficients for functionally-graded poroelastic plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic Evaluation of the Bone-Implant Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakharaddin Seyfaddini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+                <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 111, pp.102914. </w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Advances in Experimental Medicine and Biology, 1364, pp.373-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2022.102914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-91979-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963179v1</w:t>
+                <w:t xml:space="preserve">hal-04523756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic Evaluation of the Bone-Implant Interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-order SAFE computation of reflection and transmission coefficients for functionally-graded poroelastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Haïat</w:t>
+                <w:t xml:space="preserve">Fakharaddin Seyfaddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Advances in Experimental Medicine and Biology, 1364, pp.373-396. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 111, pp.102914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-91979-5_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2022.102914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523756v1</w:t>
+                <w:t xml:space="preserve">hal-03963179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical micromodeling of stress-shielding at the bone-implant interphase under shear loading</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2681,90 +2681,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the biomechanical environment on the femoral stem insertion and vibrational behavior: a 3-D finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,51 +2798,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical IGA-based computation of wave dispersion in fluid-coupled anisotropic poroelastic plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhraddin Seyfaddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2896,818 +2896,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave dispersion analysis of three-dimensional vibroacoustic waveguides with semi-analytical isogeometric method</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of macroporous photo-cationically cured resorcinol-based epoxy resins coupled to a solid template technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc-Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (5), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-021-02517-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519364v1</w:t>
+                <w:t xml:space="preserve">hal-03232869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-steering ultrasonic guided waves in a bone-mimicking plate by time-delaying the excitation of the elements in a multi-element array: a numerical study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wave dispersion analysis of three-dimensional vibroacoustic waveguides with semi-analytical isogeometric method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhraddin Seyfaddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 385, pp.114043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2021.114043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35848/1347-4065/abf74f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03232873v1</w:t>
+                <w:t xml:space="preserve">hal-03519364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the primary stability of cementless acetabular cup implants: A 3D finite element study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Beam-steering ultrasonic guided waves in a bone-mimicking plate by time-delaying the excitation of the elements in a multi-element array: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai T.-L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roger A Sauer</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quyen T.-L. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidang Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104607⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (SD), pp.SDDE20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35848/1347-4065/abf74f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430351v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stability and debonding of cementless implants</w:t>
+                <w:t xml:space="preserve">Determinants of the primary stability of cementless acetabular cup implants: A 3D finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger A Sauer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings in Applied Mathematics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.104607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430340v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
+                <w:t xml:space="preserve">Long-term stability and debonding of cementless implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roger A Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings in Applied Mathematics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03111105v1</w:t>
+                <w:t xml:space="preserve">hal-03430340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of macroporous photo-cationically cured resorcinol-based epoxy resins coupled to a solid template technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Dual UV-Thermal Curing of Biobased Resorcinol Epoxy Resin-Diatomite Composites with Improved Acoustic Performance and Attractive Flame Retardancy Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Rios de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (5), pp.159. </w:t>
+              <w:t xml:space="preserve">Green and Sustainable Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (1), pp.24-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10965-021-02517-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/suschem2010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232869v1</w:t>
+                <w:t xml:space="preserve">hal-03111105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic assessment of osseointegration phenomena at the bone-implant interface using convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunsang Kwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3775,77 +3775,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization approach and Floquet-Bloch theory for wave analysis in fluid-saturated porous media with mesoscopic heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3931,51 +3931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rios de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archive of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91 (9), pp.3773-3797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhraddin Seyfaddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen-Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Mechanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 232 (1), pp.15-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4152,64 +4152,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Biateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4228,330 +4228,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress shielding at the bone‐implant interface: influence of surface roughness and of the bone‐implant contact ratio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reflection of an ultrasonic wave on the bone-implant interface: Comparison of two-dimensional and three-dimensional numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jor.24840⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (1), pp.EL32-EL36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0000500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926452v1</w:t>
+                <w:t xml:space="preserve">hal-02471771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflection of an ultrasonic wave on the bone-implant interface: Comparison of two-dimensional and three-dimensional numerical models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+                <w:t xml:space="preserve">Stress shielding at the bone‐implant interface: influence of surface roughness and of the bone‐implant contact ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hernigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Flouzat- Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147 (1), pp.EL32-EL36. </w:t>
+              <w:t xml:space="preserve">Journal of Orthopaedic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0000500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jor.24840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471771v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical modeling of the interaction of an ultrasonic wave with a rough bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shiro Biwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.106223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyen Nguyen-Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.B. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magd Abdel-Wahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,51 +4728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of ultrasound waves with bone remodelling: a multiscale computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4826,386 +4826,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified Coulomb's law for the tangential debonding of osseointegrated implants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocurable bulk epoxy resins based on resorcinol derivative through cationic polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thang X Duong</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quoc‐bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu‐hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy‐louis Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 137 (36), pp.49051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.49051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411362v1</w:t>
+                <w:t xml:space="preserve">hal-02911683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of waves in double-porosity Biot medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 232, pp.105849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocurable bulk epoxy resins based on resorcinol derivative through cationic polymerization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A modified Coulomb's law for the tangential debonding of osseointegrated implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang X Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger A Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.1091-1108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911683v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Inversion of Ultrasonic Dispersion Curves for Cortical Bone Thickness and Elastic Velocities</w:t>
               </w:r>
@@ -5230,51 +5230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5338,64 +5338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing microstructure of a poroelastic layer with cylindrical pores for absorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Gorbushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 102, pp.103422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5442,64 +5442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Optimisation of Acoustic Absorbers with Cross-Like Pores Via a Homogenisation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Gorbushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (4), pp.638-649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5546,90 +5546,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crucial Role of Covalent Surface Functionalization of Clay Nanofillers on Improvement of the Mechanical Properties of Bioepoxy Resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-S. Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mahouche-Chergui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (18), pp.15211-15220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5676,90 +5676,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient thermal boundary value problems in the half-space with mixed convective boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Gorbushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Parnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Assier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 114 (1), pp.141-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5793,64 +5793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of the primary stability of cementless acetabular cup implants on their biomechanical environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tabor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5927,77 +5927,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical modeling of the contact stiffness of an osseointegrated bone–implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMedical Engineering OnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6044,77 +6044,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">elastography of the bone-implant interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6200,51 +6200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Brailovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haïat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 145,6 (6), pp.3370-3381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lecuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Implant Dentistry and Related Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6389,641 +6389,641 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid High-Resolution Wavenumber Extraction from Ultrasonic Guided Waves Using Adaptive Array Signal Processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Resonance Frequency Analysis and of Quantitative Ultrasound to Assess Dental Implant Osseointegration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lecuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shigeaki Okumura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Hugues Albini Lomami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirofumi Taki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (4), pp.652. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app8040652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s18051397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798718v1</w:t>
+                <w:t xml:space="preserve">hal-01798722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear grid-search inversion for cortical bone thickness and ultrasonic velocities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of soft tissue in the assessment of the primary fixation of acetabular cup implants using impact analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tijou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5035809⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798724v1</w:t>
+                <w:t xml:space="preserve">hal-01786001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Resonance Frequency Analysis and of Quantitative Ultrasound to Assess Dental Implant Osseointegration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rapid High-Resolution Wavenumber Extraction from Ultrasonic Guided Waves Using Adaptive Array Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeaki Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Meningaud</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18051397⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app8040652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798722v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soft tissue in the assessment of the primary fixation of acetabular cup implants using impact analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Bosc</w:t>
+                <w:t xml:space="preserve">A nonlinear grid-search inversion for cortical bone thickness and ultrasonic velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tho Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tijou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lawrence Le</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 55, pp.7-13. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (3), pp.1775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2018.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5035809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786001v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of effective elastic properties of polymer/clay nanocomposites: A parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 152, pp.139-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7082,77 +7082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of ultrasonic guided waves propagating in trilayered bone models: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tho Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17, pp. 1269-1279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7180,1242 +7180,1242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative ultrasound method to estimate dental implant stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wave propagation across a finite heterogeneous interphase modeled as an interface with material properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Placidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84, pp.43-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798748v1</w:t>
+                <w:t xml:space="preserve">hal-01595262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dental implant stability: Coupling modeling and experimental approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From atomistic structure to thermodynamics and mechanical properties of epoxy/clay nanocomposites: Investigation by molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devis Di Tommaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5014383⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.191-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798733v1</w:t>
+                <w:t xml:space="preserve">hal-01636372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From atomistic structure to thermodynamics and mechanical properties of epoxy/clay nanocomposites: Investigation by molecular dynamics simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of dental implant stability: Coupling modeling and experimental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139, pp.191-201. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (4), pp.2566 </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5014383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636372v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation across a finite heterogeneous interphase modeled as an interface with material properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A quantitative ultrasound method to estimate dental implant stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (5), pp.3887 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4988716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595262v1</w:t>
+                <w:t xml:space="preserve">hal-01798748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in strain gradient poroelastic medium with microinertia: closed-form and finite element solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Biomechanics of the acetabular cup implant Influence of anisotropic bone properties on the biomechanical behavior of the acetabular cup implant: a multiscale finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Scala</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 68 (3), pp.58</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595385v1</w:t>
+                <w:t xml:space="preserve">hal-01786536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Simulation of Quantitative Ultrasound in Cancellous Bone using the Echographic Response of a Metallic Pin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Determination of the acetabular cup implant stability using an acoustic method based on the impact between the hammer and the ancillary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tijou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0161734617698648⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (5), pp.3831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4988507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785947v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing dispersion curves of elastic/viscoelastic transversely-isotropic bone plates coupled with soft tissue and marrow using semi-analytical finite element (SAFE) method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wave propagation in strain gradient poroelastic medium with microinertia: closed-form and finite element solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.H. Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 87, pp.371-381</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636458v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anisotropic bone properties on the biomechanical behavior of the acetabular cup implant: a multiscale finite element study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional Simulation of Quantitative Ultrasound in Cancellous Bone using the Echographic Response of a Metallic Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Guipieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1357703⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (5), pp.295-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0161734617698648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284113v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanics of the acetabular cup implant Influence of anisotropic bone properties on the biomechanical behavior of the acetabular cup implant: a multiscale finite element study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Computing dispersion curves of elastic/viscoelastic transversely-isotropic bone plates coupled with soft tissue and marrow using semi-analytical finite element (SAFE) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N.H.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Letizia Raffa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87, pp.371-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786536v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the acetabular cup implant stability using an acoustic method based on the impact between the hammer and the ancillary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of anisotropic bone properties on the biomechanical behavior of the acetabular cup implant: a multiscale finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141 (5), pp.3831. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (12), pp.1312-1325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4988507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1357703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798746v1</w:t>
+                <w:t xml:space="preserve">hal-02284113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone repair and ultrasound stimulation: An insight into the interaction of LIPUS with the bone callus through a multiscale computational study</w:t>
               </w:r>
@@ -8427,64 +8427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (4), pp.2600 </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8518,103 +8518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase velocity estimation technique based on adaptive beamforming for ultrasonic guided waves propagating along cortical long bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shigeaki Okumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirofumi Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 56 (7S1)</w:t>
@@ -8643,103 +8643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element model of the impaction of a press-fitted acetabular cup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hernigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (5), pp.781-791. </w:t>
@@ -8790,77 +8790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical study of ultrasonic response of random cortical bone plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulatuf A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (1), pp.79-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,90 +8898,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the biomechanical stability of a dental implant with quantitative ultrasound: A three-dimensional finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139 (2), pp.773-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9019,64 +9019,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in strongly heterogeneous porous medium: Homogenization of Biot medium with dual porosities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 334 (8), pp.569-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9140,64 +9140,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Babinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.89322-89327</w:t>
@@ -9265,51 +9265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (S1), pp.1864</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9334,64 +9334,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical solution of transient plane waves transmitted through an anisotropic poroelastic plate immersed in fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86, pp.125-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9416,77 +9416,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflection of acoustic wave at the interface of a fluid-loaded dipolargradient elastic half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 56, pp.98-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9532,64 +9532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic wave propagation in viscoelastic cortical bone plate coupled with fluids: A spectral finite element study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (9), pp.963-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9623,64 +9623,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of ultrasonic wave propagation in anisotropic poroelastic bone plate using spectral finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (8), pp.861-876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9699,247 +9699,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in periodic osteonal matrix under harmonic axial loading</w:t>
+                <w:t xml:space="preserve">Anisotropic poroelastic hollow cylinders with damaged periphery under harmonically axial loadings : relevance to bone osteons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 337 (5), pp.268-276</w:t>
+              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.205-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711927v1</w:t>
+                <w:t xml:space="preserve">hal-00721390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic poroelastic hollow cylinders with damaged periphery under harmonically axial loadings : relevance to bone osteons</w:t>
+                <w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in periodic osteonal matrix under harmonic axial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidiscipline Modeling in Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (3), pp.205-222</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337 (5), pp.268-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721390v1</w:t>
+                <w:t xml:space="preserve">hal-00711927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element procedures for nonlinear structures in moving coordinates. Part II: Infinite beam under moving harmonic loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9977,51 +9977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element procedures for nonlinear structures in moving coordinates. Part 1: infinite bar under moving axial loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10093,51 +10093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of ballasted railway tracks: a discrete/continuous approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,51 +10222,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum model for granular materials taking into account no-tension effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10362,64 +10362,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Convolutional Complex Frequency-Shifted PML Formulation for Transient Elastic Wave Propagation in 2D Axisymmetric Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Al Majdalany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10444,103 +10444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid aerogels for sustainable construction: Elaboration, characterization and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang-Thi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Scale Modelling and Experimentation of Materials for sustainable Construction (MMCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marne La Vallée, France</w:t>
@@ -10563,342 +10563,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une méthode vibro-acoustique pour le suivi de l’insertion d’un implant orthopédique dans l’os</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combining experimental and numerical approaches to assess the tangential debonding of coin-shaped implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vennat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848492v1</w:t>
+                <w:t xml:space="preserve">hal-03827265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experimental and numerical approaches to assess the tangential debonding of coin-shaped implants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Développement d’une méthode vibro-acoustique pour le suivi de l’insertion d’un implant orthopédique dans l’os</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Poudrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827265v1</w:t>
+                <w:t xml:space="preserve">hal-03848492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'aérogels hybrides ternaires graphène-argile-chitosane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Thi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e Journées d'études des Polymères (JEPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bussang, France</w:t>
@@ -10927,103 +10927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aérogels hybrides pour la construction durable : Élaboration, caractérisation et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Thi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dang-Thi Le</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30e Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Valenciennes, France</w:t>
@@ -11046,576 +11046,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-Analytical Isogeometric Analysis of Leaky Wave Propagation in 3D Waveguides Coupled with Fluids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hybrid aerogels for sustainable construction: Development, characterization, and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang-Thi Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Grande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7e Journées scientifiques Franco-Maghrébines : Caractérisation des Matériaux Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Thiais, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278898v1</w:t>
+                <w:t xml:space="preserve">hal-04355644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid aerogels for sustainable construction: Development, characterization, and modeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Semi-Analytical Isogeometric Analysis of Leaky Wave Propagation in 3D Waveguides Coupled with Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyfaddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nguyen-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées scientifiques Franco-Maghrébines : Caractérisation des Matériaux Complexes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355644v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Characterization of Acoustic Properties of A Novel Bio-based Porous Epoxy Resin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Measurement of the propagation of a guided wave in a dental implant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Hériveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Audoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1847-1854, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1007⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1793-1797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240359v1</w:t>
+                <w:t xml:space="preserve">hal-03235366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the propagation of a guided wave in a dental implant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical Characterization of Acoustic Properties of A Novel Bio-based Porous Epoxy Resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustun Rios De Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy-Louis Versace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1793-1797, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1847-1854, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235366v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On waves propagating in double-porosity fluid-saturated media; Comparison of the bloch-wave decomposition and the homogenization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14thWorld Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11653,64 +11653,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of acoustic absorbers with microstructure: a multiscale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolai Gorbushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound and Vibration (ICSV26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11735,77 +11735,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloch-based and homogenization procedures for investigating wave propagation periodic poroelastic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh International Conference on Structural Engineering, Mechanics and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cape Town / Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11824,260 +11824,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NURBS-enriched semi-analytical finite element method (SAFE) for calculation of wave dispersion in heterogeneous waveguides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dispersion of plane wave propagation in periodic poroelastic materials: a comparison between Bloch-based and homogenization approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471811v1</w:t>
+                <w:t xml:space="preserve">hal-04355600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of plane wave propagation in periodic poroelastic materials: a comparison between Bloch-based and homogenization approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">NURBS-enriched semi-analytical finite element method (SAFE) for calculation of wave dispersion in heterogeneous waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhraddin Seyfaddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355600v1</w:t>
+                <w:t xml:space="preserve">hal-02471811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic mechanotransduction in bone repair using a numerical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12109,752 +12109,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution wavenumber estimation in ultrasonic guided waves using adaptive array signal processing for bone quality assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+                <w:t xml:space="preserve">Photochemical elaboration and thermomechanical characterization of novel bio-sourced phenolic resins for sustainable construction development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.B. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1854</w:t>
+              <w:t xml:space="preserve">17th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355133v1</w:t>
+                <w:t xml:space="preserve">hal-01798732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization and bloch analysis of wave dispersion in heterogeneous fluid saturated porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High-resolution wavenumber estimation in ultrasonic guided waves using adaptive array signal processing for bone quality assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shigeaki Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International Conference on Advanced Modelling of Wave Propagation in Solids, the ECCOMAS Regional Conference. The Czech Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Prague (Czech Republic), Czech Republic</w:t>
+              <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1854</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04355141v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing dental implant stability using a quantitative ultrasound technique and resonance frequency analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Homogenization and bloch analysis of wave dispersion in heterogeneous fluid saturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">The 2nd International Conference on Advanced Modelling of Wave Propagation in Solids, the ECCOMAS Regional Conference. The Czech Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798729v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04355141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling of the primary stability of acetabular cup implants.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Assessing dental implant stability using a quantitative ultrasound technique and resonance frequency analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798728v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear grid-search inversion for cortical bone thickness and ultrasonic velocities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Finite element modeling of the primary stability of acetabular cup implants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lawrence Le</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">175th Meeting of Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering, CMBBE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798727v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical elaboration and thermomechanical characterization of novel bio-sourced phenolic resins for sustainable construction development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A nonlinear grid-search inversion for cortical bone thickness and ultrasonic velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tho Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dean Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Le</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Deformation, Yield and Fracture of Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
+              <w:t xml:space="preserve">175th Meeting of Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798732v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic characterization of porous gyroid scaffolds for bone tissue engineering: Mechanical modelling and numerical validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Loseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">176th Meeting of the Acoustical Society of America (ASA) and 2018 Acoustics Week Canada of the Canadian Acoustical Association,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.1820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12879,77 +12879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of wave propagation in periodic fluid-saturated poroelastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Rohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Congress on Computational Mechanics &amp; 2nd Pan American Congress on Applied Mechanics (WCCM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12974,103 +12974,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and experimental characterization of photocurable porous bio-sourced epoxy resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Rios de Anda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy-Louis Versace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual International Conference on Composites or Nano Engineering (ICCE- 26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
@@ -13093,1357 +13093,1357 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Lamb Wave Characterization Technique Using One Transmitter And Two Receivers: An Experimental Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of the bone-acetabular implant contact properties during impacts: a finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sato Toru</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium on Ultrasonic Characterization of Bone - ESUCB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Monastery Banz, Germany</w:t>
+              <w:t xml:space="preserve">The 24th International Congress on Sound and Vibration - ICSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644931v1</w:t>
+                <w:t xml:space="preserve">hal-01647041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the bone-acetabular implant contact properties during impacts: a finite element study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Low-Cost Lamb Wave Characterization Technique Using One Transmitter And Two Receivers: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sato Toru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Congress on Sound and Vibration - ICSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th European Symposium on Ultrasonic Characterization of Bone - ESUCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Monastery Banz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647041v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative ultrasound in cancellous bone using the echographic response of a metallic pin: a numerical study</w:t>
+                <w:t xml:space="preserve">Evaluation of dental implant stability using ultrasonic characterization and multifractal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nagatani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ilaria Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The international conference on advances in computational mechanics, ACOME 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Phu Quoc, Vietnam</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650806v1</w:t>
+                <w:t xml:space="preserve">hal-03465254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary stability of cementless acetabular cups: a finite element investigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Determination of the acetabular cup implant stability using an acoustic method based on the impact between the hammer and the ancillary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tijou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Annual Meeting of the Italian Chapter of the European Society of Biomechanics (ESB-ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Acoustics’17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Boston, Massachusetts, United States. pp.3831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650204v1</w:t>
+                <w:t xml:space="preserve">hal-01647053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of ultrasound with cortical bone modeled as a two-level porous medium: a multiscale computational study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantitative ultrasound in cancellous bone using the echographic response of a metallic pin: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naïli</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Porous Media - INTERPORE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">The international conference on advances in computational mechanics, ACOME 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Phu Quoc, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647064v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of ultrasound with poroelastic healing bone: a multiscale computational study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Primary stability of cementless acetabular cups: a finite element investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Flouzat-Lachaniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hernigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Symposium on Ultrasonic Characterization of Bone - ESUCB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Monastery Banz, Germany</w:t>
+              <w:t xml:space="preserve">VII Annual Meeting of the Italian Chapter of the European Society of Biomechanics (ESB-ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644942v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and wave dispersion of strongly heterogeneous fluid saturated porous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interaction of ultrasound with cortical bone modeled as a two-level porous medium: a multiscale computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X International Conference on Structural Dynamics - EURODYN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9th International Conference on Porous Media - INTERPORE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644868v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of a cementless acetabular cup: influence of friction and of bone properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Interaction of ultrasound with poroelastic healing bone: a multiscale computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve">7th European Symposium on Ultrasonic Characterization of Bone - ESUCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Monastery Banz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650191v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of dental implant stability using ultrasonic characterization and multifractal analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamics and wave dispersion of strongly heterogeneous fluid saturated porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">X International Conference on Structural Dynamics - EURODYN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465254v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the acetabular cup implant stability using an acoustic method based on the impact between the hammer and the ancillary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Finite element modelling of a cementless acetabular cup: influence of friction and of bone properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics’17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Boston, Massachusetts, United States. pp.3831</w:t>
+              <w:t xml:space="preserve">5th International Conference on Computational and Mathematical Biomedical Engineering - CMBE2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647053v1</w:t>
+                <w:t xml:space="preserve">hal-01650191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dental implant stability: Coupling modeling and experimental approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bone repair and ultrasound stimulation: An insight into the interaction of LIPUS with the bone callus through a multiscale computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">174th Meeting of Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798743v1</w:t>
+                <w:t xml:space="preserve">hal-01798745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone repair and ultrasound stimulation: An insight into the interaction of LIPUS with the bone callus through a multiscale computational study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessment of dental implant stability: Coupling modeling and experimental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">174th Meeting of Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798745v1</w:t>
+                <w:t xml:space="preserve">hal-01798743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative ultrasound method to estimate dental implant stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics’17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Boston, Massachusetts, United States. pp.3887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14481,64 +14481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization-based modelling of wave propagation in the Biot medium with large contrasts in the permeability and poroelastic coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biot Conferences on Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14563,90 +14563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of phase velocity and attenuation of visco-elastic plate with adaptive beamforming technique for cortical bone assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Okumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirofumi Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sato Toru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14665,1275 +14665,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed-form and finite element solutions of wave propagation in strain gradient poroelastic medium with micro inertia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of friction, bone properties and implant size on the primary stability of cementless acetabular cup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Letizia Raffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biot Conferences on Poromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">The 23rd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644908v1</w:t>
+                <w:t xml:space="preserve">hal-01644881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of friction, bone properties and implant size on the primary stability of cementless acetabular cup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Closed-form and finite element solutions of wave propagation in strain gradient poroelastic medium with micro inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Biot Conferences on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644881v1</w:t>
+                <w:t xml:space="preserve">hal-01644908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to understand effects of LIPUS on bone healing? A multiscale computational investigation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiscale simulation of acoustic waves in porous media with low and high permeability contrasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2106</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345763v1</w:t>
+                <w:t xml:space="preserve">hal-01647553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterization of bio-based epoxy/clay nanocomposites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A fast signal processing technique for characterizing Lamb wave propagation in viscoelastic cortical long bones using one transmitter and two receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sato Toru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference &amp; Exhibition on Advanced &amp; Nano Materials, ICANM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">5th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647094v1</w:t>
+                <w:t xml:space="preserve">hal-01647070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations and multifractal signal processing used in ultrasonic characterization of bone-implant interface in case of dental implants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wave propagation in strongly heterogeneous fluid saturated porous medium: asymptotic analysis and computational issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">The Sixth International Conference on Structural Engineering, Mechanics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647077v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d’ondes acoustiques dans des milieux poreux périodiques hétérogènes : une validation numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Accurate characterization of ultrasonic guided waves propagating in cortical bone acquired by a single transmitter-receiver pair using adaptive signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toru Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Congrès Français Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on the Development of Biomedical Engineering in Vietnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645561v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite argile/green époxy, de la synthèse à la prédiction des propriétés mécaniques par la simulation numérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How to understand effects of LIPUS on bone healing? A multiscale computational investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Guivier-Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647555v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale simulation of acoustic waves in porous media with low and high permeability contrasts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterization of bio-based epoxy/clay nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering, ECCOMAS 2106</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">International Conference &amp; Exhibition on Advanced &amp; Nano Materials, ICANM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647553v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast signal processing technique for characterizing Lamb wave propagation in viscoelastic cortical long bones using one transmitter and two receivers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations and multifractal signal processing used in ultrasonic characterization of bone-implant interface in case of dental implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647070v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in strongly heterogeneous fluid saturated porous medium: asymptotic analysis and computational issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulation d’ondes acoustiques dans des milieux poreux périodiques hétérogènes : une validation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Rohan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth International Conference on Structural Engineering, Mechanics and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">13e Congrès Français Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644951v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate characterization of ultrasonic guided waves propagating in cortical bone acquired by a single transmitter-receiver pair using adaptive signal processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite argile/green époxy, de la synthèse à la prédiction des propriétés mécaniques par la simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Toru Sato</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on the Development of Biomedical Engineering in Vietnam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs Eco-composites et Composites Bio-sourcés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645004v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate characterization of ultrasonic guided waves propagating in cortical bone with frequency domain interferometry using a single pair of transmitter and receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Okumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirofumi Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Sato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 89th Annual Scientific Meeting of the Japan Society of Ultrasonics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15952,286 +15952,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Phase Velocity Estimation of Ultrasonic Guided Wave Propagating in Cortical Bone Using Adaptive Beamforming Technique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acoustical estimation of endosseous implant stability: finite element modeling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sato Toru</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Vayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th Symposium on Ultrasonic Electronics - USE2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">5th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644949v1</w:t>
+                <w:t xml:space="preserve">hal-01647072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical estimation of endosseous implant stability: finite element modeling and experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efficient Phase Velocity Estimation of Ultrasonic Guided Wave Propagating in Cortical Bone Using Adaptive Beamforming Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Haiat</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirofumi Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sato Toru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Joint Meeting Acoustical Society of America and Acoustical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">The 37th Symposium on Ultrasonic Electronics - USE2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647072v1</w:t>
+                <w:t xml:space="preserve">hal-01644949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental implant stability estimation using quantitative ultrasound: experiments and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16256,90 +16256,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound assessment of dental implant stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on the Development of Biomedical Engineering in Vietnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16403,64 +16403,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16479,545 +16479,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of stochastic ultrasonic response of cortical bone plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations of ultrasound wave propagating in long bones using a poroelastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647580v1</w:t>
+                <w:t xml:space="preserve">hal-03444849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quantitative Ultrasound method to estimate bone properties: application to spine surgery</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A numerical study of stochastic ultrasonic response of cortical bone plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulatuf A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Desceliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647576v1</w:t>
+                <w:t xml:space="preserve">hal-01647580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of leaky-Lamb modes to the thickness and material properties of cortical bone with soft tissue: a semi-analytical finite-element (SAFE) based simulation study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Quantitative Ultrasound method to estimate bone properties: application to spine surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séraphin Guipieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nagatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chappard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645693v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of ultrasound wave propagating in long bones using a poroelastic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of leaky-Lamb modes to the thickness and material properties of cortical bone with soft tissue: a semi-analytical finite-element (SAFE) based simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.N.H.T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Cuong T Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Sacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444849v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic study of the ultrasonic reflection coefficient from cortical bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulatuf A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Desceliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17055,77 +17055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing dental implant stability using quantitative ultrasound: experimental validation and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián P Cisilino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17150,103 +17150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the bone implant contact area during the impact of a press-fitted acetabular cup: a finite element model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17435,64 +17435,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium Computer methods in Biomechanics and Biomedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17517,51 +17517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic response of functionally-graded anisotropic porous bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17599,90 +17599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of tau-p Transform to Filter and Reconstruct Multichannel Ultrasonic Guided-Wavefields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N.H.T. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence H. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Sacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.H.M. Lou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17714,191 +17714,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic wave propagation in an inhomogeneous anisotropic porous bone layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulation of wave propagation in anisotropic poroelastic bone plate immersed in fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naïli</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 540: Advanced Modelling of Wave Propagation in Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647594v1</w:t>
+                <w:t xml:space="preserve">hal-00811235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of wave propagation in anisotropic poroelastic bone plate immersed in fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic wave propagation in an inhomogeneous anisotropic porous bone layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salah Naili</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">EUROMECH Colloquium 540: Advanced Modelling of Wave Propagation in Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811235v1</w:t>
+                <w:t xml:space="preserve">hal-01647594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical Product Development: Methods, Challenges and Opportunities</w:t>
               </w:r>
@@ -17910,51 +17910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Hieu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Okereke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V D Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18009,64 +18009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’anisotropie au comportement des ondes ultrasonores dans l’os trabéculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Signaux et Images en Acoustique Médicale (SFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18104,64 +18104,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical studies of ultrasonic wave propagation in anisotropic poroelastic bones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2011 World Congress on Advances in Structural Engineering and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18186,64 +18186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement des ondes ultrasonores dans l’os trabéculaire anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Acoustique des Milieux Poreux (SFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18268,51 +18268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of microcracks on interstitial fluid flows at the osteonal scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18363,51 +18363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode des éléments finis spectraux pour la propagation d'ondes élastiques en régime transitoire dans un os cortical couplé avec des fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18445,77 +18445,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of deformation-induced fluid flows in osteonal matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Italian Microworkshop of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18534,299 +18534,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du Comportement des Ondes Ultrasonores dans l'Os Trabéculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
+                <w:t xml:space="preserve">Electro-chemical effects in bone: phenomena at the tissue and cell scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Naïli</w:t>
+                <w:t xml:space="preserve">Joanna Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sansalone</w:t>
+                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">French-Italian Microworkshop of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00541370v1</w:t>
+                <w:t xml:space="preserve">hal-01647615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-chemical effects in bone: phenomena at the tissue and cell scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Lemaire</w:t>
+                <w:t xml:space="preserve">Etude du Comportement des Ondes Ultrasonores dans l'Os Trabéculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kaiser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">S. Naïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Sansalone</w:t>
+                <w:t xml:space="preserve">V. Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Italian Microworkshop of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Milan, Italy</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647615v1</w:t>
+                <w:t xml:space="preserve">hal-00541370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’anisotropie sur le comportement des ondes ultrasonores dans l’os trabéculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Sansalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18851,51 +18851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des fissures en mécanotranduction du remodelage osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18985,51 +18985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Forêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19192,51 +19192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behaviour of ballasted railway tracks: a discrete/continuous approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karam Sab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19313,51 +19313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of multilayer viscoelastic road structures under moving loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19408,51 +19408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new numerical approach for infinite Euler-Bernoulli beam on a Winkler foundation under high-velocity moving loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19490,51 +19490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de structures soumises à une charge mobile par la méthode des éléments finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19585,51 +19585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A no-tension model for granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19706,51 +19706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Averbuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Offshore and Polar Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19859,51 +19859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Fraulob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vennat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
@@ -20102,77 +20102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Evaluation of Dental Implant Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Hériveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Haiat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dental Ultrasound in Periodontology and Implantology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.197-213, 2020, 978-3-030-51287-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20245,64 +20245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Babinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Naili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.M. Chehimi; T. Sabu; K. Jlassi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clay-polymer nanocomposites: Morphology, structure, properties and applications</w:t>
@@ -20367,51 +20367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique de structures non-linéaires soumises à des charges mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Ecole Nationale des Ponts et Chaussées, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20607,51 +20607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887083v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.112106" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brossier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352717v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Chaboty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;langer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354475v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rohan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2023.10.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108405" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Thi Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028173" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104292" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Le Demeet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106465" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Housset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231163632" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-021-02887-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoisse Abdoulatuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104382" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakharaddin Seyfaddini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102914" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523756v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91979-5_17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02657-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01667-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhraddin Seyfaddini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106830" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519364v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232873v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai T.-L. Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen T.-L. Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidang Phan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abf74f" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Sauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104607" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232869v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02517-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsang Kwak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Park" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.08.044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios de Anda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-021-01977-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02818-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biateau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hernigou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat- Lachaniette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.24840" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000500" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Biwa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Nguyen-Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Tao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel-Wahab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01306-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411362v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang X Duong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.09.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911683v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc&#8208;bao Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu&#8208;hai Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Rios de Anda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy&#8208;louis Versace" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49051" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sacchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Ta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Lou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-019-02310-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Gorbushin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.103422" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919344" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-S. Vo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parnell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-019-09986-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919879250" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0733-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Geiger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50665-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132088v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Brailovski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5046524" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lecuelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cid.12622" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798718v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Okumura" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040652" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798724v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Le" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035809" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051397" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tijou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.03.013" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Vo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.06.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PZMW8WF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1025-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798748v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988716" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014383" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636372v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Di Tommaso" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.07.024" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595262v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595385v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785947v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Nagatani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Guipieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734617698648" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636458v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H.T. Tran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Sacchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Le" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1357703" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786536v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Raffa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798746v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988507" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014516" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618500v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1545-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatuf A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949235v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZW9NLT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.645811" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721390v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.02.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2CR6L6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2005.03.035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6T8MJ97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Majdalany" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355840v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848492v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827265v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyfaddini" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.039" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355644v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustun Rios De Anda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1007" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235366v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1128" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355251v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471811v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355141v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798729v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798728v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798727v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798732v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Nguyen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Nguyen" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Versace" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355094v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355068v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354503v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644931v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okumura" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sato Toru" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647041v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650806v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagatani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650204v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernigou" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647064v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644942v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644868v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650191v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465254v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647053v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798743v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798745v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647057v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644875v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644881v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345763v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645561v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647555v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647553v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647070v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taki" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644951v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645004v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Sato" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645015v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644949v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647072v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645014v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167240v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bosc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647580v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647576v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645693v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H. Le" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Cuong T Nguyen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444849v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646116v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647567v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P Cisilino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138868v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167961v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646357v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.M. Lou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647594v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811235v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646394v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Le" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Okereke" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V D Dao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zlatov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647599v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167514v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647601v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541373v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647609v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541370v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Na&#239;li" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647615v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kaiser" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378572v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656475v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647621v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shaer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561665v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646474v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646497v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646518v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Averbuch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818511v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savidan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Alvarez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grais" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432579v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51288-0_10" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636531v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00338921v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200740v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-T. Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-H. Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naili" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2025.110617" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887083v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-T. Le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carbonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Grande" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2024.112106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bouffandeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poudrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Brossier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25051344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Chaboty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Haiat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;langer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107694" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603364v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104292" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Le Demeet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106465" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rohan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Naili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2023.10.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Thi Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Hamadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c02301" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dubory" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat Lachaniette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2024.108405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769960v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0028173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2024.109491" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Housset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119231163632" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann H&#233;riveaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Cann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Immel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vennat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105787" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523898v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0018136" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744102v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-021-02887-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519350v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoisse Abdoulatuf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desceliers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2021.104382" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04523756v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ha&#239;at" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91979-5_17" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakharaddin Seyfaddini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2022.102914" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795659v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fraulob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02657-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01667-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519196v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhraddin Seyfaddini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2021.106830" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232869v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Bao Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Rios de Anda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy-Louis Versace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Langlois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-021-02517-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai T.-L. Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quyen T.-L. Bui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Cuong Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidang Phan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35848/1347-4065/abf74f" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430351v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger A Sauer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104607" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111105v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/suschem2010003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317815v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsang Kwak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belanger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhong Park" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.08.044" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-B. Nguyen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rios de Anda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Renard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00419-021-01977-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-020-02818-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biateau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000500" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926452v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hernigou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Flouzat- Lachaniette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jor.24840" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiro Biwa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2020.106223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duyen Nguyen-Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Tao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel-Wahab" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107085" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911706v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Na&#239;li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guivier-Curien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-020-01306-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911683v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc&#8208;bao Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu&#8208;hai Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Rios de Anda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy&#8208;louis Versace" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.49051" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911709v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2017.09.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang X Duong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tho Tran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Sacchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Ta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Lou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-019-02310-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Gorbushin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.103422" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232875v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919344" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-S. Vo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b02088" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232876v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Parnell" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Assier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10665-019-09986-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284144v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabor" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411919879250" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12938-019-0733-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387494v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Geiger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50665-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132088v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Brailovski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gorny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5046524" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vayron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lecuelle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cid.12622" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Albini Lomami" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Meningaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18051397" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bosc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tijou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2018.03.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798718v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeaki Okumura" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Taki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040652" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798724v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Le" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5035809" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827355v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Vo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.06.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PZMW8WF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1025-8" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595262v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636372v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devis Di Tommaso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.07.024" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798733v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014383" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798748v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988716" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786536v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Letizia Raffa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988507" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595385v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Scala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785947v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Nagatani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Guipieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chappard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0161734617698648" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636458v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N.H.T. Tran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Sacchi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Le" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284113v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1357703" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798744v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5014516" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618500v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785967v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-016-1545-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644465v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulatuf A." TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618482v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vayron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babinot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949235v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2013.12.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZW9NLT9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2011.645811" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802140v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721390v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H. Nguyen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lemaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345915v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Duhamel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644680v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.02.018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2CR6L6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ricci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2005.03.035" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6T8MJ97-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644720v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312875v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Al Majdalany" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355840v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827265v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848492v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355793v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355644v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyfaddini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.039" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235366v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1128" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240359v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Nguyen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustun Rios De Anda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Renard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355251v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355161v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355600v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471811v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355145v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baron" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798732v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nh Nguyen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Versace" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355133v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355141v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798729v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798728v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355094v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Loseille" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355068v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354503v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647041v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644931v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okumura" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sato Toru" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465254v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Scala" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647053v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650806v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nagatani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650204v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Flouzat-Lachaniette" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernigou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644868v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650191v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798745v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798743v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647057v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644875v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644908v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647553v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647070v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Taki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644951v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645004v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Sato" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345763v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647094v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647077v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645561v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647555v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645015v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647072v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644949v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645014v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167240v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bosc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444849v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647580v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647576v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chappard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence H. Le" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Cuong T Nguyen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646116v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647567v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n P Cisilino" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647565v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138868v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Voisin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jehl" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167961v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646350v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646357v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H.M. Lou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811235v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647594v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646394v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Hieu Le" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Okereke" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V D Dao" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Zlatov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647599v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167514v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647601v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421205v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lemaire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541373v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647609v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647615v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kaiser" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Sansalone" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541370v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Na&#239;li" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sansalone" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378572v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656475v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647621v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Shaer" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles For&#234;t" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561665v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Chabot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tamagny" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646459v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646474v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646497v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646504v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646510v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646518v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Averbuch" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Heurtier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827288v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818511v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Savidan" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabi&#225;n Alvarez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Grais" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeta Vergu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432579v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51288-0_10" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636531v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00338921v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>